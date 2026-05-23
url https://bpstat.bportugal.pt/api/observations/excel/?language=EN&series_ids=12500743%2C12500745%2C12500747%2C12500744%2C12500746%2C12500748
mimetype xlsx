--- v0 (2026-04-04)
+++ v1 (2026-05-23)
@@ -529,51 +529,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/12500743" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/12500745" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/12500747" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/12500744" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/12500746" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/12500748" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G310"/>
+  <dimension ref="A1:G312"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
@@ -623,7083 +623,7129 @@
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4" t="s">
         <v>17</v>
       </c>
       <c r="G4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B5">
-        <v>23872</v>
+        <v>26818</v>
       </c>
       <c r="C5">
-        <v>684</v>
+        <v>933</v>
       </c>
       <c r="D5">
-        <v>150</v>
+        <v>168</v>
       </c>
       <c r="E5">
-        <v>1884.6</v>
+        <v>2146.1</v>
       </c>
       <c r="F5">
-        <v>82.5</v>
+        <v>114.8</v>
       </c>
       <c r="G5">
-        <v>18.5</v>
+        <v>20.8</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B6">
-        <v>24597</v>
+        <v>27603</v>
       </c>
       <c r="C6">
-        <v>751</v>
+        <v>848</v>
       </c>
       <c r="D6">
-        <v>147</v>
+        <v>171</v>
       </c>
       <c r="E6">
-        <v>1953.9</v>
+        <v>2187.8</v>
       </c>
       <c r="F6">
-        <v>91.2</v>
+        <v>103.4</v>
       </c>
       <c r="G6">
-        <v>18.5</v>
+        <v>21.2</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
-        <v>46022</v>
+        <v>46081</v>
       </c>
       <c r="B7">
-        <v>29165</v>
+        <v>23872</v>
       </c>
       <c r="C7">
-        <v>908</v>
+        <v>684</v>
       </c>
       <c r="D7">
-        <v>181</v>
+        <v>150</v>
       </c>
       <c r="E7">
-        <v>2550</v>
+        <v>1884.6</v>
       </c>
       <c r="F7">
-        <v>111.8</v>
+        <v>82.5</v>
       </c>
       <c r="G7">
-        <v>24.3</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
-        <v>45991</v>
+        <v>46053</v>
       </c>
       <c r="B8">
-        <v>27178</v>
+        <v>24597</v>
       </c>
       <c r="C8">
-        <v>813</v>
+        <v>751</v>
       </c>
       <c r="D8">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="E8">
-        <v>2191.2</v>
+        <v>1953.9</v>
       </c>
       <c r="F8">
-        <v>98.59999999999999</v>
+        <v>91.2</v>
       </c>
       <c r="G8">
-        <v>21.5</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
-        <v>45961</v>
+        <v>46022</v>
       </c>
       <c r="B9">
-        <v>28605</v>
+        <v>29165</v>
       </c>
       <c r="C9">
-        <v>1027</v>
+        <v>908</v>
       </c>
       <c r="D9">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="E9">
-        <v>2248.1</v>
+        <v>2550</v>
       </c>
       <c r="F9">
-        <v>126.7</v>
+        <v>111.8</v>
       </c>
       <c r="G9">
-        <v>22.4</v>
+        <v>24.3</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
-        <v>45930</v>
+        <v>45991</v>
       </c>
       <c r="B10">
-        <v>27213</v>
+        <v>27178</v>
       </c>
       <c r="C10">
-        <v>1148</v>
+        <v>813</v>
       </c>
       <c r="D10">
-        <v>199</v>
+        <v>175</v>
       </c>
       <c r="E10">
-        <v>2128.1</v>
+        <v>2191.2</v>
       </c>
       <c r="F10">
-        <v>141.4</v>
+        <v>98.59999999999999</v>
       </c>
       <c r="G10">
-        <v>23.5</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
-        <v>45900</v>
+        <v>45961</v>
       </c>
       <c r="B11">
-        <v>29336</v>
+        <v>28605</v>
       </c>
       <c r="C11">
-        <v>2139</v>
+        <v>1027</v>
       </c>
       <c r="D11">
-        <v>207</v>
+        <v>184</v>
       </c>
       <c r="E11">
-        <v>2367.3</v>
+        <v>2248.1</v>
       </c>
       <c r="F11">
-        <v>268.8</v>
+        <v>126.7</v>
       </c>
       <c r="G11">
-        <v>24.7</v>
+        <v>22.4</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
-        <v>45869</v>
+        <v>45930</v>
       </c>
       <c r="B12">
-        <v>30969</v>
+        <v>27213</v>
       </c>
       <c r="C12">
-        <v>1421</v>
+        <v>1148</v>
       </c>
       <c r="D12">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="E12">
-        <v>2520.1</v>
+        <v>2128.1</v>
       </c>
       <c r="F12">
-        <v>175.6</v>
+        <v>141.4</v>
       </c>
       <c r="G12">
-        <v>25.7</v>
+        <v>23.5</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
-        <v>45838</v>
+        <v>45900</v>
       </c>
       <c r="B13">
-        <v>29080</v>
+        <v>29336</v>
       </c>
       <c r="C13">
-        <v>1077</v>
+        <v>2139</v>
       </c>
       <c r="D13">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="E13">
-        <v>2265.6</v>
+        <v>2367.3</v>
       </c>
       <c r="F13">
-        <v>131.2</v>
+        <v>268.8</v>
       </c>
       <c r="G13">
-        <v>23.9</v>
+        <v>24.7</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
-        <v>45808</v>
+        <v>45869</v>
       </c>
       <c r="B14">
-        <v>30349</v>
+        <v>30969</v>
       </c>
       <c r="C14">
-        <v>1131</v>
+        <v>1421</v>
       </c>
       <c r="D14">
-        <v>197</v>
+        <v>208</v>
       </c>
       <c r="E14">
-        <v>2364.6</v>
+        <v>2520.1</v>
       </c>
       <c r="F14">
-        <v>139.8</v>
+        <v>175.6</v>
       </c>
       <c r="G14">
-        <v>23.9</v>
+        <v>25.7</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
-        <v>45777</v>
+        <v>45838</v>
       </c>
       <c r="B15">
-        <v>27997</v>
+        <v>29080</v>
       </c>
       <c r="C15">
-        <v>1044</v>
+        <v>1077</v>
       </c>
       <c r="D15">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="E15">
-        <v>2210.7</v>
+        <v>2265.6</v>
       </c>
       <c r="F15">
-        <v>128.1</v>
+        <v>131.2</v>
       </c>
       <c r="G15">
-        <v>23.6</v>
+        <v>23.9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
-        <v>45747</v>
+        <v>45808</v>
       </c>
       <c r="B16">
-        <v>28737</v>
+        <v>30349</v>
       </c>
       <c r="C16">
-        <v>931</v>
+        <v>1131</v>
       </c>
       <c r="D16">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="E16">
-        <v>2189.4</v>
+        <v>2364.6</v>
       </c>
       <c r="F16">
-        <v>112.3</v>
+        <v>139.8</v>
       </c>
       <c r="G16">
-        <v>22.9</v>
+        <v>23.9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
-        <v>45716</v>
+        <v>45777</v>
       </c>
       <c r="B17">
-        <v>26289</v>
+        <v>27997</v>
       </c>
       <c r="C17">
-        <v>817</v>
+        <v>1044</v>
       </c>
       <c r="D17">
-        <v>165</v>
+        <v>193</v>
       </c>
       <c r="E17">
-        <v>2021.6</v>
+        <v>2210.7</v>
       </c>
       <c r="F17">
-        <v>98.59999999999999</v>
+        <v>128.1</v>
       </c>
       <c r="G17">
-        <v>20.1</v>
+        <v>23.6</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
-        <v>45688</v>
+        <v>45747</v>
       </c>
       <c r="B18">
-        <v>26454</v>
+        <v>28737</v>
       </c>
       <c r="C18">
-        <v>881</v>
+        <v>931</v>
       </c>
       <c r="D18">
-        <v>162</v>
+        <v>187</v>
       </c>
       <c r="E18">
-        <v>2060.7</v>
+        <v>2189.4</v>
       </c>
       <c r="F18">
-        <v>107.9</v>
+        <v>112.3</v>
       </c>
       <c r="G18">
-        <v>20.7</v>
+        <v>22.9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
-        <v>45657</v>
+        <v>45716</v>
       </c>
       <c r="B19">
-        <v>32113</v>
+        <v>26289</v>
       </c>
       <c r="C19">
-        <v>1040</v>
+        <v>817</v>
       </c>
       <c r="D19">
-        <v>191</v>
+        <v>165</v>
       </c>
       <c r="E19">
-        <v>2736.4</v>
+        <v>2021.6</v>
       </c>
       <c r="F19">
-        <v>127.9</v>
+        <v>98.59999999999999</v>
       </c>
       <c r="G19">
-        <v>25.2</v>
+        <v>20.1</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
-        <v>45626</v>
+        <v>45688</v>
       </c>
       <c r="B20">
-        <v>29859</v>
+        <v>26454</v>
       </c>
       <c r="C20">
-        <v>939</v>
+        <v>881</v>
       </c>
       <c r="D20">
-        <v>192</v>
+        <v>162</v>
       </c>
       <c r="E20">
-        <v>2342.2</v>
+        <v>2060.7</v>
       </c>
       <c r="F20">
-        <v>113</v>
+        <v>107.9</v>
       </c>
       <c r="G20">
-        <v>23.7</v>
+        <v>20.7</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
-        <v>45596</v>
+        <v>45657</v>
       </c>
       <c r="B21">
-        <v>30362</v>
+        <v>32113</v>
       </c>
       <c r="C21">
-        <v>1113</v>
+        <v>1040</v>
       </c>
       <c r="D21">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="E21">
-        <v>2368.7</v>
+        <v>2736.4</v>
       </c>
       <c r="F21">
-        <v>136.8</v>
+        <v>127.9</v>
       </c>
       <c r="G21">
-        <v>25.3</v>
+        <v>25.2</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
-        <v>45565</v>
+        <v>45626</v>
       </c>
       <c r="B22">
-        <v>28878</v>
+        <v>29859</v>
       </c>
       <c r="C22">
-        <v>1258</v>
+        <v>939</v>
       </c>
       <c r="D22">
-        <v>215</v>
+        <v>192</v>
       </c>
       <c r="E22">
-        <v>2232.4</v>
+        <v>2342.2</v>
       </c>
       <c r="F22">
-        <v>154.3</v>
+        <v>113</v>
       </c>
       <c r="G22">
-        <v>25.7</v>
+        <v>23.7</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
-        <v>45535</v>
+        <v>45596</v>
       </c>
       <c r="B23">
-        <v>31130</v>
+        <v>30362</v>
       </c>
       <c r="C23">
-        <v>2344</v>
+        <v>1113</v>
       </c>
       <c r="D23">
-        <v>224</v>
+        <v>205</v>
       </c>
       <c r="E23">
-        <v>2483.4</v>
+        <v>2368.7</v>
       </c>
       <c r="F23">
-        <v>293.4</v>
+        <v>136.8</v>
       </c>
       <c r="G23">
-        <v>27.1</v>
+        <v>25.3</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
-        <v>45504</v>
+        <v>45565</v>
       </c>
       <c r="B24">
-        <v>32347</v>
+        <v>28878</v>
       </c>
       <c r="C24">
-        <v>1488</v>
+        <v>1258</v>
       </c>
       <c r="D24">
-        <v>231</v>
+        <v>215</v>
       </c>
       <c r="E24">
-        <v>2600.8</v>
+        <v>2232.4</v>
       </c>
       <c r="F24">
-        <v>182.4</v>
+        <v>154.3</v>
       </c>
       <c r="G24">
-        <v>28.6</v>
+        <v>25.7</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
-        <v>45473</v>
+        <v>45535</v>
       </c>
       <c r="B25">
-        <v>30795</v>
+        <v>31130</v>
       </c>
       <c r="C25">
-        <v>1125</v>
+        <v>2344</v>
       </c>
       <c r="D25">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="E25">
-        <v>2378.7</v>
+        <v>2483.4</v>
       </c>
       <c r="F25">
-        <v>133.9</v>
+        <v>293.4</v>
       </c>
       <c r="G25">
-        <v>28</v>
+        <v>27.1</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
-        <v>45443</v>
+        <v>45504</v>
       </c>
       <c r="B26">
-        <v>31948</v>
+        <v>32347</v>
       </c>
       <c r="C26">
-        <v>1200</v>
+        <v>1488</v>
       </c>
       <c r="D26">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="E26">
-        <v>2451.8</v>
+        <v>2600.8</v>
       </c>
       <c r="F26">
-        <v>144.3</v>
+        <v>182.4</v>
       </c>
       <c r="G26">
-        <v>26.6</v>
+        <v>28.6</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
-        <v>45412</v>
+        <v>45473</v>
       </c>
       <c r="B27">
-        <v>29892</v>
+        <v>30795</v>
       </c>
       <c r="C27">
-        <v>1098</v>
+        <v>1125</v>
       </c>
       <c r="D27">
-        <v>209</v>
+        <v>229</v>
       </c>
       <c r="E27">
-        <v>2265.4</v>
+        <v>2378.7</v>
       </c>
       <c r="F27">
-        <v>135</v>
+        <v>133.9</v>
       </c>
       <c r="G27">
-        <v>25.7</v>
+        <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
-        <v>45382</v>
+        <v>45443</v>
       </c>
       <c r="B28">
-        <v>30565</v>
+        <v>31948</v>
       </c>
       <c r="C28">
-        <v>1011</v>
+        <v>1200</v>
       </c>
       <c r="D28">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="E28">
-        <v>2352.3</v>
+        <v>2451.8</v>
       </c>
       <c r="F28">
-        <v>123.6</v>
+        <v>144.3</v>
       </c>
       <c r="G28">
-        <v>26.1</v>
+        <v>26.6</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
-        <v>45351</v>
+        <v>45412</v>
       </c>
       <c r="B29">
-        <v>28378</v>
+        <v>29892</v>
       </c>
       <c r="C29">
-        <v>883</v>
+        <v>1098</v>
       </c>
       <c r="D29">
-        <v>191</v>
+        <v>209</v>
       </c>
       <c r="E29">
-        <v>2146.1</v>
+        <v>2265.4</v>
       </c>
       <c r="F29">
-        <v>106.7</v>
+        <v>135</v>
       </c>
       <c r="G29">
-        <v>23.7</v>
+        <v>25.7</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
-        <v>45322</v>
+        <v>45382</v>
       </c>
       <c r="B30">
-        <v>27937</v>
+        <v>30565</v>
       </c>
       <c r="C30">
-        <v>924</v>
+        <v>1011</v>
       </c>
       <c r="D30">
-        <v>179</v>
+        <v>210</v>
       </c>
       <c r="E30">
-        <v>2137</v>
+        <v>2352.3</v>
       </c>
       <c r="F30">
-        <v>113.6</v>
+        <v>123.6</v>
       </c>
       <c r="G30">
-        <v>22.8</v>
+        <v>26.1</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
-        <v>45291</v>
+        <v>45351</v>
       </c>
       <c r="B31">
-        <v>33051</v>
+        <v>28378</v>
       </c>
       <c r="C31">
-        <v>1058</v>
+        <v>883</v>
       </c>
       <c r="D31">
-        <v>213</v>
+        <v>191</v>
       </c>
       <c r="E31">
-        <v>2798.1</v>
+        <v>2146.1</v>
       </c>
       <c r="F31">
-        <v>130.2</v>
+        <v>106.7</v>
       </c>
       <c r="G31">
-        <v>28.3</v>
+        <v>23.7</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
-        <v>45260</v>
+        <v>45322</v>
       </c>
       <c r="B32">
-        <v>30403</v>
+        <v>27937</v>
       </c>
       <c r="C32">
-        <v>949</v>
+        <v>924</v>
       </c>
       <c r="D32">
-        <v>208</v>
+        <v>179</v>
       </c>
       <c r="E32">
-        <v>2343.8</v>
+        <v>2137</v>
       </c>
       <c r="F32">
-        <v>114.8</v>
+        <v>113.6</v>
       </c>
       <c r="G32">
-        <v>25.8</v>
+        <v>22.8</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="2">
-        <v>45230</v>
+        <v>45291</v>
       </c>
       <c r="B33">
-        <v>30047</v>
+        <v>33051</v>
       </c>
       <c r="C33">
-        <v>1127</v>
+        <v>1058</v>
       </c>
       <c r="D33">
-        <v>229</v>
+        <v>213</v>
       </c>
       <c r="E33">
-        <v>2276.2</v>
+        <v>2798.1</v>
       </c>
       <c r="F33">
-        <v>139.1</v>
+        <v>130.2</v>
       </c>
       <c r="G33">
-        <v>28.1</v>
+        <v>28.3</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="2">
-        <v>45199</v>
+        <v>45260</v>
       </c>
       <c r="B34">
-        <v>30464</v>
+        <v>30403</v>
       </c>
       <c r="C34">
-        <v>1302</v>
+        <v>949</v>
       </c>
       <c r="D34">
-        <v>238</v>
+        <v>208</v>
       </c>
       <c r="E34">
-        <v>2326.5</v>
+        <v>2343.8</v>
       </c>
       <c r="F34">
-        <v>160.9</v>
+        <v>114.8</v>
       </c>
       <c r="G34">
-        <v>28.9</v>
+        <v>25.8</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="2">
-        <v>45169</v>
+        <v>45230</v>
       </c>
       <c r="B35">
-        <v>32140</v>
+        <v>30047</v>
       </c>
       <c r="C35">
-        <v>2399</v>
+        <v>1127</v>
       </c>
       <c r="D35">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="E35">
-        <v>2514.3</v>
+        <v>2276.2</v>
       </c>
       <c r="F35">
-        <v>300.8</v>
+        <v>139.1</v>
       </c>
       <c r="G35">
-        <v>29.3</v>
+        <v>28.1</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="2">
-        <v>45138</v>
+        <v>45199</v>
       </c>
       <c r="B36">
-        <v>33802</v>
+        <v>30464</v>
       </c>
       <c r="C36">
-        <v>1517</v>
+        <v>1302</v>
       </c>
       <c r="D36">
-        <v>252</v>
+        <v>238</v>
       </c>
       <c r="E36">
-        <v>2678.4</v>
+        <v>2326.5</v>
       </c>
       <c r="F36">
-        <v>185.4</v>
+        <v>160.9</v>
       </c>
       <c r="G36">
-        <v>31.7</v>
+        <v>28.9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="2">
-        <v>45107</v>
+        <v>45169</v>
       </c>
       <c r="B37">
-        <v>32657</v>
+        <v>32140</v>
       </c>
       <c r="C37">
-        <v>1144</v>
+        <v>2399</v>
       </c>
       <c r="D37">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="E37">
-        <v>2464.1</v>
+        <v>2514.3</v>
       </c>
       <c r="F37">
-        <v>136.9</v>
+        <v>300.8</v>
       </c>
       <c r="G37">
-        <v>31</v>
+        <v>29.3</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="2">
-        <v>45077</v>
+        <v>45138</v>
       </c>
       <c r="B38">
-        <v>32961</v>
+        <v>33802</v>
       </c>
       <c r="C38">
-        <v>1179</v>
+        <v>1517</v>
       </c>
       <c r="D38">
-        <v>241</v>
+        <v>252</v>
       </c>
       <c r="E38">
-        <v>2477.3</v>
+        <v>2678.4</v>
       </c>
       <c r="F38">
-        <v>142.8</v>
+        <v>185.4</v>
       </c>
       <c r="G38">
-        <v>29.4</v>
+        <v>31.7</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="2">
-        <v>45046</v>
+        <v>45107</v>
       </c>
       <c r="B39">
-        <v>31280</v>
+        <v>32657</v>
       </c>
       <c r="C39">
-        <v>1095</v>
+        <v>1144</v>
       </c>
       <c r="D39">
-        <v>230</v>
+        <v>250</v>
       </c>
       <c r="E39">
-        <v>2370.4</v>
+        <v>2464.1</v>
       </c>
       <c r="F39">
-        <v>132.2</v>
+        <v>136.9</v>
       </c>
       <c r="G39">
-        <v>28.7</v>
+        <v>31</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="2">
-        <v>45016</v>
+        <v>45077</v>
       </c>
       <c r="B40">
-        <v>32399</v>
+        <v>32961</v>
       </c>
       <c r="C40">
-        <v>1007</v>
+        <v>1179</v>
       </c>
       <c r="D40">
-        <v>225</v>
+        <v>241</v>
       </c>
       <c r="E40">
-        <v>2416.7</v>
+        <v>2477.3</v>
       </c>
       <c r="F40">
-        <v>121.4</v>
+        <v>142.8</v>
       </c>
       <c r="G40">
-        <v>28.3</v>
+        <v>29.4</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="2">
-        <v>44985</v>
+        <v>45046</v>
       </c>
       <c r="B41">
-        <v>28457</v>
+        <v>31280</v>
       </c>
       <c r="C41">
-        <v>851</v>
+        <v>1095</v>
       </c>
       <c r="D41">
-        <v>207</v>
+        <v>230</v>
       </c>
       <c r="E41">
-        <v>2121.3</v>
+        <v>2370.4</v>
       </c>
       <c r="F41">
-        <v>102.5</v>
+        <v>132.2</v>
       </c>
       <c r="G41">
-        <v>25.6</v>
+        <v>28.7</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="2">
-        <v>44957</v>
+        <v>45016</v>
       </c>
       <c r="B42">
-        <v>28830</v>
+        <v>32399</v>
       </c>
       <c r="C42">
-        <v>903</v>
+        <v>1007</v>
       </c>
       <c r="D42">
-        <v>196</v>
+        <v>225</v>
       </c>
       <c r="E42">
-        <v>2165.7</v>
+        <v>2416.7</v>
       </c>
       <c r="F42">
-        <v>110.6</v>
+        <v>121.4</v>
       </c>
       <c r="G42">
-        <v>25.2</v>
+        <v>28.3</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="2">
-        <v>44926</v>
+        <v>44985</v>
       </c>
       <c r="B43">
-        <v>34105</v>
+        <v>28457</v>
       </c>
       <c r="C43">
-        <v>1039</v>
+        <v>851</v>
       </c>
       <c r="D43">
-        <v>225</v>
+        <v>207</v>
       </c>
       <c r="E43">
-        <v>2838.8</v>
+        <v>2121.3</v>
       </c>
       <c r="F43">
-        <v>127.8</v>
+        <v>102.5</v>
       </c>
       <c r="G43">
-        <v>30.3</v>
+        <v>25.6</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="2">
-        <v>44895</v>
+        <v>44957</v>
       </c>
       <c r="B44">
-        <v>30857</v>
+        <v>28830</v>
       </c>
       <c r="C44">
-        <v>940</v>
+        <v>903</v>
       </c>
       <c r="D44">
-        <v>230</v>
+        <v>196</v>
       </c>
       <c r="E44">
-        <v>2343.3</v>
+        <v>2165.7</v>
       </c>
       <c r="F44">
-        <v>114.6</v>
+        <v>110.6</v>
       </c>
       <c r="G44">
-        <v>28.1</v>
+        <v>25.2</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="2">
-        <v>44865</v>
+        <v>44926</v>
       </c>
       <c r="B45">
-        <v>32404</v>
+        <v>34105</v>
       </c>
       <c r="C45">
-        <v>1128</v>
+        <v>1039</v>
       </c>
       <c r="D45">
-        <v>252</v>
+        <v>225</v>
       </c>
       <c r="E45">
-        <v>2446.3</v>
+        <v>2838.8</v>
       </c>
       <c r="F45">
-        <v>140.7</v>
+        <v>127.8</v>
       </c>
       <c r="G45">
-        <v>30.8</v>
+        <v>30.3</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="2">
-        <v>44834</v>
+        <v>44895</v>
       </c>
       <c r="B46">
-        <v>31053</v>
+        <v>30857</v>
       </c>
       <c r="C46">
-        <v>1312</v>
+        <v>940</v>
       </c>
       <c r="D46">
-        <v>249</v>
+        <v>230</v>
       </c>
       <c r="E46">
-        <v>2334.2</v>
+        <v>2343.3</v>
       </c>
       <c r="F46">
-        <v>163.3</v>
+        <v>114.6</v>
       </c>
       <c r="G46">
-        <v>30.7</v>
+        <v>28.1</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="2">
-        <v>44804</v>
+        <v>44865</v>
       </c>
       <c r="B47">
-        <v>32288</v>
+        <v>32404</v>
       </c>
       <c r="C47">
-        <v>2486</v>
+        <v>1128</v>
       </c>
       <c r="D47">
         <v>252</v>
       </c>
       <c r="E47">
-        <v>2500.9</v>
+        <v>2446.3</v>
       </c>
       <c r="F47">
-        <v>315.4</v>
+        <v>140.7</v>
       </c>
       <c r="G47">
-        <v>31.2</v>
+        <v>30.8</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="2">
-        <v>44773</v>
+        <v>44834</v>
       </c>
       <c r="B48">
-        <v>34311</v>
+        <v>31053</v>
       </c>
       <c r="C48">
-        <v>1566</v>
+        <v>1312</v>
       </c>
       <c r="D48">
-        <v>260</v>
+        <v>249</v>
       </c>
       <c r="E48">
-        <v>2670.4</v>
+        <v>2334.2</v>
       </c>
       <c r="F48">
-        <v>194.8</v>
+        <v>163.3</v>
       </c>
       <c r="G48">
-        <v>33.3</v>
+        <v>30.7</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="2">
-        <v>44742</v>
+        <v>44804</v>
       </c>
       <c r="B49">
-        <v>31702</v>
+        <v>32288</v>
       </c>
       <c r="C49">
-        <v>1136</v>
+        <v>2486</v>
       </c>
       <c r="D49">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="E49">
-        <v>2372.9</v>
+        <v>2500.9</v>
       </c>
       <c r="F49">
-        <v>137.9</v>
+        <v>315.4</v>
       </c>
       <c r="G49">
-        <v>31.7</v>
+        <v>31.2</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="2">
-        <v>44712</v>
+        <v>44773</v>
       </c>
       <c r="B50">
-        <v>32443</v>
+        <v>34311</v>
       </c>
       <c r="C50">
-        <v>1140</v>
+        <v>1566</v>
       </c>
       <c r="D50">
-        <v>242</v>
+        <v>260</v>
       </c>
       <c r="E50">
-        <v>2402.9</v>
+        <v>2670.4</v>
       </c>
       <c r="F50">
-        <v>140.5</v>
+        <v>194.8</v>
       </c>
       <c r="G50">
-        <v>29.4</v>
+        <v>33.3</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="2">
-        <v>44681</v>
+        <v>44742</v>
       </c>
       <c r="B51">
-        <v>30549</v>
+        <v>31702</v>
       </c>
       <c r="C51">
-        <v>1041</v>
+        <v>1136</v>
       </c>
       <c r="D51">
-        <v>218</v>
+        <v>257</v>
       </c>
       <c r="E51">
-        <v>2312.1</v>
+        <v>2372.9</v>
       </c>
       <c r="F51">
-        <v>127.7</v>
+        <v>137.9</v>
       </c>
       <c r="G51">
-        <v>27.4</v>
+        <v>31.7</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="2">
-        <v>44651</v>
+        <v>44712</v>
       </c>
       <c r="B52">
-        <v>30521</v>
+        <v>32443</v>
       </c>
       <c r="C52">
-        <v>925</v>
+        <v>1140</v>
       </c>
       <c r="D52">
-        <v>216</v>
+        <v>242</v>
       </c>
       <c r="E52">
-        <v>2293</v>
+        <v>2402.9</v>
       </c>
       <c r="F52">
-        <v>115.3</v>
+        <v>140.5</v>
       </c>
       <c r="G52">
-        <v>27.1</v>
+        <v>29.4</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="2">
-        <v>44620</v>
+        <v>44681</v>
       </c>
       <c r="B53">
-        <v>27978</v>
+        <v>30549</v>
       </c>
       <c r="C53">
-        <v>753</v>
+        <v>1041</v>
       </c>
       <c r="D53">
-        <v>183</v>
+        <v>218</v>
       </c>
       <c r="E53">
-        <v>2097</v>
+        <v>2312.1</v>
       </c>
       <c r="F53">
-        <v>91.90000000000001</v>
+        <v>127.7</v>
       </c>
       <c r="G53">
-        <v>22.7</v>
+        <v>27.4</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="2">
-        <v>44592</v>
+        <v>44651</v>
       </c>
       <c r="B54">
-        <v>27022</v>
+        <v>30521</v>
       </c>
       <c r="C54">
-        <v>722</v>
+        <v>925</v>
       </c>
       <c r="D54">
-        <v>163</v>
+        <v>216</v>
       </c>
       <c r="E54">
-        <v>2034</v>
+        <v>2293</v>
       </c>
       <c r="F54">
-        <v>89</v>
+        <v>115.3</v>
       </c>
       <c r="G54">
-        <v>20.9</v>
+        <v>27.1</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="2">
-        <v>44561</v>
+        <v>44620</v>
       </c>
       <c r="B55">
-        <v>33000</v>
+        <v>27978</v>
       </c>
       <c r="C55">
-        <v>908</v>
+        <v>753</v>
       </c>
       <c r="D55">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="E55">
-        <v>2724</v>
+        <v>2097</v>
       </c>
       <c r="F55">
-        <v>112.6</v>
+        <v>91.90000000000001</v>
       </c>
       <c r="G55">
-        <v>26.3</v>
+        <v>22.7</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="2">
-        <v>44530</v>
+        <v>44592</v>
       </c>
       <c r="B56">
-        <v>30361</v>
+        <v>27022</v>
       </c>
       <c r="C56">
-        <v>840</v>
+        <v>722</v>
       </c>
       <c r="D56">
-        <v>217</v>
+        <v>163</v>
       </c>
       <c r="E56">
-        <v>2291.3</v>
+        <v>2034</v>
       </c>
       <c r="F56">
-        <v>101.3</v>
+        <v>89</v>
       </c>
       <c r="G56">
-        <v>27.2</v>
+        <v>20.9</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="2">
-        <v>44500</v>
+        <v>44561</v>
       </c>
       <c r="B57">
-        <v>31522</v>
+        <v>33000</v>
       </c>
       <c r="C57">
-        <v>982</v>
+        <v>908</v>
       </c>
       <c r="D57">
-        <v>237</v>
+        <v>191</v>
       </c>
       <c r="E57">
-        <v>2334.7</v>
+        <v>2724</v>
       </c>
       <c r="F57">
-        <v>119.9</v>
+        <v>112.6</v>
       </c>
       <c r="G57">
-        <v>29.9</v>
+        <v>26.3</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="2">
-        <v>44469</v>
+        <v>44530</v>
       </c>
       <c r="B58">
-        <v>29937</v>
+        <v>30361</v>
       </c>
       <c r="C58">
-        <v>1054</v>
+        <v>840</v>
       </c>
       <c r="D58">
-        <v>230</v>
+        <v>217</v>
       </c>
       <c r="E58">
-        <v>2230.8</v>
+        <v>2291.3</v>
       </c>
       <c r="F58">
-        <v>129.5</v>
+        <v>101.3</v>
       </c>
       <c r="G58">
-        <v>28.7</v>
+        <v>27.2</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="2">
-        <v>44439</v>
+        <v>44500</v>
       </c>
       <c r="B59">
-        <v>30777</v>
+        <v>31522</v>
       </c>
       <c r="C59">
-        <v>1982</v>
+        <v>982</v>
       </c>
       <c r="D59">
-        <v>215</v>
+        <v>237</v>
       </c>
       <c r="E59">
-        <v>2373.8</v>
+        <v>2334.7</v>
       </c>
       <c r="F59">
-        <v>252.3</v>
+        <v>119.9</v>
       </c>
       <c r="G59">
-        <v>27.4</v>
+        <v>29.9</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="2">
-        <v>44408</v>
+        <v>44469</v>
       </c>
       <c r="B60">
-        <v>32359</v>
+        <v>29937</v>
       </c>
       <c r="C60">
-        <v>1079</v>
+        <v>1054</v>
       </c>
       <c r="D60">
-        <v>217</v>
+        <v>230</v>
       </c>
       <c r="E60">
-        <v>2535.9</v>
+        <v>2230.8</v>
       </c>
       <c r="F60">
-        <v>134.5</v>
+        <v>129.5</v>
       </c>
       <c r="G60">
-        <v>28.6</v>
+        <v>28.7</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="2">
-        <v>44377</v>
+        <v>44439</v>
       </c>
       <c r="B61">
-        <v>30231</v>
+        <v>30777</v>
       </c>
       <c r="C61">
-        <v>779</v>
+        <v>1982</v>
       </c>
       <c r="D61">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="E61">
-        <v>2257.7</v>
+        <v>2373.8</v>
       </c>
       <c r="F61">
-        <v>94.5</v>
+        <v>252.3</v>
       </c>
       <c r="G61">
-        <v>26.6</v>
+        <v>27.4</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="2">
-        <v>44347</v>
+        <v>44408</v>
       </c>
       <c r="B62">
-        <v>30999</v>
+        <v>32359</v>
       </c>
       <c r="C62">
-        <v>720</v>
+        <v>1079</v>
       </c>
       <c r="D62">
-        <v>182</v>
+        <v>217</v>
       </c>
       <c r="E62">
-        <v>2301.4</v>
+        <v>2535.9</v>
       </c>
       <c r="F62">
-        <v>89.5</v>
+        <v>134.5</v>
       </c>
       <c r="G62">
-        <v>23.4</v>
+        <v>28.6</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="2">
-        <v>44316</v>
+        <v>44377</v>
       </c>
       <c r="B63">
-        <v>27216</v>
+        <v>30231</v>
       </c>
       <c r="C63">
-        <v>558</v>
+        <v>779</v>
       </c>
       <c r="D63">
-        <v>159</v>
+        <v>209</v>
       </c>
       <c r="E63">
-        <v>2089.4</v>
+        <v>2257.7</v>
       </c>
       <c r="F63">
-        <v>71</v>
+        <v>94.5</v>
       </c>
       <c r="G63">
-        <v>21.6</v>
+        <v>26.6</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="2">
-        <v>44286</v>
+        <v>44347</v>
       </c>
       <c r="B64">
-        <v>25576</v>
+        <v>30999</v>
       </c>
       <c r="C64">
-        <v>479</v>
+        <v>720</v>
       </c>
       <c r="D64">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="E64">
-        <v>2017.8</v>
+        <v>2301.4</v>
       </c>
       <c r="F64">
-        <v>62.5</v>
+        <v>89.5</v>
       </c>
       <c r="G64">
-        <v>23.1</v>
+        <v>23.4</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="2">
-        <v>44255</v>
+        <v>44316</v>
       </c>
       <c r="B65">
-        <v>20368</v>
+        <v>27216</v>
       </c>
       <c r="C65">
-        <v>391</v>
+        <v>558</v>
       </c>
       <c r="D65">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="E65">
-        <v>1649.1</v>
+        <v>2089.4</v>
       </c>
       <c r="F65">
-        <v>51.4</v>
+        <v>71</v>
       </c>
       <c r="G65">
-        <v>19.5</v>
+        <v>21.6</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="2">
-        <v>44227</v>
+        <v>44286</v>
       </c>
       <c r="B66">
-        <v>22506</v>
+        <v>25576</v>
       </c>
       <c r="C66">
-        <v>544</v>
+        <v>479</v>
       </c>
       <c r="D66">
-        <v>134</v>
+        <v>176</v>
       </c>
       <c r="E66">
-        <v>1775.6</v>
+        <v>2017.8</v>
       </c>
       <c r="F66">
-        <v>69.8</v>
+        <v>62.5</v>
       </c>
       <c r="G66">
-        <v>17.9</v>
+        <v>23.1</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="2">
-        <v>44196</v>
+        <v>44255</v>
       </c>
       <c r="B67">
-        <v>31081</v>
+        <v>20368</v>
       </c>
       <c r="C67">
-        <v>756</v>
+        <v>391</v>
       </c>
       <c r="D67">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="E67">
-        <v>2549.7</v>
+        <v>1649.1</v>
       </c>
       <c r="F67">
-        <v>95.59999999999999</v>
+        <v>51.4</v>
       </c>
       <c r="G67">
-        <v>22.5</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="2">
-        <v>44165</v>
+        <v>44227</v>
       </c>
       <c r="B68">
-        <v>27768</v>
+        <v>22506</v>
       </c>
       <c r="C68">
-        <v>612</v>
+        <v>544</v>
       </c>
       <c r="D68">
-        <v>164</v>
+        <v>134</v>
       </c>
       <c r="E68">
-        <v>2084.7</v>
+        <v>1775.6</v>
       </c>
       <c r="F68">
-        <v>74.7</v>
+        <v>69.8</v>
       </c>
       <c r="G68">
-        <v>21.5</v>
+        <v>17.9</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="2">
-        <v>44135</v>
+        <v>44196</v>
       </c>
       <c r="B69">
-        <v>30185</v>
+        <v>31081</v>
       </c>
       <c r="C69">
-        <v>764</v>
+        <v>756</v>
       </c>
       <c r="D69">
-        <v>192</v>
+        <v>156</v>
       </c>
       <c r="E69">
-        <v>2200.7</v>
+        <v>2549.7</v>
       </c>
       <c r="F69">
-        <v>92.40000000000001</v>
+        <v>95.59999999999999</v>
       </c>
       <c r="G69">
-        <v>24.3</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="2">
-        <v>44104</v>
+        <v>44165</v>
       </c>
       <c r="B70">
-        <v>29639</v>
+        <v>27768</v>
       </c>
       <c r="C70">
-        <v>908</v>
+        <v>612</v>
       </c>
       <c r="D70">
-        <v>193</v>
+        <v>164</v>
       </c>
       <c r="E70">
-        <v>2147.4</v>
+        <v>2084.7</v>
       </c>
       <c r="F70">
-        <v>109.6</v>
+        <v>74.7</v>
       </c>
       <c r="G70">
-        <v>23.6</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="2">
-        <v>44074</v>
+        <v>44135</v>
       </c>
       <c r="B71">
-        <v>30450</v>
+        <v>30185</v>
       </c>
       <c r="C71">
-        <v>1571</v>
+        <v>764</v>
       </c>
       <c r="D71">
-        <v>181</v>
+        <v>192</v>
       </c>
       <c r="E71">
-        <v>2270.9</v>
+        <v>2200.7</v>
       </c>
       <c r="F71">
-        <v>195.5</v>
+        <v>92.40000000000001</v>
       </c>
       <c r="G71">
-        <v>22.4</v>
+        <v>24.3</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="2">
-        <v>44043</v>
+        <v>44104</v>
       </c>
       <c r="B72">
-        <v>31304</v>
+        <v>29639</v>
       </c>
       <c r="C72">
-        <v>923</v>
+        <v>908</v>
       </c>
       <c r="D72">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="E72">
-        <v>2373.6</v>
+        <v>2147.4</v>
       </c>
       <c r="F72">
-        <v>114.1</v>
+        <v>109.6</v>
       </c>
       <c r="G72">
-        <v>24.4</v>
+        <v>23.6</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="2">
-        <v>44012</v>
+        <v>44074</v>
       </c>
       <c r="B73">
-        <v>27468</v>
+        <v>30450</v>
       </c>
       <c r="C73">
-        <v>572</v>
+        <v>1571</v>
       </c>
       <c r="D73">
-        <v>157</v>
+        <v>181</v>
       </c>
       <c r="E73">
-        <v>2038.9</v>
+        <v>2270.9</v>
       </c>
       <c r="F73">
-        <v>70.8</v>
+        <v>195.5</v>
       </c>
       <c r="G73">
-        <v>20</v>
+        <v>22.4</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="2">
-        <v>43982</v>
+        <v>44043</v>
       </c>
       <c r="B74">
-        <v>23784</v>
+        <v>31304</v>
       </c>
       <c r="C74">
-        <v>482</v>
+        <v>923</v>
       </c>
       <c r="D74">
-        <v>120</v>
+        <v>189</v>
       </c>
       <c r="E74">
-        <v>1835.9</v>
+        <v>2373.6</v>
       </c>
       <c r="F74">
-        <v>62.3</v>
+        <v>114.1</v>
       </c>
       <c r="G74">
-        <v>16.2</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="2">
-        <v>43951</v>
+        <v>44012</v>
       </c>
       <c r="B75">
-        <v>16710</v>
+        <v>27468</v>
       </c>
       <c r="C75">
-        <v>365</v>
+        <v>572</v>
       </c>
       <c r="D75">
-        <v>86</v>
+        <v>157</v>
       </c>
       <c r="E75">
-        <v>1395.6</v>
+        <v>2038.9</v>
       </c>
       <c r="F75">
-        <v>49.1</v>
+        <v>70.8</v>
       </c>
       <c r="G75">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="2">
-        <v>43921</v>
+        <v>43982</v>
       </c>
       <c r="B76">
-        <v>25073</v>
+        <v>23784</v>
       </c>
       <c r="C76">
-        <v>657</v>
+        <v>482</v>
       </c>
       <c r="D76">
-        <v>183</v>
+        <v>120</v>
       </c>
       <c r="E76">
-        <v>1881.2</v>
+        <v>1835.9</v>
       </c>
       <c r="F76">
-        <v>81.3</v>
+        <v>62.3</v>
       </c>
       <c r="G76">
-        <v>23.6</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="2">
-        <v>43890</v>
+        <v>43951</v>
       </c>
       <c r="B77">
-        <v>33848</v>
+        <v>16710</v>
       </c>
       <c r="C77">
-        <v>881</v>
+        <v>365</v>
       </c>
       <c r="D77">
-        <v>261</v>
+        <v>86</v>
       </c>
       <c r="E77">
-        <v>2235.7</v>
+        <v>1395.6</v>
       </c>
       <c r="F77">
-        <v>101.2</v>
+        <v>49.1</v>
       </c>
       <c r="G77">
-        <v>29.7</v>
+        <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="2">
-        <v>43861</v>
+        <v>43921</v>
       </c>
       <c r="B78">
-        <v>33348</v>
+        <v>25073</v>
       </c>
       <c r="C78">
-        <v>942</v>
+        <v>657</v>
       </c>
       <c r="D78">
-        <v>241</v>
+        <v>183</v>
       </c>
       <c r="E78">
-        <v>2235.5</v>
+        <v>1881.2</v>
       </c>
       <c r="F78">
-        <v>110.9</v>
+        <v>81.3</v>
       </c>
       <c r="G78">
-        <v>29.3</v>
+        <v>23.6</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="2">
-        <v>43830</v>
+        <v>43890</v>
       </c>
       <c r="B79">
-        <v>37873</v>
+        <v>33848</v>
       </c>
       <c r="C79">
-        <v>1090</v>
+        <v>881</v>
       </c>
       <c r="D79">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="E79">
-        <v>2782.4</v>
+        <v>2235.7</v>
       </c>
       <c r="F79">
-        <v>128.9</v>
+        <v>101.2</v>
       </c>
       <c r="G79">
-        <v>34.5</v>
+        <v>29.7</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="2">
-        <v>43799</v>
+        <v>43861</v>
       </c>
       <c r="B80">
-        <v>34912</v>
+        <v>33348</v>
       </c>
       <c r="C80">
-        <v>947</v>
+        <v>942</v>
       </c>
       <c r="D80">
-        <v>291</v>
+        <v>241</v>
       </c>
       <c r="E80">
-        <v>2372.3</v>
+        <v>2235.5</v>
       </c>
       <c r="F80">
-        <v>108.3</v>
+        <v>110.9</v>
       </c>
       <c r="G80">
-        <v>34.3</v>
+        <v>29.3</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="2">
-        <v>43769</v>
+        <v>43830</v>
       </c>
       <c r="B81">
-        <v>36500</v>
+        <v>37873</v>
       </c>
       <c r="C81">
-        <v>1210</v>
+        <v>1090</v>
       </c>
       <c r="D81">
-        <v>314</v>
+        <v>270</v>
       </c>
       <c r="E81">
-        <v>2410.2</v>
+        <v>2782.4</v>
       </c>
       <c r="F81">
-        <v>142.9</v>
+        <v>128.9</v>
       </c>
       <c r="G81">
-        <v>35.7</v>
+        <v>34.5</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="2">
-        <v>43738</v>
+        <v>43799</v>
       </c>
       <c r="B82">
-        <v>35029</v>
+        <v>34912</v>
       </c>
       <c r="C82">
-        <v>1434</v>
+        <v>947</v>
       </c>
       <c r="D82">
-        <v>322</v>
+        <v>291</v>
       </c>
       <c r="E82">
-        <v>2311.5</v>
+        <v>2372.3</v>
       </c>
       <c r="F82">
-        <v>170</v>
+        <v>108.3</v>
       </c>
       <c r="G82">
-        <v>35.6</v>
+        <v>34.3</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="2">
-        <v>43708</v>
+        <v>43769</v>
       </c>
       <c r="B83">
-        <v>36515</v>
+        <v>36500</v>
       </c>
       <c r="C83">
-        <v>2779</v>
+        <v>1210</v>
       </c>
       <c r="D83">
-        <v>334</v>
+        <v>314</v>
       </c>
       <c r="E83">
-        <v>2524.6</v>
+        <v>2410.2</v>
       </c>
       <c r="F83">
-        <v>338.6</v>
+        <v>142.9</v>
       </c>
       <c r="G83">
-        <v>37.8</v>
+        <v>35.7</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="2">
-        <v>43677</v>
+        <v>43738</v>
       </c>
       <c r="B84">
-        <v>38078</v>
+        <v>35029</v>
       </c>
       <c r="C84">
-        <v>1688</v>
+        <v>1434</v>
       </c>
       <c r="D84">
-        <v>342</v>
+        <v>322</v>
       </c>
       <c r="E84">
-        <v>2617.2</v>
+        <v>2311.5</v>
       </c>
       <c r="F84">
-        <v>202.7</v>
+        <v>170</v>
       </c>
       <c r="G84">
-        <v>39</v>
+        <v>35.6</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="2">
-        <v>43646</v>
+        <v>43708</v>
       </c>
       <c r="B85">
-        <v>36131</v>
+        <v>36515</v>
       </c>
       <c r="C85">
-        <v>1215</v>
+        <v>2779</v>
       </c>
       <c r="D85">
         <v>334</v>
       </c>
       <c r="E85">
-        <v>2403.8</v>
+        <v>2524.6</v>
       </c>
       <c r="F85">
-        <v>141.6</v>
+        <v>338.6</v>
       </c>
       <c r="G85">
-        <v>38</v>
+        <v>37.8</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="2">
-        <v>43616</v>
+        <v>43677</v>
       </c>
       <c r="B86">
-        <v>37821</v>
+        <v>38078</v>
       </c>
       <c r="C86">
-        <v>1203</v>
+        <v>1688</v>
       </c>
       <c r="D86">
-        <v>316</v>
+        <v>342</v>
       </c>
       <c r="E86">
-        <v>2471.8</v>
+        <v>2617.2</v>
       </c>
       <c r="F86">
-        <v>140.4</v>
+        <v>202.7</v>
       </c>
       <c r="G86">
-        <v>37.7</v>
+        <v>39</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="2">
-        <v>43585</v>
+        <v>43646</v>
       </c>
       <c r="B87">
-        <v>34228</v>
+        <v>36131</v>
       </c>
       <c r="C87">
-        <v>1108</v>
+        <v>1215</v>
       </c>
       <c r="D87">
-        <v>318</v>
+        <v>334</v>
       </c>
       <c r="E87">
-        <v>2273</v>
+        <v>2403.8</v>
       </c>
       <c r="F87">
-        <v>130</v>
+        <v>141.6</v>
       </c>
       <c r="G87">
-        <v>37.5</v>
+        <v>38</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="2">
-        <v>43555</v>
+        <v>43616</v>
       </c>
       <c r="B88">
-        <v>36536</v>
+        <v>37821</v>
       </c>
       <c r="C88">
-        <v>1004</v>
+        <v>1203</v>
       </c>
       <c r="D88">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="E88">
-        <v>2344.3</v>
+        <v>2471.8</v>
       </c>
       <c r="F88">
-        <v>114.7</v>
+        <v>140.4</v>
       </c>
       <c r="G88">
-        <v>37.1</v>
+        <v>37.7</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="2">
-        <v>43524</v>
+        <v>43585</v>
       </c>
       <c r="B89">
-        <v>32613</v>
+        <v>34228</v>
       </c>
       <c r="C89">
-        <v>843</v>
+        <v>1108</v>
       </c>
       <c r="D89">
-        <v>277</v>
+        <v>318</v>
       </c>
       <c r="E89">
-        <v>2102</v>
+        <v>2273</v>
       </c>
       <c r="F89">
-        <v>96.7</v>
+        <v>130</v>
       </c>
       <c r="G89">
-        <v>31.7</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="2">
-        <v>43496</v>
+        <v>43555</v>
       </c>
       <c r="B90">
-        <v>32797</v>
+        <v>36536</v>
       </c>
       <c r="C90">
-        <v>980</v>
+        <v>1004</v>
       </c>
       <c r="D90">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="E90">
-        <v>2144.4</v>
+        <v>2344.3</v>
       </c>
       <c r="F90">
-        <v>115.2</v>
+        <v>114.7</v>
       </c>
       <c r="G90">
-        <v>31.3</v>
+        <v>37.1</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="2">
-        <v>43465</v>
+        <v>43524</v>
       </c>
       <c r="B91">
-        <v>38308</v>
+        <v>32613</v>
       </c>
       <c r="C91">
-        <v>1075</v>
+        <v>843</v>
       </c>
       <c r="D91">
-        <v>292</v>
+        <v>277</v>
       </c>
       <c r="E91">
-        <v>2734.9</v>
+        <v>2102</v>
       </c>
       <c r="F91">
-        <v>126.9</v>
+        <v>96.7</v>
       </c>
       <c r="G91">
-        <v>36.5</v>
+        <v>31.7</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="2">
-        <v>43434</v>
+        <v>43496</v>
       </c>
       <c r="B92">
-        <v>34535</v>
+        <v>32797</v>
       </c>
       <c r="C92">
-        <v>945</v>
+        <v>980</v>
       </c>
       <c r="D92">
-        <v>315</v>
+        <v>263</v>
       </c>
       <c r="E92">
-        <v>2289.3</v>
+        <v>2144.4</v>
       </c>
       <c r="F92">
-        <v>109</v>
+        <v>115.2</v>
       </c>
       <c r="G92">
-        <v>36.4</v>
+        <v>31.3</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="2">
-        <v>43404</v>
+        <v>43465</v>
       </c>
       <c r="B93">
-        <v>35437</v>
+        <v>38308</v>
       </c>
       <c r="C93">
-        <v>1177</v>
+        <v>1075</v>
       </c>
       <c r="D93">
-        <v>348</v>
+        <v>292</v>
       </c>
       <c r="E93">
-        <v>2295</v>
+        <v>2734.9</v>
       </c>
       <c r="F93">
-        <v>140.2</v>
+        <v>126.9</v>
       </c>
       <c r="G93">
-        <v>39</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="2">
-        <v>43373</v>
+        <v>43434</v>
       </c>
       <c r="B94">
-        <v>35057</v>
+        <v>34535</v>
       </c>
       <c r="C94">
-        <v>1406</v>
+        <v>945</v>
       </c>
       <c r="D94">
-        <v>342</v>
+        <v>315</v>
       </c>
       <c r="E94">
-        <v>2281.2</v>
+        <v>2289.3</v>
       </c>
       <c r="F94">
-        <v>167.5</v>
+        <v>109</v>
       </c>
       <c r="G94">
-        <v>38.2</v>
+        <v>36.4</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="2">
-        <v>43343</v>
+        <v>43404</v>
       </c>
       <c r="B95">
-        <v>36399</v>
+        <v>35437</v>
       </c>
       <c r="C95">
-        <v>2805</v>
+        <v>1177</v>
       </c>
       <c r="D95">
-        <v>358</v>
+        <v>348</v>
       </c>
       <c r="E95">
-        <v>2468.9</v>
+        <v>2295</v>
       </c>
       <c r="F95">
-        <v>343.2</v>
+        <v>140.2</v>
       </c>
       <c r="G95">
-        <v>40.2</v>
+        <v>39</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="2">
-        <v>43312</v>
+        <v>43373</v>
       </c>
       <c r="B96">
-        <v>37644</v>
+        <v>35057</v>
       </c>
       <c r="C96">
-        <v>1762</v>
+        <v>1406</v>
       </c>
       <c r="D96">
-        <v>362</v>
+        <v>342</v>
       </c>
       <c r="E96">
-        <v>2544.1</v>
+        <v>2281.2</v>
       </c>
       <c r="F96">
-        <v>213.3</v>
+        <v>167.5</v>
       </c>
       <c r="G96">
-        <v>40.5</v>
+        <v>38.2</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="2">
-        <v>43281</v>
+        <v>43343</v>
       </c>
       <c r="B97">
-        <v>36429</v>
+        <v>36399</v>
       </c>
       <c r="C97">
-        <v>1253</v>
+        <v>2805</v>
       </c>
       <c r="D97">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="E97">
-        <v>2370.4</v>
+        <v>2468.9</v>
       </c>
       <c r="F97">
-        <v>145.8</v>
+        <v>343.2</v>
       </c>
       <c r="G97">
-        <v>40.5</v>
+        <v>40.2</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="2">
-        <v>43251</v>
+        <v>43312</v>
       </c>
       <c r="B98">
-        <v>37366</v>
+        <v>37644</v>
       </c>
       <c r="C98">
-        <v>1249</v>
+        <v>1762</v>
       </c>
       <c r="D98">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="E98">
-        <v>2408.2</v>
+        <v>2544.1</v>
       </c>
       <c r="F98">
-        <v>146.8</v>
+        <v>213.3</v>
       </c>
       <c r="G98">
-        <v>38.7</v>
+        <v>40.5</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="2">
-        <v>43220</v>
+        <v>43281</v>
       </c>
       <c r="B99">
-        <v>33684</v>
+        <v>36429</v>
       </c>
       <c r="C99">
-        <v>1104</v>
+        <v>1253</v>
       </c>
       <c r="D99">
-        <v>340</v>
+        <v>367</v>
       </c>
       <c r="E99">
-        <v>2160.4</v>
+        <v>2370.4</v>
       </c>
       <c r="F99">
-        <v>129.3</v>
+        <v>145.8</v>
       </c>
       <c r="G99">
-        <v>37.2</v>
+        <v>40.5</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="2">
-        <v>43190</v>
+        <v>43251</v>
       </c>
       <c r="B100">
-        <v>35290</v>
+        <v>37366</v>
       </c>
       <c r="C100">
-        <v>998</v>
+        <v>1249</v>
       </c>
       <c r="D100">
-        <v>332</v>
+        <v>355</v>
       </c>
       <c r="E100">
-        <v>2285.2</v>
+        <v>2408.2</v>
       </c>
       <c r="F100">
-        <v>115.8</v>
+        <v>146.8</v>
       </c>
       <c r="G100">
-        <v>36.7</v>
+        <v>38.7</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="2">
-        <v>43159</v>
+        <v>43220</v>
       </c>
       <c r="B101">
-        <v>31568</v>
+        <v>33684</v>
       </c>
       <c r="C101">
-        <v>824</v>
+        <v>1104</v>
       </c>
       <c r="D101">
-        <v>304</v>
+        <v>340</v>
       </c>
       <c r="E101">
-        <v>2008.1</v>
+        <v>2160.4</v>
       </c>
       <c r="F101">
-        <v>94.8</v>
+        <v>129.3</v>
       </c>
       <c r="G101">
-        <v>32.3</v>
+        <v>37.2</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="2">
-        <v>43131</v>
+        <v>43190</v>
       </c>
       <c r="B102">
-        <v>32321</v>
+        <v>35290</v>
       </c>
       <c r="C102">
-        <v>951</v>
+        <v>998</v>
       </c>
       <c r="D102">
-        <v>284</v>
+        <v>332</v>
       </c>
       <c r="E102">
-        <v>2072.1</v>
+        <v>2285.2</v>
       </c>
       <c r="F102">
-        <v>112.3</v>
+        <v>115.8</v>
       </c>
       <c r="G102">
-        <v>31.3</v>
+        <v>36.7</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="2">
-        <v>43100</v>
+        <v>43159</v>
       </c>
       <c r="B103">
-        <v>36731</v>
+        <v>31568</v>
       </c>
       <c r="C103">
-        <v>1064</v>
+        <v>824</v>
       </c>
       <c r="D103">
-        <v>319</v>
+        <v>304</v>
       </c>
       <c r="E103">
-        <v>2591.5</v>
+        <v>2008.1</v>
       </c>
       <c r="F103">
-        <v>128.8</v>
+        <v>94.8</v>
       </c>
       <c r="G103">
-        <v>37</v>
+        <v>32.3</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="2">
-        <v>43069</v>
+        <v>43131</v>
       </c>
       <c r="B104">
-        <v>34542</v>
+        <v>32321</v>
       </c>
       <c r="C104">
-        <v>966</v>
+        <v>951</v>
       </c>
       <c r="D104">
-        <v>335</v>
+        <v>284</v>
       </c>
       <c r="E104">
-        <v>2231</v>
+        <v>2072.1</v>
       </c>
       <c r="F104">
-        <v>113.4</v>
+        <v>112.3</v>
       </c>
       <c r="G104">
-        <v>36.6</v>
+        <v>31.3</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="2">
-        <v>43039</v>
+        <v>43100</v>
       </c>
       <c r="B105">
-        <v>35296</v>
+        <v>36731</v>
       </c>
       <c r="C105">
-        <v>1199</v>
+        <v>1064</v>
       </c>
       <c r="D105">
-        <v>366</v>
+        <v>319</v>
       </c>
       <c r="E105">
-        <v>2230</v>
+        <v>2591.5</v>
       </c>
       <c r="F105">
-        <v>145.1</v>
+        <v>128.8</v>
       </c>
       <c r="G105">
-        <v>40.5</v>
+        <v>37</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="2">
-        <v>43008</v>
+        <v>43069</v>
       </c>
       <c r="B106">
-        <v>34919</v>
+        <v>34542</v>
       </c>
       <c r="C106">
-        <v>1457</v>
+        <v>966</v>
       </c>
       <c r="D106">
-        <v>360</v>
+        <v>335</v>
       </c>
       <c r="E106">
-        <v>2242.6</v>
+        <v>2231</v>
       </c>
       <c r="F106">
-        <v>177.1</v>
+        <v>113.4</v>
       </c>
       <c r="G106">
-        <v>39.8</v>
+        <v>36.6</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="2">
-        <v>42978</v>
+        <v>43039</v>
       </c>
       <c r="B107">
-        <v>35372</v>
+        <v>35296</v>
       </c>
       <c r="C107">
-        <v>2858</v>
+        <v>1199</v>
       </c>
       <c r="D107">
-        <v>383</v>
+        <v>366</v>
       </c>
       <c r="E107">
-        <v>2365.8</v>
+        <v>2230</v>
       </c>
       <c r="F107">
-        <v>351.8</v>
+        <v>145.1</v>
       </c>
       <c r="G107">
-        <v>42.8</v>
+        <v>40.5</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="2">
-        <v>42947</v>
+        <v>43008</v>
       </c>
       <c r="B108">
-        <v>37258</v>
+        <v>34919</v>
       </c>
       <c r="C108">
-        <v>1781</v>
+        <v>1457</v>
       </c>
       <c r="D108">
-        <v>371</v>
+        <v>360</v>
       </c>
       <c r="E108">
-        <v>2476.8</v>
+        <v>2242.6</v>
       </c>
       <c r="F108">
-        <v>218.6</v>
+        <v>177.1</v>
       </c>
       <c r="G108">
-        <v>41.6</v>
+        <v>39.8</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="2">
-        <v>42916</v>
+        <v>42978</v>
       </c>
       <c r="B109">
-        <v>36200</v>
+        <v>35372</v>
       </c>
       <c r="C109">
-        <v>1254</v>
+        <v>2858</v>
       </c>
       <c r="D109">
-        <v>358</v>
+        <v>383</v>
       </c>
       <c r="E109">
-        <v>2313.3</v>
+        <v>2365.8</v>
       </c>
       <c r="F109">
-        <v>151.3</v>
+        <v>351.8</v>
       </c>
       <c r="G109">
-        <v>39.5</v>
+        <v>42.8</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="2">
-        <v>42886</v>
+        <v>42947</v>
       </c>
       <c r="B110">
-        <v>36626</v>
+        <v>37258</v>
       </c>
       <c r="C110">
-        <v>1194</v>
+        <v>1781</v>
       </c>
       <c r="D110">
-        <v>353</v>
+        <v>371</v>
       </c>
       <c r="E110">
-        <v>2304.6</v>
+        <v>2476.8</v>
       </c>
       <c r="F110">
-        <v>144.6</v>
+        <v>218.6</v>
       </c>
       <c r="G110">
-        <v>38.3</v>
+        <v>41.6</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="2">
-        <v>42855</v>
+        <v>42916</v>
       </c>
       <c r="B111">
-        <v>34291</v>
+        <v>36200</v>
       </c>
       <c r="C111">
-        <v>1157</v>
+        <v>1254</v>
       </c>
       <c r="D111">
-        <v>347</v>
+        <v>358</v>
       </c>
       <c r="E111">
-        <v>2193.7</v>
+        <v>2313.3</v>
       </c>
       <c r="F111">
-        <v>141.3</v>
+        <v>151.3</v>
       </c>
       <c r="G111">
-        <v>38</v>
+        <v>39.5</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="2">
-        <v>42825</v>
+        <v>42886</v>
       </c>
       <c r="B112">
-        <v>35230</v>
+        <v>36626</v>
       </c>
       <c r="C112">
-        <v>962</v>
+        <v>1194</v>
       </c>
       <c r="D112">
-        <v>322</v>
+        <v>353</v>
       </c>
       <c r="E112">
-        <v>2202.9</v>
+        <v>2304.6</v>
       </c>
       <c r="F112">
-        <v>115.9</v>
+        <v>144.6</v>
       </c>
       <c r="G112">
-        <v>34.9</v>
+        <v>38.3</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="2">
-        <v>42794</v>
+        <v>42855</v>
       </c>
       <c r="B113">
-        <v>31257</v>
+        <v>34291</v>
       </c>
       <c r="C113">
-        <v>802</v>
+        <v>1157</v>
       </c>
       <c r="D113">
-        <v>298</v>
+        <v>347</v>
       </c>
       <c r="E113">
-        <v>1951.3</v>
+        <v>2193.7</v>
       </c>
       <c r="F113">
-        <v>95.09999999999999</v>
+        <v>141.3</v>
       </c>
       <c r="G113">
-        <v>32.3</v>
+        <v>38</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="2">
-        <v>42766</v>
+        <v>42825</v>
       </c>
       <c r="B114">
-        <v>31924</v>
+        <v>35230</v>
       </c>
       <c r="C114">
-        <v>910</v>
+        <v>962</v>
       </c>
       <c r="D114">
-        <v>277</v>
+        <v>322</v>
       </c>
       <c r="E114">
-        <v>2014.8</v>
+        <v>2202.9</v>
       </c>
       <c r="F114">
-        <v>110.9</v>
+        <v>115.9</v>
       </c>
       <c r="G114">
-        <v>31.1</v>
+        <v>34.9</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="2">
-        <v>42735</v>
+        <v>42794</v>
       </c>
       <c r="B115">
-        <v>36735</v>
+        <v>31257</v>
       </c>
       <c r="C115">
-        <v>1025</v>
+        <v>802</v>
       </c>
       <c r="D115">
-        <v>318</v>
+        <v>298</v>
       </c>
       <c r="E115">
-        <v>2511.9</v>
+        <v>1951.3</v>
       </c>
       <c r="F115">
-        <v>126.1</v>
+        <v>95.09999999999999</v>
       </c>
       <c r="G115">
-        <v>36.7</v>
+        <v>32.3</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="2">
-        <v>42704</v>
+        <v>42766</v>
       </c>
       <c r="B116">
-        <v>33465</v>
+        <v>31924</v>
       </c>
       <c r="C116">
-        <v>903</v>
+        <v>910</v>
       </c>
       <c r="D116">
-        <v>337</v>
+        <v>277</v>
       </c>
       <c r="E116">
-        <v>2119</v>
+        <v>2014.8</v>
       </c>
       <c r="F116">
-        <v>108.5</v>
+        <v>110.9</v>
       </c>
       <c r="G116">
-        <v>35.8</v>
+        <v>31.1</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="2">
-        <v>42674</v>
+        <v>42735</v>
       </c>
       <c r="B117">
-        <v>34941</v>
+        <v>36735</v>
       </c>
       <c r="C117">
-        <v>1186</v>
+        <v>1025</v>
       </c>
       <c r="D117">
-        <v>354</v>
+        <v>318</v>
       </c>
       <c r="E117">
-        <v>2199.6</v>
+        <v>2511.9</v>
       </c>
       <c r="F117">
-        <v>146.2</v>
+        <v>126.1</v>
       </c>
       <c r="G117">
-        <v>37.6</v>
+        <v>36.7</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="2">
-        <v>42643</v>
+        <v>42704</v>
       </c>
       <c r="B118">
-        <v>34446</v>
+        <v>33465</v>
       </c>
       <c r="C118">
-        <v>1449</v>
+        <v>903</v>
       </c>
       <c r="D118">
-        <v>355</v>
+        <v>337</v>
       </c>
       <c r="E118">
-        <v>2204.3</v>
+        <v>2119</v>
       </c>
       <c r="F118">
-        <v>179.2</v>
+        <v>108.5</v>
       </c>
       <c r="G118">
-        <v>37.5</v>
+        <v>35.8</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="2">
-        <v>42613</v>
+        <v>42674</v>
       </c>
       <c r="B119">
-        <v>35005</v>
+        <v>34941</v>
       </c>
       <c r="C119">
-        <v>2909</v>
+        <v>1186</v>
       </c>
       <c r="D119">
-        <v>375</v>
+        <v>354</v>
       </c>
       <c r="E119">
-        <v>2330.2</v>
+        <v>2199.6</v>
       </c>
       <c r="F119">
-        <v>362.3</v>
+        <v>146.2</v>
       </c>
       <c r="G119">
-        <v>40</v>
+        <v>37.6</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="2">
-        <v>42582</v>
+        <v>42643</v>
       </c>
       <c r="B120">
-        <v>37616</v>
+        <v>34446</v>
       </c>
       <c r="C120">
-        <v>1822</v>
+        <v>1449</v>
       </c>
       <c r="D120">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="E120">
-        <v>2481.3</v>
+        <v>2204.3</v>
       </c>
       <c r="F120">
-        <v>225.7</v>
+        <v>179.2</v>
       </c>
       <c r="G120">
-        <v>38</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="2">
-        <v>42551</v>
+        <v>42613</v>
       </c>
       <c r="B121">
-        <v>35667</v>
+        <v>35005</v>
       </c>
       <c r="C121">
-        <v>1231</v>
+        <v>2909</v>
       </c>
       <c r="D121">
-        <v>353</v>
+        <v>375</v>
       </c>
       <c r="E121">
-        <v>2262.8</v>
+        <v>2330.2</v>
       </c>
       <c r="F121">
-        <v>149.5</v>
+        <v>362.3</v>
       </c>
       <c r="G121">
-        <v>36.9</v>
+        <v>40</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="2">
-        <v>42521</v>
+        <v>42582</v>
       </c>
       <c r="B122">
-        <v>35400</v>
+        <v>37616</v>
       </c>
       <c r="C122">
-        <v>1197</v>
+        <v>1822</v>
       </c>
       <c r="D122">
-        <v>337</v>
+        <v>357</v>
       </c>
       <c r="E122">
-        <v>2203.7</v>
+        <v>2481.3</v>
       </c>
       <c r="F122">
-        <v>146.7</v>
+        <v>225.7</v>
       </c>
       <c r="G122">
-        <v>35.1</v>
+        <v>38</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="2">
-        <v>42490</v>
+        <v>42551</v>
       </c>
       <c r="B123">
-        <v>33887</v>
+        <v>35667</v>
       </c>
       <c r="C123">
-        <v>1079</v>
+        <v>1231</v>
       </c>
       <c r="D123">
-        <v>321</v>
+        <v>353</v>
       </c>
       <c r="E123">
-        <v>2106.1</v>
+        <v>2262.8</v>
       </c>
       <c r="F123">
-        <v>131.9</v>
+        <v>149.5</v>
       </c>
       <c r="G123">
-        <v>33.4</v>
+        <v>36.9</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="2">
-        <v>42460</v>
+        <v>42521</v>
       </c>
       <c r="B124">
-        <v>34115</v>
+        <v>35400</v>
       </c>
       <c r="C124">
-        <v>983</v>
+        <v>1197</v>
       </c>
       <c r="D124">
-        <v>327</v>
+        <v>337</v>
       </c>
       <c r="E124">
-        <v>2140.6</v>
+        <v>2203.7</v>
       </c>
       <c r="F124">
-        <v>121.3</v>
+        <v>146.7</v>
       </c>
       <c r="G124">
-        <v>34.1</v>
+        <v>35.1</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="2">
-        <v>42429</v>
+        <v>42490</v>
       </c>
       <c r="B125">
-        <v>31237</v>
+        <v>33887</v>
       </c>
       <c r="C125">
-        <v>797</v>
+        <v>1079</v>
       </c>
       <c r="D125">
-        <v>305</v>
+        <v>321</v>
       </c>
       <c r="E125">
-        <v>1935</v>
+        <v>2106.1</v>
       </c>
       <c r="F125">
-        <v>97.2</v>
+        <v>131.9</v>
       </c>
       <c r="G125">
-        <v>31.3</v>
+        <v>33.4</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="2">
-        <v>42400</v>
+        <v>42460</v>
       </c>
       <c r="B126">
-        <v>31560</v>
+        <v>34115</v>
       </c>
       <c r="C126">
-        <v>851</v>
+        <v>983</v>
       </c>
       <c r="D126">
-        <v>276</v>
+        <v>327</v>
       </c>
       <c r="E126">
-        <v>1965.8</v>
+        <v>2140.6</v>
       </c>
       <c r="F126">
-        <v>106.3</v>
+        <v>121.3</v>
       </c>
       <c r="G126">
-        <v>29.4</v>
+        <v>34.1</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="2">
-        <v>42369</v>
+        <v>42429</v>
       </c>
       <c r="B127">
-        <v>36106</v>
+        <v>31237</v>
       </c>
       <c r="C127">
-        <v>1017</v>
+        <v>797</v>
       </c>
       <c r="D127">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="E127">
-        <v>2439.8</v>
+        <v>1935</v>
       </c>
       <c r="F127">
-        <v>130.8</v>
+        <v>97.2</v>
       </c>
       <c r="G127">
-        <v>33.9</v>
+        <v>31.3</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="2">
-        <v>42338</v>
+        <v>42400</v>
       </c>
       <c r="B128">
-        <v>33660</v>
+        <v>31560</v>
       </c>
       <c r="C128">
-        <v>861</v>
+        <v>851</v>
       </c>
       <c r="D128">
-        <v>330</v>
+        <v>276</v>
       </c>
       <c r="E128">
-        <v>2076.8</v>
+        <v>1965.8</v>
       </c>
       <c r="F128">
-        <v>107.7</v>
+        <v>106.3</v>
       </c>
       <c r="G128">
-        <v>34.4</v>
+        <v>29.4</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="2">
-        <v>42308</v>
+        <v>42369</v>
       </c>
       <c r="B129">
-        <v>34569</v>
+        <v>36106</v>
       </c>
       <c r="C129">
-        <v>1133</v>
+        <v>1017</v>
       </c>
       <c r="D129">
-        <v>347</v>
+        <v>306</v>
       </c>
       <c r="E129">
-        <v>2142.5</v>
+        <v>2439.8</v>
       </c>
       <c r="F129">
-        <v>144.8</v>
+        <v>130.8</v>
       </c>
       <c r="G129">
-        <v>36.4</v>
+        <v>33.9</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="2">
-        <v>42277</v>
+        <v>42338</v>
       </c>
       <c r="B130">
-        <v>33351</v>
+        <v>33660</v>
       </c>
       <c r="C130">
-        <v>1434</v>
+        <v>861</v>
       </c>
       <c r="D130">
-        <v>354</v>
+        <v>330</v>
       </c>
       <c r="E130">
-        <v>2095.3</v>
+        <v>2076.8</v>
       </c>
       <c r="F130">
-        <v>181.6</v>
+        <v>107.7</v>
       </c>
       <c r="G130">
-        <v>36.8</v>
+        <v>34.4</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="2">
-        <v>42247</v>
+        <v>42308</v>
       </c>
       <c r="B131">
-        <v>34868</v>
+        <v>34569</v>
       </c>
       <c r="C131">
-        <v>2874</v>
+        <v>1133</v>
       </c>
       <c r="D131">
-        <v>369</v>
+        <v>347</v>
       </c>
       <c r="E131">
-        <v>2284.3</v>
+        <v>2142.5</v>
       </c>
       <c r="F131">
-        <v>364.9</v>
+        <v>144.8</v>
       </c>
       <c r="G131">
-        <v>39.3</v>
+        <v>36.4</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="2">
-        <v>42216</v>
+        <v>42277</v>
       </c>
       <c r="B132">
-        <v>37321</v>
+        <v>33351</v>
       </c>
       <c r="C132">
-        <v>1867</v>
+        <v>1434</v>
       </c>
       <c r="D132">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="E132">
-        <v>2437.4</v>
+        <v>2095.3</v>
       </c>
       <c r="F132">
-        <v>237.7</v>
+        <v>181.6</v>
       </c>
       <c r="G132">
-        <v>38.5</v>
+        <v>36.8</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="2">
-        <v>42185</v>
+        <v>42247</v>
       </c>
       <c r="B133">
-        <v>35126</v>
+        <v>34868</v>
       </c>
       <c r="C133">
-        <v>1292</v>
+        <v>2874</v>
       </c>
       <c r="D133">
-        <v>355</v>
+        <v>369</v>
       </c>
       <c r="E133">
-        <v>2181</v>
+        <v>2284.3</v>
       </c>
       <c r="F133">
-        <v>161.7</v>
+        <v>364.9</v>
       </c>
       <c r="G133">
-        <v>37.2</v>
+        <v>39.3</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="2">
-        <v>42155</v>
+        <v>42216</v>
       </c>
       <c r="B134">
-        <v>35819</v>
+        <v>37321</v>
       </c>
       <c r="C134">
-        <v>1261</v>
+        <v>1867</v>
       </c>
       <c r="D134">
-        <v>343</v>
+        <v>361</v>
       </c>
       <c r="E134">
-        <v>2185</v>
+        <v>2437.4</v>
       </c>
       <c r="F134">
-        <v>159.4</v>
+        <v>237.7</v>
       </c>
       <c r="G134">
-        <v>35.9</v>
+        <v>38.5</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="2">
-        <v>42124</v>
+        <v>42185</v>
       </c>
       <c r="B135">
-        <v>33191</v>
+        <v>35126</v>
       </c>
       <c r="C135">
-        <v>1168</v>
+        <v>1292</v>
       </c>
       <c r="D135">
-        <v>313</v>
+        <v>355</v>
       </c>
       <c r="E135">
-        <v>2065.9</v>
+        <v>2181</v>
       </c>
       <c r="F135">
-        <v>148</v>
+        <v>161.7</v>
       </c>
       <c r="G135">
-        <v>33.3</v>
+        <v>37.2</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="2">
-        <v>42094</v>
+        <v>42155</v>
       </c>
       <c r="B136">
-        <v>34413</v>
+        <v>35819</v>
       </c>
       <c r="C136">
-        <v>979</v>
+        <v>1261</v>
       </c>
       <c r="D136">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="E136">
-        <v>2094.6</v>
+        <v>2185</v>
       </c>
       <c r="F136">
-        <v>123.3</v>
+        <v>159.4</v>
       </c>
       <c r="G136">
-        <v>35.7</v>
+        <v>35.9</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="2">
-        <v>42063</v>
+        <v>42124</v>
       </c>
       <c r="B137">
-        <v>30238</v>
+        <v>33191</v>
       </c>
       <c r="C137">
-        <v>829</v>
+        <v>1168</v>
       </c>
       <c r="D137">
-        <v>296</v>
+        <v>313</v>
       </c>
       <c r="E137">
-        <v>1854.3</v>
+        <v>2065.9</v>
       </c>
       <c r="F137">
-        <v>103.8</v>
+        <v>148</v>
       </c>
       <c r="G137">
-        <v>31</v>
+        <v>33.3</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="2">
-        <v>42035</v>
+        <v>42094</v>
       </c>
       <c r="B138">
-        <v>31387</v>
+        <v>34413</v>
       </c>
       <c r="C138">
-        <v>948</v>
+        <v>979</v>
       </c>
       <c r="D138">
-        <v>280</v>
+        <v>344</v>
       </c>
       <c r="E138">
-        <v>1937.6</v>
+        <v>2094.6</v>
       </c>
       <c r="F138">
-        <v>121.8</v>
+        <v>123.3</v>
       </c>
       <c r="G138">
-        <v>30.3</v>
+        <v>35.7</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="2">
-        <v>42004</v>
+        <v>42063</v>
       </c>
       <c r="B139">
-        <v>36409</v>
+        <v>30238</v>
       </c>
       <c r="C139">
-        <v>1061</v>
+        <v>829</v>
       </c>
       <c r="D139">
-        <v>309</v>
+        <v>296</v>
       </c>
       <c r="E139">
-        <v>2387.6</v>
+        <v>1854.3</v>
       </c>
       <c r="F139">
-        <v>137.4</v>
+        <v>103.8</v>
       </c>
       <c r="G139">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="2">
-        <v>41973</v>
+        <v>42035</v>
       </c>
       <c r="B140">
-        <v>33449</v>
+        <v>31387</v>
       </c>
       <c r="C140">
-        <v>876</v>
+        <v>948</v>
       </c>
       <c r="D140">
-        <v>333</v>
+        <v>280</v>
       </c>
       <c r="E140">
-        <v>2033.7</v>
+        <v>1937.6</v>
       </c>
       <c r="F140">
-        <v>115</v>
+        <v>121.8</v>
       </c>
       <c r="G140">
-        <v>34.4</v>
+        <v>30.3</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="2">
-        <v>41943</v>
+        <v>42004</v>
       </c>
       <c r="B141">
-        <v>35496</v>
+        <v>36409</v>
       </c>
       <c r="C141">
-        <v>1169</v>
+        <v>1061</v>
       </c>
       <c r="D141">
-        <v>351</v>
+        <v>309</v>
       </c>
       <c r="E141">
-        <v>2135.6</v>
+        <v>2387.6</v>
       </c>
       <c r="F141">
-        <v>156</v>
+        <v>137.4</v>
       </c>
       <c r="G141">
-        <v>36.5</v>
+        <v>34</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="2">
-        <v>41912</v>
+        <v>41973</v>
       </c>
       <c r="B142">
-        <v>33731</v>
+        <v>33449</v>
       </c>
       <c r="C142">
-        <v>1414</v>
+        <v>876</v>
       </c>
       <c r="D142">
-        <v>364</v>
+        <v>333</v>
       </c>
       <c r="E142">
-        <v>2074.6</v>
+        <v>2033.7</v>
       </c>
       <c r="F142">
-        <v>187.9</v>
+        <v>115</v>
       </c>
       <c r="G142">
-        <v>37.7</v>
+        <v>34.4</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="2">
-        <v>41882</v>
+        <v>41943</v>
       </c>
       <c r="B143">
-        <v>35407</v>
+        <v>35496</v>
       </c>
       <c r="C143">
-        <v>2818</v>
+        <v>1169</v>
       </c>
       <c r="D143">
-        <v>379</v>
+        <v>351</v>
       </c>
       <c r="E143">
-        <v>2294</v>
+        <v>2135.6</v>
       </c>
       <c r="F143">
-        <v>368.4</v>
+        <v>156</v>
       </c>
       <c r="G143">
-        <v>40.5</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="2">
-        <v>41851</v>
+        <v>41912</v>
       </c>
       <c r="B144">
-        <v>37399</v>
+        <v>33731</v>
       </c>
       <c r="C144">
-        <v>1786</v>
+        <v>1414</v>
       </c>
       <c r="D144">
-        <v>372</v>
+        <v>364</v>
       </c>
       <c r="E144">
-        <v>2379.3</v>
+        <v>2074.6</v>
       </c>
       <c r="F144">
-        <v>235.5</v>
+        <v>187.9</v>
       </c>
       <c r="G144">
-        <v>38.8</v>
+        <v>37.7</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="2">
-        <v>41820</v>
+        <v>41882</v>
       </c>
       <c r="B145">
-        <v>35156</v>
+        <v>35407</v>
       </c>
       <c r="C145">
-        <v>1172</v>
+        <v>2818</v>
       </c>
       <c r="D145">
-        <v>353</v>
+        <v>379</v>
       </c>
       <c r="E145">
-        <v>2128.9</v>
+        <v>2294</v>
       </c>
       <c r="F145">
-        <v>153.3</v>
+        <v>368.4</v>
       </c>
       <c r="G145">
-        <v>35.8</v>
+        <v>40.5</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="2">
-        <v>41790</v>
+        <v>41851</v>
       </c>
       <c r="B146">
-        <v>36582</v>
+        <v>37399</v>
       </c>
       <c r="C146">
-        <v>1127</v>
+        <v>1786</v>
       </c>
       <c r="D146">
-        <v>347</v>
+        <v>372</v>
       </c>
       <c r="E146">
-        <v>2189.9</v>
+        <v>2379.3</v>
       </c>
       <c r="F146">
-        <v>147.7</v>
+        <v>235.5</v>
       </c>
       <c r="G146">
-        <v>35.2</v>
+        <v>38.8</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="2">
-        <v>41759</v>
+        <v>41820</v>
       </c>
       <c r="B147">
-        <v>33469</v>
+        <v>35156</v>
       </c>
       <c r="C147">
-        <v>999</v>
+        <v>1172</v>
       </c>
       <c r="D147">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="E147">
-        <v>2048.8</v>
+        <v>2128.9</v>
       </c>
       <c r="F147">
-        <v>132</v>
+        <v>153.3</v>
       </c>
       <c r="G147">
-        <v>35.2</v>
+        <v>35.8</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="2">
-        <v>41729</v>
+        <v>41790</v>
       </c>
       <c r="B148">
-        <v>34878</v>
+        <v>36582</v>
       </c>
       <c r="C148">
-        <v>806</v>
+        <v>1127</v>
       </c>
       <c r="D148">
-        <v>334</v>
+        <v>347</v>
       </c>
       <c r="E148">
-        <v>2070.5</v>
+        <v>2189.9</v>
       </c>
       <c r="F148">
-        <v>104.8</v>
+        <v>147.7</v>
       </c>
       <c r="G148">
-        <v>34.1</v>
+        <v>35.2</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="2">
-        <v>41698</v>
+        <v>41759</v>
       </c>
       <c r="B149">
-        <v>30653</v>
+        <v>33469</v>
       </c>
       <c r="C149">
-        <v>665</v>
+        <v>999</v>
       </c>
       <c r="D149">
-        <v>302</v>
+        <v>346</v>
       </c>
       <c r="E149">
-        <v>1839.7</v>
+        <v>2048.8</v>
       </c>
       <c r="F149">
-        <v>87</v>
+        <v>132</v>
       </c>
       <c r="G149">
-        <v>30.8</v>
+        <v>35.2</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="2">
-        <v>41670</v>
+        <v>41729</v>
       </c>
       <c r="B150">
-        <v>31966</v>
+        <v>34878</v>
       </c>
       <c r="C150">
-        <v>776</v>
+        <v>806</v>
       </c>
       <c r="D150">
-        <v>281</v>
+        <v>334</v>
       </c>
       <c r="E150">
-        <v>1939.2</v>
+        <v>2070.5</v>
       </c>
       <c r="F150">
-        <v>102.9</v>
+        <v>104.8</v>
       </c>
       <c r="G150">
-        <v>29.9</v>
+        <v>34.1</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="2">
-        <v>41639</v>
+        <v>41698</v>
       </c>
       <c r="B151">
-        <v>36041</v>
+        <v>30653</v>
       </c>
       <c r="C151">
-        <v>890</v>
+        <v>665</v>
       </c>
       <c r="D151">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="E151">
-        <v>2363.7</v>
+        <v>1839.7</v>
       </c>
       <c r="F151">
-        <v>118.8</v>
+        <v>87</v>
       </c>
       <c r="G151">
-        <v>33.1</v>
+        <v>30.8</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="2">
-        <v>41608</v>
+        <v>41670</v>
       </c>
       <c r="B152">
-        <v>34458</v>
+        <v>31966</v>
       </c>
       <c r="C152">
-        <v>744</v>
+        <v>776</v>
       </c>
       <c r="D152">
-        <v>332</v>
+        <v>281</v>
       </c>
       <c r="E152">
-        <v>2100.4</v>
+        <v>1939.2</v>
       </c>
       <c r="F152">
-        <v>97.90000000000001</v>
+        <v>102.9</v>
       </c>
       <c r="G152">
-        <v>34.2</v>
+        <v>29.9</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="2">
-        <v>41578</v>
+        <v>41639</v>
       </c>
       <c r="B153">
-        <v>34641</v>
+        <v>36041</v>
       </c>
       <c r="C153">
-        <v>997</v>
+        <v>890</v>
       </c>
       <c r="D153">
-        <v>353</v>
+        <v>304</v>
       </c>
       <c r="E153">
-        <v>2082.5</v>
+        <v>2363.7</v>
       </c>
       <c r="F153">
-        <v>133.5</v>
+        <v>118.8</v>
       </c>
       <c r="G153">
-        <v>36.4</v>
+        <v>33.1</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="2">
-        <v>41547</v>
+        <v>41608</v>
       </c>
       <c r="B154">
-        <v>33460</v>
+        <v>34458</v>
       </c>
       <c r="C154">
-        <v>1226</v>
+        <v>744</v>
       </c>
       <c r="D154">
-        <v>342</v>
+        <v>332</v>
       </c>
       <c r="E154">
-        <v>2034.6</v>
+        <v>2100.4</v>
       </c>
       <c r="F154">
-        <v>162.7</v>
+        <v>97.90000000000001</v>
       </c>
       <c r="G154">
-        <v>35.3</v>
+        <v>34.2</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="2">
-        <v>41517</v>
+        <v>41578</v>
       </c>
       <c r="B155">
-        <v>35612</v>
+        <v>34641</v>
       </c>
       <c r="C155">
-        <v>2540</v>
+        <v>997</v>
       </c>
       <c r="D155">
-        <v>371</v>
+        <v>353</v>
       </c>
       <c r="E155">
-        <v>2261.9</v>
+        <v>2082.5</v>
       </c>
       <c r="F155">
-        <v>332.2</v>
+        <v>133.5</v>
       </c>
       <c r="G155">
-        <v>39</v>
+        <v>36.4</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="2">
-        <v>41486</v>
+        <v>41547</v>
       </c>
       <c r="B156">
-        <v>36719</v>
+        <v>33460</v>
       </c>
       <c r="C156">
-        <v>1621</v>
+        <v>1226</v>
       </c>
       <c r="D156">
-        <v>356</v>
+        <v>342</v>
       </c>
       <c r="E156">
-        <v>2304.4</v>
+        <v>2034.6</v>
       </c>
       <c r="F156">
-        <v>215.7</v>
+        <v>162.7</v>
       </c>
       <c r="G156">
-        <v>37</v>
+        <v>35.3</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="2">
-        <v>41455</v>
+        <v>41517</v>
       </c>
       <c r="B157">
-        <v>35153</v>
+        <v>35612</v>
       </c>
       <c r="C157">
-        <v>1044</v>
+        <v>2540</v>
       </c>
       <c r="D157">
-        <v>333</v>
+        <v>371</v>
       </c>
       <c r="E157">
-        <v>2119.9</v>
+        <v>2261.9</v>
       </c>
       <c r="F157">
-        <v>136.4</v>
+        <v>332.2</v>
       </c>
       <c r="G157">
-        <v>34.3</v>
+        <v>39</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="2">
-        <v>41425</v>
+        <v>41486</v>
       </c>
       <c r="B158">
-        <v>36297</v>
+        <v>36719</v>
       </c>
       <c r="C158">
-        <v>1009</v>
+        <v>1621</v>
       </c>
       <c r="D158">
-        <v>320</v>
+        <v>356</v>
       </c>
       <c r="E158">
-        <v>2184.5</v>
+        <v>2304.4</v>
       </c>
       <c r="F158">
-        <v>133.4</v>
+        <v>215.7</v>
       </c>
       <c r="G158">
-        <v>33.5</v>
+        <v>37</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="2">
-        <v>41394</v>
+        <v>41455</v>
       </c>
       <c r="B159">
-        <v>33422</v>
+        <v>35153</v>
       </c>
       <c r="C159">
-        <v>862</v>
+        <v>1044</v>
       </c>
       <c r="D159">
-        <v>307</v>
+        <v>333</v>
       </c>
       <c r="E159">
-        <v>2028.5</v>
+        <v>2119.9</v>
       </c>
       <c r="F159">
-        <v>113.9</v>
+        <v>136.4</v>
       </c>
       <c r="G159">
-        <v>32.8</v>
+        <v>34.3</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="2">
-        <v>41364</v>
+        <v>41425</v>
       </c>
       <c r="B160">
-        <v>34480</v>
+        <v>36297</v>
       </c>
       <c r="C160">
-        <v>755</v>
+        <v>1009</v>
       </c>
       <c r="D160">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E160">
-        <v>2117.6</v>
+        <v>2184.5</v>
       </c>
       <c r="F160">
-        <v>99.8</v>
+        <v>133.4</v>
       </c>
       <c r="G160">
-        <v>33.7</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="2">
-        <v>41333</v>
+        <v>41394</v>
       </c>
       <c r="B161">
-        <v>30999</v>
+        <v>33422</v>
       </c>
       <c r="C161">
-        <v>607</v>
+        <v>862</v>
       </c>
       <c r="D161">
-        <v>277</v>
+        <v>307</v>
       </c>
       <c r="E161">
-        <v>1862.8</v>
+        <v>2028.5</v>
       </c>
       <c r="F161">
-        <v>79.7</v>
+        <v>113.9</v>
       </c>
       <c r="G161">
-        <v>28.9</v>
+        <v>32.8</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="2">
-        <v>41305</v>
+        <v>41364</v>
       </c>
       <c r="B162">
-        <v>32112</v>
+        <v>34480</v>
       </c>
       <c r="C162">
-        <v>697</v>
+        <v>755</v>
       </c>
       <c r="D162">
-        <v>258</v>
+        <v>319</v>
       </c>
       <c r="E162">
-        <v>1952.9</v>
+        <v>2117.6</v>
       </c>
       <c r="F162">
-        <v>92.2</v>
+        <v>99.8</v>
       </c>
       <c r="G162">
-        <v>28.2</v>
+        <v>33.7</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="2">
-        <v>41274</v>
+        <v>41333</v>
       </c>
       <c r="B163">
-        <v>36390</v>
+        <v>30999</v>
       </c>
       <c r="C163">
-        <v>779</v>
+        <v>607</v>
       </c>
       <c r="D163">
         <v>277</v>
       </c>
       <c r="E163">
-        <v>2407.5</v>
+        <v>1862.8</v>
       </c>
       <c r="F163">
-        <v>102.6</v>
+        <v>79.7</v>
       </c>
       <c r="G163">
-        <v>31.3</v>
+        <v>28.9</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="2">
-        <v>41243</v>
+        <v>41305</v>
       </c>
       <c r="B164">
-        <v>33563</v>
+        <v>32112</v>
       </c>
       <c r="C164">
-        <v>666</v>
+        <v>697</v>
       </c>
       <c r="D164">
-        <v>301</v>
+        <v>258</v>
       </c>
       <c r="E164">
-        <v>2042</v>
+        <v>1952.9</v>
       </c>
       <c r="F164">
-        <v>85.59999999999999</v>
+        <v>92.2</v>
       </c>
       <c r="G164">
-        <v>32.3</v>
+        <v>28.2</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="2">
-        <v>41213</v>
+        <v>41274</v>
       </c>
       <c r="B165">
-        <v>34573</v>
+        <v>36390</v>
       </c>
       <c r="C165">
-        <v>908</v>
+        <v>779</v>
       </c>
       <c r="D165">
-        <v>325</v>
+        <v>277</v>
       </c>
       <c r="E165">
-        <v>2084.5</v>
+        <v>2407.5</v>
       </c>
       <c r="F165">
-        <v>120.6</v>
+        <v>102.6</v>
       </c>
       <c r="G165">
-        <v>34.5</v>
+        <v>31.3</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="2">
-        <v>41182</v>
+        <v>41243</v>
       </c>
       <c r="B166">
-        <v>34023</v>
+        <v>33563</v>
       </c>
       <c r="C166">
-        <v>1118</v>
+        <v>666</v>
       </c>
       <c r="D166">
-        <v>320</v>
+        <v>301</v>
       </c>
       <c r="E166">
-        <v>2072.1</v>
+        <v>2042</v>
       </c>
       <c r="F166">
-        <v>150</v>
+        <v>85.59999999999999</v>
       </c>
       <c r="G166">
-        <v>34.1</v>
+        <v>32.3</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="2">
-        <v>41152</v>
+        <v>41213</v>
       </c>
       <c r="B167">
-        <v>34582</v>
+        <v>34573</v>
       </c>
       <c r="C167">
-        <v>2381</v>
+        <v>908</v>
       </c>
       <c r="D167">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="E167">
-        <v>2229.4</v>
+        <v>2084.5</v>
       </c>
       <c r="F167">
-        <v>314.3</v>
+        <v>120.6</v>
       </c>
       <c r="G167">
-        <v>37.6</v>
+        <v>34.5</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="2">
-        <v>41121</v>
+        <v>41182</v>
       </c>
       <c r="B168">
-        <v>35609</v>
+        <v>34023</v>
       </c>
       <c r="C168">
-        <v>1490</v>
+        <v>1118</v>
       </c>
       <c r="D168">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="E168">
-        <v>2258.7</v>
+        <v>2072.1</v>
       </c>
       <c r="F168">
-        <v>201.6</v>
+        <v>150</v>
       </c>
       <c r="G168">
-        <v>35</v>
+        <v>34.1</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="2">
-        <v>41090</v>
+        <v>41152</v>
       </c>
       <c r="B169">
-        <v>34658</v>
+        <v>34582</v>
       </c>
       <c r="C169">
-        <v>946</v>
+        <v>2381</v>
       </c>
       <c r="D169">
-        <v>311</v>
+        <v>348</v>
       </c>
       <c r="E169">
-        <v>2136.4</v>
+        <v>2229.4</v>
       </c>
       <c r="F169">
-        <v>125.6</v>
+        <v>314.3</v>
       </c>
       <c r="G169">
-        <v>33</v>
+        <v>37.6</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="2">
-        <v>41060</v>
+        <v>41121</v>
       </c>
       <c r="B170">
-        <v>34867</v>
+        <v>35609</v>
       </c>
       <c r="C170">
-        <v>879</v>
+        <v>1490</v>
       </c>
       <c r="D170">
-        <v>304</v>
+        <v>326</v>
       </c>
       <c r="E170">
-        <v>2138</v>
+        <v>2258.7</v>
       </c>
       <c r="F170">
-        <v>118.1</v>
+        <v>201.6</v>
       </c>
       <c r="G170">
-        <v>32.2</v>
+        <v>35</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="2">
-        <v>41029</v>
+        <v>41090</v>
       </c>
       <c r="B171">
-        <v>31305</v>
+        <v>34658</v>
       </c>
       <c r="C171">
-        <v>827</v>
+        <v>946</v>
       </c>
       <c r="D171">
-        <v>283</v>
+        <v>311</v>
       </c>
       <c r="E171">
-        <v>1968.4</v>
+        <v>2136.4</v>
       </c>
       <c r="F171">
-        <v>111.2</v>
+        <v>125.6</v>
       </c>
       <c r="G171">
-        <v>30.5</v>
+        <v>33</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="2">
-        <v>40999</v>
+        <v>41060</v>
       </c>
       <c r="B172">
-        <v>34575</v>
+        <v>34867</v>
       </c>
       <c r="C172">
-        <v>693</v>
+        <v>879</v>
       </c>
       <c r="D172">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="E172">
-        <v>2108.2</v>
+        <v>2138</v>
       </c>
       <c r="F172">
-        <v>92.8</v>
+        <v>118.1</v>
       </c>
       <c r="G172">
-        <v>31.5</v>
+        <v>32.2</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="2">
-        <v>40968</v>
+        <v>41029</v>
       </c>
       <c r="B173">
-        <v>31144</v>
+        <v>31305</v>
       </c>
       <c r="C173">
-        <v>584</v>
+        <v>827</v>
       </c>
       <c r="D173">
-        <v>264</v>
+        <v>283</v>
       </c>
       <c r="E173">
-        <v>1914.8</v>
+        <v>1968.4</v>
       </c>
       <c r="F173">
-        <v>78</v>
+        <v>111.2</v>
       </c>
       <c r="G173">
-        <v>28.4</v>
+        <v>30.5</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="2">
-        <v>40939</v>
+        <v>40999</v>
       </c>
       <c r="B174">
-        <v>31787</v>
+        <v>34575</v>
       </c>
       <c r="C174">
-        <v>634</v>
+        <v>693</v>
       </c>
       <c r="D174">
-        <v>246</v>
+        <v>298</v>
       </c>
       <c r="E174">
-        <v>1966.3</v>
+        <v>2108.2</v>
       </c>
       <c r="F174">
-        <v>85</v>
+        <v>92.8</v>
       </c>
       <c r="G174">
-        <v>27.3</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="2">
-        <v>40908</v>
+        <v>40968</v>
       </c>
       <c r="B175">
-        <v>36324</v>
+        <v>31144</v>
       </c>
       <c r="C175">
-        <v>724</v>
+        <v>584</v>
       </c>
       <c r="D175">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="E175">
-        <v>2469.5</v>
+        <v>1914.8</v>
       </c>
       <c r="F175">
-        <v>97.8</v>
+        <v>78</v>
       </c>
       <c r="G175">
-        <v>31.1</v>
+        <v>28.4</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="2">
-        <v>40877</v>
+        <v>40939</v>
       </c>
       <c r="B176">
-        <v>32539</v>
+        <v>31787</v>
       </c>
       <c r="C176">
-        <v>584</v>
+        <v>634</v>
       </c>
       <c r="D176">
-        <v>283</v>
+        <v>246</v>
       </c>
       <c r="E176">
-        <v>2035.9</v>
+        <v>1966.3</v>
       </c>
       <c r="F176">
-        <v>77.5</v>
+        <v>85</v>
       </c>
       <c r="G176">
-        <v>30.6</v>
+        <v>27.3</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="2">
-        <v>40847</v>
+        <v>40908</v>
       </c>
       <c r="B177">
-        <v>34036</v>
+        <v>36324</v>
       </c>
       <c r="C177">
-        <v>816</v>
+        <v>724</v>
       </c>
       <c r="D177">
-        <v>307</v>
+        <v>271</v>
       </c>
       <c r="E177">
-        <v>2098.3</v>
+        <v>2469.5</v>
       </c>
       <c r="F177">
-        <v>109.5</v>
+        <v>97.8</v>
       </c>
       <c r="G177">
-        <v>33</v>
+        <v>31.1</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="2">
-        <v>40816</v>
+        <v>40877</v>
       </c>
       <c r="B178">
-        <v>33669</v>
+        <v>32539</v>
       </c>
       <c r="C178">
-        <v>1019</v>
+        <v>584</v>
       </c>
       <c r="D178">
-        <v>312</v>
+        <v>283</v>
       </c>
       <c r="E178">
-        <v>2107.6</v>
+        <v>2035.9</v>
       </c>
       <c r="F178">
-        <v>137.2</v>
+        <v>77.5</v>
       </c>
       <c r="G178">
-        <v>33.5</v>
+        <v>30.6</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="2">
-        <v>40786</v>
+        <v>40847</v>
       </c>
       <c r="B179">
-        <v>34401</v>
+        <v>34036</v>
       </c>
       <c r="C179">
-        <v>2203</v>
+        <v>816</v>
       </c>
       <c r="D179">
-        <v>362</v>
+        <v>307</v>
       </c>
       <c r="E179">
-        <v>2246.9</v>
+        <v>2098.3</v>
       </c>
       <c r="F179">
-        <v>290.9</v>
+        <v>109.5</v>
       </c>
       <c r="G179">
-        <v>38.9</v>
+        <v>33</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="2">
-        <v>40755</v>
+        <v>40816</v>
       </c>
       <c r="B180">
-        <v>37301</v>
+        <v>33669</v>
       </c>
       <c r="C180">
-        <v>1352</v>
+        <v>1019</v>
       </c>
       <c r="D180">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E180">
-        <v>2398.7</v>
+        <v>2107.6</v>
       </c>
       <c r="F180">
-        <v>179.4</v>
+        <v>137.2</v>
       </c>
       <c r="G180">
-        <v>33.9</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="2">
-        <v>40724</v>
+        <v>40786</v>
       </c>
       <c r="B181">
-        <v>35103</v>
+        <v>34401</v>
       </c>
       <c r="C181">
-        <v>864</v>
+        <v>2203</v>
       </c>
       <c r="D181">
-        <v>303</v>
+        <v>362</v>
       </c>
       <c r="E181">
-        <v>2181.4</v>
+        <v>2246.9</v>
       </c>
       <c r="F181">
-        <v>113.7</v>
+        <v>290.9</v>
       </c>
       <c r="G181">
-        <v>32.2</v>
+        <v>38.9</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="2">
-        <v>40694</v>
+        <v>40755</v>
       </c>
       <c r="B182">
-        <v>35918</v>
+        <v>37301</v>
       </c>
       <c r="C182">
-        <v>790</v>
+        <v>1352</v>
       </c>
       <c r="D182">
-        <v>285</v>
+        <v>311</v>
       </c>
       <c r="E182">
-        <v>2191.5</v>
+        <v>2398.7</v>
       </c>
       <c r="F182">
-        <v>103.2</v>
+        <v>179.4</v>
       </c>
       <c r="G182">
-        <v>30.2</v>
+        <v>33.9</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" s="2">
-        <v>40663</v>
+        <v>40724</v>
       </c>
       <c r="B183">
-        <v>34151</v>
+        <v>35103</v>
       </c>
       <c r="C183">
-        <v>776</v>
+        <v>864</v>
       </c>
       <c r="D183">
         <v>303</v>
       </c>
       <c r="E183">
-        <v>2174.7</v>
+        <v>2181.4</v>
       </c>
       <c r="F183">
-        <v>102</v>
+        <v>113.7</v>
       </c>
       <c r="G183">
-        <v>31.7</v>
+        <v>32.2</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="2">
-        <v>40633</v>
+        <v>40694</v>
       </c>
       <c r="B184">
-        <v>35008</v>
+        <v>35918</v>
       </c>
       <c r="C184">
-        <v>619</v>
+        <v>790</v>
       </c>
       <c r="D184">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E184">
-        <v>2145.8</v>
+        <v>2191.5</v>
       </c>
       <c r="F184">
-        <v>81.2</v>
+        <v>103.2</v>
       </c>
       <c r="G184">
-        <v>30.8</v>
+        <v>30.2</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="2">
-        <v>40602</v>
+        <v>40663</v>
       </c>
       <c r="B185">
-        <v>31315</v>
+        <v>34151</v>
       </c>
       <c r="C185">
-        <v>508</v>
+        <v>776</v>
       </c>
       <c r="D185">
-        <v>246</v>
+        <v>303</v>
       </c>
       <c r="E185">
-        <v>1922.5</v>
+        <v>2174.7</v>
       </c>
       <c r="F185">
-        <v>66.09999999999999</v>
+        <v>102</v>
       </c>
       <c r="G185">
-        <v>26.7</v>
+        <v>31.7</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="2">
-        <v>40574</v>
+        <v>40633</v>
       </c>
       <c r="B186">
-        <v>32057</v>
+        <v>35008</v>
       </c>
       <c r="C186">
-        <v>552</v>
+        <v>619</v>
       </c>
       <c r="D186">
-        <v>241</v>
+        <v>283</v>
       </c>
       <c r="E186">
-        <v>1984.9</v>
+        <v>2145.8</v>
       </c>
       <c r="F186">
-        <v>71.90000000000001</v>
+        <v>81.2</v>
       </c>
       <c r="G186">
-        <v>27.2</v>
+        <v>30.8</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="2">
-        <v>40543</v>
+        <v>40602</v>
       </c>
       <c r="B187">
-        <v>36752</v>
+        <v>31315</v>
       </c>
       <c r="C187">
-        <v>646</v>
+        <v>508</v>
       </c>
       <c r="D187">
-        <v>259</v>
+        <v>246</v>
       </c>
       <c r="E187">
-        <v>2532.7</v>
+        <v>1922.5</v>
       </c>
       <c r="F187">
-        <v>85.3</v>
+        <v>66.09999999999999</v>
       </c>
       <c r="G187">
-        <v>29.9</v>
+        <v>26.7</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="2">
-        <v>40512</v>
+        <v>40574</v>
       </c>
       <c r="B188">
-        <v>33620</v>
+        <v>32057</v>
       </c>
       <c r="C188">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="D188">
-        <v>271</v>
+        <v>241</v>
       </c>
       <c r="E188">
-        <v>2100.5</v>
+        <v>1984.9</v>
       </c>
       <c r="F188">
-        <v>71.09999999999999</v>
+        <v>71.90000000000001</v>
       </c>
       <c r="G188">
-        <v>28.8</v>
+        <v>27.2</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="2">
-        <v>40482</v>
+        <v>40543</v>
       </c>
       <c r="B189">
-        <v>35286</v>
+        <v>36752</v>
       </c>
       <c r="C189">
-        <v>758</v>
+        <v>646</v>
       </c>
       <c r="D189">
-        <v>294</v>
+        <v>259</v>
       </c>
       <c r="E189">
-        <v>2186</v>
+        <v>2532.7</v>
       </c>
       <c r="F189">
-        <v>101.5</v>
+        <v>85.3</v>
       </c>
       <c r="G189">
-        <v>31.4</v>
+        <v>29.9</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="2">
-        <v>40451</v>
+        <v>40512</v>
       </c>
       <c r="B190">
-        <v>34707</v>
+        <v>33620</v>
       </c>
       <c r="C190">
-        <v>928</v>
+        <v>544</v>
       </c>
       <c r="D190">
-        <v>310</v>
+        <v>271</v>
       </c>
       <c r="E190">
-        <v>2165.2</v>
+        <v>2100.5</v>
       </c>
       <c r="F190">
-        <v>124</v>
+        <v>71.09999999999999</v>
       </c>
       <c r="G190">
-        <v>33.3</v>
+        <v>28.8</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="2">
-        <v>40421</v>
+        <v>40482</v>
       </c>
       <c r="B191">
-        <v>35310</v>
+        <v>35286</v>
       </c>
       <c r="C191">
-        <v>2082</v>
+        <v>758</v>
       </c>
       <c r="D191">
-        <v>382</v>
+        <v>294</v>
       </c>
       <c r="E191">
-        <v>2288.5</v>
+        <v>2186</v>
       </c>
       <c r="F191">
-        <v>272.9</v>
+        <v>101.5</v>
       </c>
       <c r="G191">
-        <v>40.9</v>
+        <v>31.4</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="2">
-        <v>40390</v>
+        <v>40451</v>
       </c>
       <c r="B192">
-        <v>37954</v>
+        <v>34707</v>
       </c>
       <c r="C192">
-        <v>1243</v>
+        <v>928</v>
       </c>
       <c r="D192">
-        <v>329</v>
+        <v>310</v>
       </c>
       <c r="E192">
-        <v>2427.4</v>
+        <v>2165.2</v>
       </c>
       <c r="F192">
-        <v>165.4</v>
+        <v>124</v>
       </c>
       <c r="G192">
-        <v>35.3</v>
+        <v>33.3</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="2">
-        <v>40359</v>
+        <v>40421</v>
       </c>
       <c r="B193">
-        <v>35690</v>
+        <v>35310</v>
       </c>
       <c r="C193">
-        <v>762</v>
+        <v>2082</v>
       </c>
       <c r="D193">
-        <v>322</v>
+        <v>382</v>
       </c>
       <c r="E193">
-        <v>2200.9</v>
+        <v>2288.5</v>
       </c>
       <c r="F193">
-        <v>100.3</v>
+        <v>272.9</v>
       </c>
       <c r="G193">
-        <v>34.4</v>
+        <v>40.9</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="2">
-        <v>40329</v>
+        <v>40390</v>
       </c>
       <c r="B194">
-        <v>36551</v>
+        <v>37954</v>
       </c>
       <c r="C194">
-        <v>742</v>
+        <v>1243</v>
       </c>
       <c r="D194">
-        <v>291</v>
+        <v>329</v>
       </c>
       <c r="E194">
-        <v>2224.1</v>
+        <v>2427.4</v>
       </c>
       <c r="F194">
-        <v>97.8</v>
+        <v>165.4</v>
       </c>
       <c r="G194">
-        <v>30.9</v>
+        <v>35.3</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="2">
-        <v>40298</v>
+        <v>40359</v>
       </c>
       <c r="B195">
-        <v>34953</v>
+        <v>35690</v>
       </c>
       <c r="C195">
-        <v>706</v>
+        <v>762</v>
       </c>
       <c r="D195">
-        <v>299</v>
+        <v>322</v>
       </c>
       <c r="E195">
-        <v>2173.8</v>
+        <v>2200.9</v>
       </c>
       <c r="F195">
-        <v>93.5</v>
+        <v>100.3</v>
       </c>
       <c r="G195">
-        <v>31.7</v>
+        <v>34.4</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="2">
-        <v>40268</v>
+        <v>40329</v>
       </c>
       <c r="B196">
-        <v>35938</v>
+        <v>36551</v>
       </c>
       <c r="C196">
-        <v>563</v>
+        <v>742</v>
       </c>
       <c r="D196">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E196">
-        <v>2195.5</v>
+        <v>2224.1</v>
       </c>
       <c r="F196">
-        <v>74.7</v>
+        <v>97.8</v>
       </c>
       <c r="G196">
-        <v>31.5</v>
+        <v>30.9</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="2">
-        <v>40237</v>
+        <v>40298</v>
       </c>
       <c r="B197">
-        <v>31036</v>
+        <v>34953</v>
       </c>
       <c r="C197">
-        <v>450</v>
+        <v>706</v>
       </c>
       <c r="D197">
-        <v>260</v>
+        <v>299</v>
       </c>
       <c r="E197">
-        <v>1898.4</v>
+        <v>2173.8</v>
       </c>
       <c r="F197">
-        <v>58.9</v>
+        <v>93.5</v>
       </c>
       <c r="G197">
-        <v>28.2</v>
+        <v>31.7</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="2">
-        <v>40209</v>
+        <v>40268</v>
       </c>
       <c r="B198">
-        <v>32456</v>
+        <v>35938</v>
       </c>
       <c r="C198">
-        <v>496</v>
+        <v>563</v>
       </c>
       <c r="D198">
-        <v>247</v>
+        <v>295</v>
       </c>
       <c r="E198">
-        <v>2002.9</v>
+        <v>2195.5</v>
       </c>
       <c r="F198">
-        <v>64.7</v>
+        <v>74.7</v>
       </c>
       <c r="G198">
-        <v>27.4</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="2">
-        <v>40178</v>
+        <v>40237</v>
       </c>
       <c r="B199">
-        <v>36111</v>
+        <v>31036</v>
       </c>
       <c r="C199">
-        <v>589</v>
+        <v>450</v>
       </c>
       <c r="D199">
-        <v>276</v>
+        <v>260</v>
       </c>
       <c r="E199">
-        <v>2461.2</v>
+        <v>1898.4</v>
       </c>
       <c r="F199">
-        <v>77.90000000000001</v>
+        <v>58.9</v>
       </c>
       <c r="G199">
-        <v>30.9</v>
+        <v>28.2</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" s="2">
-        <v>40147</v>
+        <v>40209</v>
       </c>
       <c r="B200">
-        <v>33664</v>
+        <v>32456</v>
       </c>
       <c r="C200">
-        <v>486</v>
+        <v>496</v>
       </c>
       <c r="D200">
-        <v>275</v>
+        <v>247</v>
       </c>
       <c r="E200">
-        <v>2086.9</v>
+        <v>2002.9</v>
       </c>
       <c r="F200">
-        <v>63.2</v>
+        <v>64.7</v>
       </c>
       <c r="G200">
-        <v>28.8</v>
+        <v>27.4</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" s="2">
-        <v>40117</v>
+        <v>40178</v>
       </c>
       <c r="B201">
-        <v>35291</v>
+        <v>36111</v>
       </c>
       <c r="C201">
-        <v>669</v>
+        <v>589</v>
       </c>
       <c r="D201">
-        <v>307</v>
+        <v>276</v>
       </c>
       <c r="E201">
-        <v>2155</v>
+        <v>2461.2</v>
       </c>
       <c r="F201">
-        <v>89</v>
+        <v>77.90000000000001</v>
       </c>
       <c r="G201">
-        <v>32.1</v>
+        <v>30.9</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="2">
-        <v>40086</v>
+        <v>40147</v>
       </c>
       <c r="B202">
-        <v>33933</v>
+        <v>33664</v>
       </c>
       <c r="C202">
-        <v>852</v>
+        <v>486</v>
       </c>
       <c r="D202">
-        <v>318</v>
+        <v>275</v>
       </c>
       <c r="E202">
-        <v>2100</v>
+        <v>2086.9</v>
       </c>
       <c r="F202">
-        <v>113.2</v>
+        <v>63.2</v>
       </c>
       <c r="G202">
-        <v>33.7</v>
+        <v>28.8</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="2">
-        <v>40056</v>
+        <v>40117</v>
       </c>
       <c r="B203">
-        <v>34658</v>
+        <v>35291</v>
       </c>
       <c r="C203">
-        <v>1960</v>
+        <v>669</v>
       </c>
       <c r="D203">
-        <v>395</v>
+        <v>307</v>
       </c>
       <c r="E203">
-        <v>2238.2</v>
+        <v>2155</v>
       </c>
       <c r="F203">
-        <v>256</v>
+        <v>89</v>
       </c>
       <c r="G203">
-        <v>42</v>
+        <v>32.1</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="2">
-        <v>40025</v>
+        <v>40086</v>
       </c>
       <c r="B204">
-        <v>36995</v>
+        <v>33933</v>
       </c>
       <c r="C204">
-        <v>1157</v>
+        <v>852</v>
       </c>
       <c r="D204">
-        <v>343</v>
+        <v>318</v>
       </c>
       <c r="E204">
-        <v>2348.6</v>
+        <v>2100</v>
       </c>
       <c r="F204">
-        <v>153.5</v>
+        <v>113.2</v>
       </c>
       <c r="G204">
-        <v>36.1</v>
+        <v>33.7</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="2">
-        <v>39994</v>
+        <v>40056</v>
       </c>
       <c r="B205">
-        <v>34443</v>
+        <v>34658</v>
       </c>
       <c r="C205">
-        <v>692</v>
+        <v>1960</v>
       </c>
       <c r="D205">
-        <v>341</v>
+        <v>395</v>
       </c>
       <c r="E205">
-        <v>2118.4</v>
+        <v>2238.2</v>
       </c>
       <c r="F205">
-        <v>90.7</v>
+        <v>256</v>
       </c>
       <c r="G205">
-        <v>34.8</v>
+        <v>42</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="2">
-        <v>39964</v>
+        <v>40025</v>
       </c>
       <c r="B206">
-        <v>35599</v>
+        <v>36995</v>
       </c>
       <c r="C206">
-        <v>675</v>
+        <v>1157</v>
       </c>
       <c r="D206">
-        <v>314</v>
+        <v>343</v>
       </c>
       <c r="E206">
-        <v>2153.7</v>
+        <v>2348.6</v>
       </c>
       <c r="F206">
-        <v>87.7</v>
+        <v>153.5</v>
       </c>
       <c r="G206">
-        <v>31.9</v>
+        <v>36.1</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="2">
-        <v>39933</v>
+        <v>39994</v>
       </c>
       <c r="B207">
-        <v>33274</v>
+        <v>34443</v>
       </c>
       <c r="C207">
-        <v>655</v>
+        <v>692</v>
       </c>
       <c r="D207">
-        <v>328</v>
+        <v>341</v>
       </c>
       <c r="E207">
-        <v>2082.6</v>
+        <v>2118.4</v>
       </c>
       <c r="F207">
-        <v>86.40000000000001</v>
+        <v>90.7</v>
       </c>
       <c r="G207">
-        <v>33.5</v>
+        <v>34.8</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="2">
-        <v>39903</v>
+        <v>39964</v>
       </c>
       <c r="B208">
-        <v>34748</v>
+        <v>35599</v>
       </c>
       <c r="C208">
-        <v>511</v>
+        <v>675</v>
       </c>
       <c r="D208">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="E208">
-        <v>2096.9</v>
+        <v>2153.7</v>
       </c>
       <c r="F208">
-        <v>66.59999999999999</v>
+        <v>87.7</v>
       </c>
       <c r="G208">
-        <v>32.4</v>
+        <v>31.9</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" s="2">
-        <v>39872</v>
+        <v>39933</v>
       </c>
       <c r="B209">
-        <v>30840</v>
+        <v>33274</v>
       </c>
       <c r="C209">
-        <v>426</v>
+        <v>655</v>
       </c>
       <c r="D209">
-        <v>292</v>
+        <v>328</v>
       </c>
       <c r="E209">
-        <v>1882.6</v>
+        <v>2082.6</v>
       </c>
       <c r="F209">
-        <v>55.3</v>
+        <v>86.40000000000001</v>
       </c>
       <c r="G209">
-        <v>30</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" s="2">
-        <v>39844</v>
+        <v>39903</v>
       </c>
       <c r="B210">
-        <v>31407</v>
+        <v>34748</v>
       </c>
       <c r="C210">
-        <v>473</v>
+        <v>511</v>
       </c>
       <c r="D210">
-        <v>273</v>
+        <v>316</v>
       </c>
       <c r="E210">
-        <v>1948</v>
+        <v>2096.9</v>
       </c>
       <c r="F210">
-        <v>61.5</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="G210">
-        <v>28.9</v>
+        <v>32.4</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="2">
-        <v>39813</v>
+        <v>39872</v>
       </c>
       <c r="B211">
-        <v>35038</v>
+        <v>30840</v>
       </c>
       <c r="C211">
-        <v>556</v>
+        <v>426</v>
       </c>
       <c r="D211">
-        <v>311</v>
+        <v>292</v>
       </c>
       <c r="E211">
-        <v>2387.1</v>
+        <v>1882.6</v>
       </c>
       <c r="F211">
-        <v>73.2</v>
+        <v>55.3</v>
       </c>
       <c r="G211">
-        <v>33.7</v>
+        <v>30</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="2">
-        <v>39782</v>
+        <v>39844</v>
       </c>
       <c r="B212">
-        <v>32942</v>
+        <v>31407</v>
       </c>
       <c r="C212">
-        <v>455</v>
+        <v>473</v>
       </c>
       <c r="D212">
-        <v>320</v>
+        <v>273</v>
       </c>
       <c r="E212">
-        <v>2063.7</v>
+        <v>1948</v>
       </c>
       <c r="F212">
-        <v>59.8</v>
+        <v>61.5</v>
       </c>
       <c r="G212">
-        <v>33.5</v>
+        <v>28.9</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" s="2">
-        <v>39752</v>
+        <v>39813</v>
       </c>
       <c r="B213">
-        <v>34851</v>
+        <v>35038</v>
       </c>
       <c r="C213">
-        <v>654</v>
+        <v>556</v>
       </c>
       <c r="D213">
-        <v>351</v>
+        <v>311</v>
       </c>
       <c r="E213">
-        <v>2158.6</v>
+        <v>2387.1</v>
       </c>
       <c r="F213">
-        <v>89.09999999999999</v>
+        <v>73.2</v>
       </c>
       <c r="G213">
-        <v>36.8</v>
+        <v>33.7</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" s="2">
-        <v>39721</v>
+        <v>39782</v>
       </c>
       <c r="B214">
-        <v>33527</v>
+        <v>32942</v>
       </c>
       <c r="C214">
-        <v>847</v>
+        <v>455</v>
       </c>
       <c r="D214">
-        <v>380</v>
+        <v>320</v>
       </c>
       <c r="E214">
-        <v>2107.2</v>
+        <v>2063.7</v>
       </c>
       <c r="F214">
-        <v>114.7</v>
+        <v>59.8</v>
       </c>
       <c r="G214">
-        <v>39.5</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="2">
-        <v>39691</v>
+        <v>39752</v>
       </c>
       <c r="B215">
-        <v>34401</v>
+        <v>34851</v>
       </c>
       <c r="C215">
-        <v>1937</v>
+        <v>654</v>
       </c>
       <c r="D215">
-        <v>482</v>
+        <v>351</v>
       </c>
       <c r="E215">
-        <v>2259.5</v>
+        <v>2158.6</v>
       </c>
       <c r="F215">
-        <v>257</v>
+        <v>89.09999999999999</v>
       </c>
       <c r="G215">
-        <v>50.9</v>
+        <v>36.8</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="2">
-        <v>39660</v>
+        <v>39721</v>
       </c>
       <c r="B216">
-        <v>35791</v>
+        <v>33527</v>
       </c>
       <c r="C216">
-        <v>1148</v>
+        <v>847</v>
       </c>
       <c r="D216">
-        <v>399</v>
+        <v>380</v>
       </c>
       <c r="E216">
-        <v>2289.1</v>
+        <v>2107.2</v>
       </c>
       <c r="F216">
-        <v>156.4</v>
+        <v>114.7</v>
       </c>
       <c r="G216">
-        <v>41.7</v>
+        <v>39.5</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" s="2">
-        <v>39629</v>
+        <v>39691</v>
       </c>
       <c r="B217">
-        <v>33291</v>
+        <v>34401</v>
       </c>
       <c r="C217">
-        <v>707</v>
+        <v>1937</v>
       </c>
       <c r="D217">
-        <v>355</v>
+        <v>482</v>
       </c>
       <c r="E217">
-        <v>2059.8</v>
+        <v>2259.5</v>
       </c>
       <c r="F217">
-        <v>94.8</v>
+        <v>257</v>
       </c>
       <c r="G217">
-        <v>36.5</v>
+        <v>50.9</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" s="2">
-        <v>39599</v>
+        <v>39660</v>
       </c>
       <c r="B218">
-        <v>34078</v>
+        <v>35791</v>
       </c>
       <c r="C218">
-        <v>696</v>
+        <v>1148</v>
       </c>
       <c r="D218">
-        <v>352</v>
+        <v>399</v>
       </c>
       <c r="E218">
-        <v>2105.2</v>
+        <v>2289.1</v>
       </c>
       <c r="F218">
-        <v>94.09999999999999</v>
+        <v>156.4</v>
       </c>
       <c r="G218">
-        <v>36.2</v>
+        <v>41.7</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" s="2">
-        <v>39568</v>
+        <v>39629</v>
       </c>
       <c r="B219">
-        <v>32386</v>
+        <v>33291</v>
       </c>
       <c r="C219">
-        <v>577</v>
+        <v>707</v>
       </c>
       <c r="D219">
-        <v>260</v>
+        <v>355</v>
       </c>
       <c r="E219">
-        <v>1990</v>
+        <v>2059.8</v>
       </c>
       <c r="F219">
-        <v>77.5</v>
+        <v>94.8</v>
       </c>
       <c r="G219">
-        <v>26.9</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" s="2">
-        <v>39538</v>
+        <v>39599</v>
       </c>
       <c r="B220">
-        <v>32697</v>
+        <v>34078</v>
       </c>
       <c r="C220">
-        <v>567</v>
+        <v>696</v>
       </c>
       <c r="D220">
-        <v>375</v>
+        <v>352</v>
       </c>
       <c r="E220">
-        <v>2054.5</v>
+        <v>2105.2</v>
       </c>
       <c r="F220">
-        <v>76.8</v>
+        <v>94.09999999999999</v>
       </c>
       <c r="G220">
-        <v>38.4</v>
+        <v>36.2</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" s="2">
-        <v>39507</v>
+        <v>39568</v>
       </c>
       <c r="B221">
-        <v>31101</v>
+        <v>32386</v>
       </c>
       <c r="C221">
-        <v>436</v>
+        <v>577</v>
       </c>
       <c r="D221">
-        <v>327</v>
+        <v>260</v>
       </c>
       <c r="E221">
-        <v>1904.8</v>
+        <v>1990</v>
       </c>
       <c r="F221">
-        <v>58.7</v>
+        <v>77.5</v>
       </c>
       <c r="G221">
-        <v>34</v>
+        <v>26.9</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" s="2">
-        <v>39478</v>
+        <v>39538</v>
       </c>
       <c r="B222">
-        <v>30965</v>
+        <v>32697</v>
       </c>
       <c r="C222">
-        <v>469</v>
+        <v>567</v>
       </c>
       <c r="D222">
-        <v>309</v>
+        <v>375</v>
       </c>
       <c r="E222">
-        <v>1916.2</v>
+        <v>2054.5</v>
       </c>
       <c r="F222">
-        <v>62.9</v>
+        <v>76.8</v>
       </c>
       <c r="G222">
-        <v>33</v>
+        <v>38.4</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="2">
-        <v>39447</v>
+        <v>39507</v>
       </c>
       <c r="B223">
-        <v>34378</v>
+        <v>31101</v>
       </c>
       <c r="C223">
-        <v>530</v>
+        <v>436</v>
       </c>
       <c r="D223">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="E223">
-        <v>2336.8</v>
+        <v>1904.8</v>
       </c>
       <c r="F223">
-        <v>71.2</v>
+        <v>58.7</v>
       </c>
       <c r="G223">
-        <v>35.6</v>
+        <v>34</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" s="2">
-        <v>39416</v>
+        <v>39478</v>
       </c>
       <c r="B224">
-        <v>32175</v>
+        <v>30965</v>
       </c>
       <c r="C224">
-        <v>456</v>
+        <v>469</v>
       </c>
       <c r="D224">
-        <v>350</v>
+        <v>309</v>
       </c>
       <c r="E224">
-        <v>2006.1</v>
+        <v>1916.2</v>
       </c>
       <c r="F224">
-        <v>61.1</v>
+        <v>62.9</v>
       </c>
       <c r="G224">
-        <v>36.1</v>
+        <v>33</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" s="2">
-        <v>39386</v>
+        <v>39447</v>
       </c>
       <c r="B225">
-        <v>32953</v>
+        <v>34378</v>
       </c>
       <c r="C225">
-        <v>614</v>
+        <v>530</v>
       </c>
       <c r="D225">
-        <v>380</v>
+        <v>324</v>
       </c>
       <c r="E225">
-        <v>2020.6</v>
+        <v>2336.8</v>
       </c>
       <c r="F225">
-        <v>84.40000000000001</v>
+        <v>71.2</v>
       </c>
       <c r="G225">
-        <v>38.8</v>
+        <v>35.6</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" s="2">
-        <v>39355</v>
+        <v>39416</v>
       </c>
       <c r="B226">
-        <v>31856</v>
+        <v>32175</v>
       </c>
       <c r="C226">
-        <v>790</v>
+        <v>456</v>
       </c>
       <c r="D226">
-        <v>385</v>
+        <v>350</v>
       </c>
       <c r="E226">
-        <v>1988.3</v>
+        <v>2006.1</v>
       </c>
       <c r="F226">
-        <v>108.3</v>
+        <v>61.1</v>
       </c>
       <c r="G226">
-        <v>38.9</v>
+        <v>36.1</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" s="2">
-        <v>39325</v>
+        <v>39386</v>
       </c>
       <c r="B227">
-        <v>32769</v>
+        <v>32953</v>
       </c>
       <c r="C227">
-        <v>1832</v>
+        <v>614</v>
       </c>
       <c r="D227">
-        <v>519</v>
+        <v>380</v>
       </c>
       <c r="E227">
-        <v>2140.9</v>
+        <v>2020.6</v>
       </c>
       <c r="F227">
-        <v>245.8</v>
+        <v>84.40000000000001</v>
       </c>
       <c r="G227">
-        <v>53.1</v>
+        <v>38.8</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" s="2">
-        <v>39294</v>
+        <v>39355</v>
       </c>
       <c r="B228">
-        <v>34439</v>
+        <v>31856</v>
       </c>
       <c r="C228">
-        <v>1076</v>
+        <v>790</v>
       </c>
       <c r="D228">
-        <v>401</v>
+        <v>385</v>
       </c>
       <c r="E228">
-        <v>2193.3</v>
+        <v>1988.3</v>
       </c>
       <c r="F228">
-        <v>148.2</v>
+        <v>108.3</v>
       </c>
       <c r="G228">
-        <v>40.1</v>
+        <v>38.9</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" s="2">
-        <v>39263</v>
+        <v>39325</v>
       </c>
       <c r="B229">
-        <v>32418</v>
+        <v>32769</v>
       </c>
       <c r="C229">
-        <v>669</v>
+        <v>1832</v>
       </c>
       <c r="D229">
-        <v>344</v>
+        <v>519</v>
       </c>
       <c r="E229">
-        <v>2007.6</v>
+        <v>2140.9</v>
       </c>
       <c r="F229">
-        <v>91.5</v>
+        <v>245.8</v>
       </c>
       <c r="G229">
-        <v>34.3</v>
+        <v>53.1</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" s="2">
-        <v>39233</v>
+        <v>39294</v>
       </c>
       <c r="B230">
-        <v>32477</v>
+        <v>34439</v>
       </c>
       <c r="C230">
-        <v>630</v>
+        <v>1076</v>
       </c>
       <c r="D230">
-        <v>335</v>
+        <v>401</v>
       </c>
       <c r="E230">
-        <v>1965</v>
+        <v>2193.3</v>
       </c>
       <c r="F230">
-        <v>85.90000000000001</v>
+        <v>148.2</v>
       </c>
       <c r="G230">
-        <v>32.8</v>
+        <v>40.1</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="2">
-        <v>39202</v>
+        <v>39263</v>
       </c>
       <c r="B231">
-        <v>30476</v>
+        <v>32418</v>
       </c>
       <c r="C231">
-        <v>597</v>
+        <v>669</v>
       </c>
       <c r="D231">
-        <v>354</v>
+        <v>344</v>
       </c>
       <c r="E231">
-        <v>1892</v>
+        <v>2007.6</v>
       </c>
       <c r="F231">
-        <v>80.8</v>
+        <v>91.5</v>
       </c>
       <c r="G231">
-        <v>34.5</v>
+        <v>34.3</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" s="2">
-        <v>39172</v>
+        <v>39233</v>
       </c>
       <c r="B232">
-        <v>32764</v>
+        <v>32477</v>
       </c>
       <c r="C232">
-        <v>478</v>
+        <v>630</v>
       </c>
       <c r="D232">
-        <v>360</v>
+        <v>335</v>
       </c>
       <c r="E232">
-        <v>1994.6</v>
+        <v>1965</v>
       </c>
       <c r="F232">
-        <v>64.8</v>
+        <v>85.90000000000001</v>
       </c>
       <c r="G232">
-        <v>34.2</v>
+        <v>32.8</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" s="2">
-        <v>39141</v>
+        <v>39202</v>
       </c>
       <c r="B233">
-        <v>28080</v>
+        <v>30476</v>
       </c>
       <c r="C233">
-        <v>378</v>
+        <v>597</v>
       </c>
       <c r="D233">
-        <v>298</v>
+        <v>354</v>
       </c>
       <c r="E233">
-        <v>1706.3</v>
+        <v>1892</v>
       </c>
       <c r="F233">
-        <v>50.7</v>
+        <v>80.8</v>
       </c>
       <c r="G233">
-        <v>29.7</v>
+        <v>34.5</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" s="2">
-        <v>39113</v>
+        <v>39172</v>
       </c>
       <c r="B234">
-        <v>29314</v>
+        <v>32764</v>
       </c>
       <c r="C234">
-        <v>422</v>
+        <v>478</v>
       </c>
       <c r="D234">
-        <v>277</v>
+        <v>360</v>
       </c>
       <c r="E234">
-        <v>1793.2</v>
+        <v>1994.6</v>
       </c>
       <c r="F234">
-        <v>56.8</v>
+        <v>64.8</v>
       </c>
       <c r="G234">
-        <v>28.4</v>
+        <v>34.2</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="2">
-        <v>39082</v>
+        <v>39141</v>
       </c>
       <c r="B235">
-        <v>32081</v>
+        <v>28080</v>
       </c>
       <c r="C235">
-        <v>463</v>
+        <v>378</v>
       </c>
       <c r="D235">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="E235">
-        <v>2182.6</v>
+        <v>1706.3</v>
       </c>
       <c r="F235">
-        <v>62.2</v>
+        <v>50.7</v>
       </c>
       <c r="G235">
-        <v>32.3</v>
+        <v>29.7</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" s="2">
-        <v>39051</v>
+        <v>39113</v>
       </c>
       <c r="B236">
-        <v>30628</v>
+        <v>29314</v>
       </c>
       <c r="C236">
-        <v>399</v>
+        <v>422</v>
       </c>
       <c r="D236">
-        <v>300</v>
+        <v>277</v>
       </c>
       <c r="E236">
-        <v>1873.4</v>
+        <v>1793.2</v>
       </c>
       <c r="F236">
-        <v>53.2</v>
+        <v>56.8</v>
       </c>
       <c r="G236">
-        <v>30.5</v>
+        <v>28.4</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" s="2">
-        <v>39021</v>
+        <v>39082</v>
       </c>
       <c r="B237">
-        <v>30924</v>
+        <v>32081</v>
       </c>
       <c r="C237">
-        <v>541</v>
+        <v>463</v>
       </c>
       <c r="D237">
-        <v>324</v>
+        <v>306</v>
       </c>
       <c r="E237">
-        <v>1867</v>
+        <v>2182.6</v>
       </c>
       <c r="F237">
-        <v>74.8</v>
+        <v>62.2</v>
       </c>
       <c r="G237">
-        <v>32.7</v>
+        <v>32.3</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" s="2">
-        <v>38990</v>
+        <v>39051</v>
       </c>
       <c r="B238">
-        <v>30393</v>
+        <v>30628</v>
       </c>
       <c r="C238">
-        <v>708</v>
+        <v>399</v>
       </c>
       <c r="D238">
-        <v>345</v>
+        <v>300</v>
       </c>
       <c r="E238">
-        <v>1886.8</v>
+        <v>1873.4</v>
       </c>
       <c r="F238">
-        <v>97.8</v>
+        <v>53.2</v>
       </c>
       <c r="G238">
-        <v>34.9</v>
+        <v>30.5</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" s="2">
-        <v>38960</v>
+        <v>39021</v>
       </c>
       <c r="B239">
-        <v>31177</v>
+        <v>30924</v>
       </c>
       <c r="C239">
-        <v>1679</v>
+        <v>541</v>
       </c>
       <c r="D239">
-        <v>477</v>
+        <v>324</v>
       </c>
       <c r="E239">
-        <v>2009.3</v>
+        <v>1867</v>
       </c>
       <c r="F239">
-        <v>225.7</v>
+        <v>74.8</v>
       </c>
       <c r="G239">
-        <v>48.8</v>
+        <v>32.7</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" s="2">
-        <v>38929</v>
+        <v>38990</v>
       </c>
       <c r="B240">
-        <v>32734</v>
+        <v>30393</v>
       </c>
       <c r="C240">
-        <v>958</v>
+        <v>708</v>
       </c>
       <c r="D240">
-        <v>354</v>
+        <v>345</v>
       </c>
       <c r="E240">
-        <v>2048</v>
+        <v>1886.8</v>
       </c>
       <c r="F240">
-        <v>131.7</v>
+        <v>97.8</v>
       </c>
       <c r="G240">
-        <v>35.2</v>
+        <v>34.9</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" s="2">
-        <v>38898</v>
+        <v>38960</v>
       </c>
       <c r="B241">
-        <v>30865</v>
+        <v>31177</v>
       </c>
       <c r="C241">
-        <v>585</v>
+        <v>1679</v>
       </c>
       <c r="D241">
-        <v>310</v>
+        <v>477</v>
       </c>
       <c r="E241">
-        <v>1871.5</v>
+        <v>2009.3</v>
       </c>
       <c r="F241">
-        <v>80.5</v>
+        <v>225.7</v>
       </c>
       <c r="G241">
-        <v>30.4</v>
+        <v>48.8</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" s="2">
-        <v>38868</v>
+        <v>38929</v>
       </c>
       <c r="B242">
-        <v>31355</v>
+        <v>32734</v>
       </c>
       <c r="C242">
-        <v>552</v>
+        <v>958</v>
       </c>
       <c r="D242">
-        <v>291</v>
+        <v>354</v>
       </c>
       <c r="E242">
-        <v>1865.5</v>
+        <v>2048</v>
       </c>
       <c r="F242">
-        <v>75.59999999999999</v>
+        <v>131.7</v>
       </c>
       <c r="G242">
-        <v>28.5</v>
+        <v>35.2</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="2">
-        <v>38837</v>
+        <v>38898</v>
       </c>
       <c r="B243">
-        <v>29318</v>
+        <v>30865</v>
       </c>
       <c r="C243">
-        <v>516</v>
+        <v>585</v>
       </c>
       <c r="D243">
-        <v>346</v>
+        <v>310</v>
       </c>
       <c r="E243">
-        <v>1808.4</v>
+        <v>1871.5</v>
       </c>
       <c r="F243">
-        <v>70.3</v>
+        <v>80.5</v>
       </c>
       <c r="G243">
-        <v>33.1</v>
+        <v>30.4</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" s="2">
-        <v>38807</v>
+        <v>38868</v>
       </c>
       <c r="B244">
-        <v>30671</v>
+        <v>31355</v>
       </c>
       <c r="C244">
-        <v>401</v>
+        <v>552</v>
       </c>
       <c r="D244">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="E244">
-        <v>1826</v>
+        <v>1865.5</v>
       </c>
       <c r="F244">
-        <v>55</v>
+        <v>75.59999999999999</v>
       </c>
       <c r="G244">
-        <v>29.4</v>
+        <v>28.5</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" s="2">
-        <v>38776</v>
+        <v>38837</v>
       </c>
       <c r="B245">
-        <v>27329</v>
+        <v>29318</v>
       </c>
       <c r="C245">
-        <v>325</v>
+        <v>516</v>
       </c>
       <c r="D245">
-        <v>253</v>
+        <v>346</v>
       </c>
       <c r="E245">
-        <v>1625.8</v>
+        <v>1808.4</v>
       </c>
       <c r="F245">
-        <v>44.2</v>
+        <v>70.3</v>
       </c>
       <c r="G245">
-        <v>25.8</v>
+        <v>33.1</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" s="2">
-        <v>38748</v>
+        <v>38807</v>
       </c>
       <c r="B246">
-        <v>28390</v>
+        <v>30671</v>
       </c>
       <c r="C246">
-        <v>443</v>
+        <v>401</v>
       </c>
       <c r="D246">
-        <v>242</v>
+        <v>288</v>
       </c>
       <c r="E246">
-        <v>1691.1</v>
+        <v>1826</v>
       </c>
       <c r="F246">
-        <v>55.5</v>
+        <v>55</v>
       </c>
       <c r="G246">
-        <v>25.3</v>
+        <v>29.4</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" s="2">
-        <v>38717</v>
+        <v>38776</v>
       </c>
       <c r="B247">
-        <v>31541</v>
+        <v>27329</v>
       </c>
       <c r="C247">
-        <v>474</v>
+        <v>325</v>
       </c>
       <c r="D247">
-        <v>271</v>
+        <v>253</v>
       </c>
       <c r="E247">
-        <v>2088.9</v>
+        <v>1625.8</v>
       </c>
       <c r="F247">
-        <v>60.4</v>
+        <v>44.2</v>
       </c>
       <c r="G247">
-        <v>29.1</v>
+        <v>25.8</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" s="2">
-        <v>38686</v>
+        <v>38748</v>
       </c>
       <c r="B248">
-        <v>28518</v>
+        <v>28390</v>
       </c>
       <c r="C248">
-        <v>423</v>
+        <v>443</v>
       </c>
       <c r="D248">
-        <v>265</v>
+        <v>242</v>
       </c>
       <c r="E248">
-        <v>1718.4</v>
+        <v>1691.1</v>
       </c>
       <c r="F248">
-        <v>52.5</v>
+        <v>55.5</v>
       </c>
       <c r="G248">
-        <v>27</v>
+        <v>25.3</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" s="2">
-        <v>38656</v>
+        <v>38717</v>
       </c>
       <c r="B249">
-        <v>29290</v>
+        <v>31541</v>
       </c>
       <c r="C249">
-        <v>553</v>
+        <v>474</v>
       </c>
       <c r="D249">
-        <v>285</v>
+        <v>271</v>
       </c>
       <c r="E249">
-        <v>1748</v>
+        <v>2088.9</v>
       </c>
       <c r="F249">
-        <v>71.59999999999999</v>
+        <v>60.4</v>
       </c>
       <c r="G249">
-        <v>28.7</v>
+        <v>29.1</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" s="2">
-        <v>38625</v>
+        <v>38686</v>
       </c>
       <c r="B250">
-        <v>29185</v>
+        <v>28518</v>
       </c>
       <c r="C250">
-        <v>699</v>
+        <v>423</v>
       </c>
       <c r="D250">
-        <v>324</v>
+        <v>265</v>
       </c>
       <c r="E250">
-        <v>1768.9</v>
+        <v>1718.4</v>
       </c>
       <c r="F250">
-        <v>92</v>
+        <v>52.5</v>
       </c>
       <c r="G250">
-        <v>32.4</v>
+        <v>27</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" s="2">
-        <v>38595</v>
+        <v>38656</v>
       </c>
       <c r="B251">
-        <v>29566</v>
+        <v>29290</v>
       </c>
       <c r="C251">
-        <v>1577</v>
+        <v>553</v>
       </c>
       <c r="D251">
-        <v>487</v>
+        <v>285</v>
       </c>
       <c r="E251">
-        <v>1876.9</v>
+        <v>1748</v>
       </c>
       <c r="F251">
-        <v>207.8</v>
+        <v>71.59999999999999</v>
       </c>
       <c r="G251">
-        <v>48.6</v>
+        <v>28.7</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" s="2">
-        <v>38564</v>
+        <v>38625</v>
       </c>
       <c r="B252">
-        <v>31469</v>
+        <v>29185</v>
       </c>
       <c r="C252">
-        <v>917</v>
+        <v>699</v>
       </c>
       <c r="D252">
-        <v>333</v>
+        <v>324</v>
       </c>
       <c r="E252">
-        <v>1931.8</v>
+        <v>1768.9</v>
       </c>
       <c r="F252">
-        <v>121.1</v>
+        <v>92</v>
       </c>
       <c r="G252">
-        <v>32.6</v>
+        <v>32.4</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" s="2">
-        <v>38533</v>
+        <v>38595</v>
       </c>
       <c r="B253">
-        <v>29522</v>
+        <v>29566</v>
       </c>
       <c r="C253">
-        <v>607</v>
+        <v>1577</v>
       </c>
       <c r="D253">
-        <v>280</v>
+        <v>487</v>
       </c>
       <c r="E253">
-        <v>1751.1</v>
+        <v>1876.9</v>
       </c>
       <c r="F253">
-        <v>79.09999999999999</v>
+        <v>207.8</v>
       </c>
       <c r="G253">
-        <v>27</v>
+        <v>48.6</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" s="2">
-        <v>38503</v>
+        <v>38564</v>
       </c>
       <c r="B254">
-        <v>29509</v>
+        <v>31469</v>
       </c>
       <c r="C254">
-        <v>550</v>
+        <v>917</v>
       </c>
       <c r="D254">
-        <v>251</v>
+        <v>333</v>
       </c>
       <c r="E254">
-        <v>1716.1</v>
+        <v>1931.8</v>
       </c>
       <c r="F254">
-        <v>70.09999999999999</v>
+        <v>121.1</v>
       </c>
       <c r="G254">
-        <v>24.2</v>
+        <v>32.6</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" s="2">
-        <v>38472</v>
+        <v>38533</v>
       </c>
       <c r="B255">
-        <v>28554</v>
+        <v>29522</v>
       </c>
       <c r="C255">
-        <v>485</v>
+        <v>607</v>
       </c>
       <c r="D255">
-        <v>259</v>
+        <v>280</v>
       </c>
       <c r="E255">
-        <v>1677.1</v>
+        <v>1751.1</v>
       </c>
       <c r="F255">
-        <v>61.1</v>
+        <v>79.09999999999999</v>
       </c>
       <c r="G255">
-        <v>24.9</v>
+        <v>27</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" s="2">
-        <v>38442</v>
+        <v>38503</v>
       </c>
       <c r="B256">
-        <v>28519</v>
+        <v>29509</v>
       </c>
       <c r="C256">
-        <v>468</v>
+        <v>550</v>
       </c>
       <c r="D256">
-        <v>293</v>
+        <v>251</v>
       </c>
       <c r="E256">
-        <v>1699.9</v>
+        <v>1716.1</v>
       </c>
       <c r="F256">
-        <v>59.7</v>
+        <v>70.09999999999999</v>
       </c>
       <c r="G256">
-        <v>27.4</v>
+        <v>24.2</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" s="2">
-        <v>38411</v>
+        <v>38472</v>
       </c>
       <c r="B257">
-        <v>25242</v>
+        <v>28554</v>
       </c>
       <c r="C257">
-        <v>364</v>
+        <v>485</v>
       </c>
       <c r="D257">
-        <v>214</v>
+        <v>259</v>
       </c>
       <c r="E257">
-        <v>1449.9</v>
+        <v>1677.1</v>
       </c>
       <c r="F257">
-        <v>45.8</v>
+        <v>61.1</v>
       </c>
       <c r="G257">
-        <v>21.1</v>
+        <v>24.9</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" s="2">
-        <v>38383</v>
+        <v>38442</v>
       </c>
       <c r="B258">
-        <v>26425</v>
+        <v>28519</v>
       </c>
       <c r="C258">
-        <v>353</v>
+        <v>468</v>
       </c>
       <c r="D258">
-        <v>205</v>
+        <v>293</v>
       </c>
       <c r="E258">
-        <v>1498.5</v>
+        <v>1699.9</v>
       </c>
       <c r="F258">
-        <v>44</v>
+        <v>59.7</v>
       </c>
       <c r="G258">
-        <v>20.4</v>
+        <v>27.4</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" s="2">
-        <v>38352</v>
+        <v>38411</v>
       </c>
       <c r="B259">
-        <v>29345</v>
+        <v>25242</v>
       </c>
       <c r="C259">
-        <v>403</v>
+        <v>364</v>
       </c>
       <c r="D259">
-        <v>225</v>
+        <v>214</v>
       </c>
       <c r="E259">
-        <v>1856.6</v>
+        <v>1449.9</v>
       </c>
       <c r="F259">
-        <v>51.3</v>
+        <v>45.8</v>
       </c>
       <c r="G259">
-        <v>23</v>
+        <v>21.1</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" s="2">
-        <v>38321</v>
+        <v>38383</v>
       </c>
       <c r="B260">
-        <v>27275</v>
+        <v>26425</v>
       </c>
       <c r="C260">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="D260">
-        <v>224</v>
+        <v>205</v>
       </c>
       <c r="E260">
-        <v>1563.7</v>
+        <v>1498.5</v>
       </c>
       <c r="F260">
-        <v>44.1</v>
+        <v>44</v>
       </c>
       <c r="G260">
-        <v>21.5</v>
+        <v>20.4</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" s="2">
-        <v>38291</v>
+        <v>38352</v>
       </c>
       <c r="B261">
-        <v>28266</v>
+        <v>29345</v>
       </c>
       <c r="C261">
-        <v>503</v>
+        <v>403</v>
       </c>
       <c r="D261">
-        <v>244</v>
+        <v>225</v>
       </c>
       <c r="E261">
-        <v>1624.1</v>
+        <v>1856.6</v>
       </c>
       <c r="F261">
-        <v>65.3</v>
+        <v>51.3</v>
       </c>
       <c r="G261">
-        <v>23.4</v>
+        <v>23</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" s="2">
-        <v>38260</v>
+        <v>38321</v>
       </c>
       <c r="B262">
-        <v>28179</v>
+        <v>27275</v>
       </c>
       <c r="C262">
-        <v>646</v>
+        <v>359</v>
       </c>
       <c r="D262">
-        <v>303</v>
+        <v>224</v>
       </c>
       <c r="E262">
-        <v>1631.9</v>
+        <v>1563.7</v>
       </c>
       <c r="F262">
-        <v>84.7</v>
+        <v>44.1</v>
       </c>
       <c r="G262">
-        <v>29.1</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" s="2">
-        <v>38230</v>
+        <v>38291</v>
       </c>
       <c r="B263">
-        <v>26811</v>
+        <v>28266</v>
       </c>
       <c r="C263">
-        <v>1417</v>
+        <v>503</v>
       </c>
       <c r="D263">
-        <v>400</v>
+        <v>244</v>
       </c>
       <c r="E263">
-        <v>1629.3</v>
+        <v>1624.1</v>
       </c>
       <c r="F263">
-        <v>185.4</v>
+        <v>65.3</v>
       </c>
       <c r="G263">
-        <v>37.7</v>
+        <v>23.4</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" s="2">
-        <v>38199</v>
+        <v>38260</v>
       </c>
       <c r="B264">
-        <v>29557</v>
+        <v>28179</v>
       </c>
       <c r="C264">
-        <v>859</v>
+        <v>646</v>
       </c>
       <c r="D264">
-        <v>276</v>
+        <v>303</v>
       </c>
       <c r="E264">
-        <v>1735.9</v>
+        <v>1631.9</v>
       </c>
       <c r="F264">
-        <v>113.7</v>
+        <v>84.7</v>
       </c>
       <c r="G264">
-        <v>25.8</v>
+        <v>29.1</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" s="2">
-        <v>38168</v>
+        <v>38230</v>
       </c>
       <c r="B265">
-        <v>28014</v>
+        <v>26811</v>
       </c>
       <c r="C265">
-        <v>741</v>
+        <v>1417</v>
       </c>
       <c r="D265">
-        <v>212</v>
+        <v>400</v>
       </c>
       <c r="E265">
-        <v>1578.9</v>
+        <v>1629.3</v>
       </c>
       <c r="F265">
-        <v>100.3</v>
+        <v>185.4</v>
       </c>
       <c r="G265">
-        <v>19.3</v>
+        <v>37.7</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" s="2">
-        <v>38138</v>
+        <v>38199</v>
       </c>
       <c r="B266">
-        <v>28364</v>
+        <v>29557</v>
       </c>
       <c r="C266">
-        <v>482</v>
+        <v>859</v>
       </c>
       <c r="D266">
-        <v>208</v>
+        <v>276</v>
       </c>
       <c r="E266">
-        <v>1583.8</v>
+        <v>1735.9</v>
       </c>
       <c r="F266">
-        <v>62</v>
+        <v>113.7</v>
       </c>
       <c r="G266">
-        <v>19.2</v>
+        <v>25.8</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" s="2">
-        <v>38107</v>
+        <v>38168</v>
       </c>
       <c r="B267">
-        <v>26709</v>
+        <v>28014</v>
       </c>
       <c r="C267">
-        <v>469</v>
+        <v>741</v>
       </c>
       <c r="D267">
-        <v>253</v>
+        <v>212</v>
       </c>
       <c r="E267">
-        <v>1540.4</v>
+        <v>1578.9</v>
       </c>
       <c r="F267">
-        <v>60</v>
+        <v>100.3</v>
       </c>
       <c r="G267">
-        <v>22.3</v>
+        <v>19.3</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" s="2">
-        <v>38077</v>
+        <v>38138</v>
       </c>
       <c r="B268">
-        <v>27624</v>
+        <v>28364</v>
       </c>
       <c r="C268">
-        <v>378</v>
+        <v>482</v>
       </c>
       <c r="D268">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="E268">
-        <v>1528.7</v>
+        <v>1583.8</v>
       </c>
       <c r="F268">
-        <v>47.7</v>
+        <v>62</v>
       </c>
       <c r="G268">
-        <v>19.1</v>
+        <v>19.2</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" s="2">
-        <v>38046</v>
+        <v>38107</v>
       </c>
       <c r="B269">
-        <v>24965</v>
+        <v>26709</v>
       </c>
       <c r="C269">
-        <v>318</v>
+        <v>469</v>
       </c>
       <c r="D269">
-        <v>189</v>
+        <v>253</v>
       </c>
       <c r="E269">
-        <v>1400.3</v>
+        <v>1540.4</v>
       </c>
       <c r="F269">
-        <v>39.9</v>
+        <v>60</v>
       </c>
       <c r="G269">
-        <v>17.6</v>
+        <v>22.3</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" s="2">
-        <v>38017</v>
+        <v>38077</v>
       </c>
       <c r="B270">
-        <v>25209</v>
+        <v>27624</v>
       </c>
       <c r="C270">
-        <v>321</v>
+        <v>378</v>
       </c>
       <c r="D270">
-        <v>187</v>
+        <v>205</v>
       </c>
       <c r="E270">
-        <v>1429.7</v>
+        <v>1528.7</v>
       </c>
       <c r="F270">
-        <v>40.3</v>
+        <v>47.7</v>
       </c>
       <c r="G270">
-        <v>17.8</v>
+        <v>19.1</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" s="2">
-        <v>37986</v>
+        <v>38046</v>
       </c>
       <c r="B271">
-        <v>27291</v>
+        <v>24965</v>
       </c>
       <c r="C271">
-        <v>352</v>
+        <v>318</v>
       </c>
       <c r="D271">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="E271">
-        <v>1718.9</v>
+        <v>1400.3</v>
       </c>
       <c r="F271">
-        <v>44.9</v>
+        <v>39.9</v>
       </c>
       <c r="G271">
-        <v>19.6</v>
+        <v>17.6</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" s="2">
-        <v>37955</v>
+        <v>38017</v>
       </c>
       <c r="B272">
-        <v>25580</v>
+        <v>25209</v>
       </c>
       <c r="C272">
-        <v>303</v>
+        <v>321</v>
       </c>
       <c r="D272">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="E272">
-        <v>1470.6</v>
+        <v>1429.7</v>
       </c>
       <c r="F272">
-        <v>37.6</v>
+        <v>40.3</v>
       </c>
       <c r="G272">
-        <v>16.9</v>
+        <v>17.8</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" s="2">
-        <v>37925</v>
+        <v>37986</v>
       </c>
       <c r="B273">
-        <v>26590</v>
+        <v>27291</v>
       </c>
       <c r="C273">
-        <v>449</v>
+        <v>352</v>
       </c>
       <c r="D273">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E273">
-        <v>1505.3</v>
+        <v>1718.9</v>
       </c>
       <c r="F273">
-        <v>58.3</v>
+        <v>44.9</v>
       </c>
       <c r="G273">
-        <v>19.1</v>
+        <v>19.6</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" s="2">
-        <v>37894</v>
+        <v>37955</v>
       </c>
       <c r="B274">
-        <v>25503</v>
+        <v>25580</v>
       </c>
       <c r="C274">
-        <v>560</v>
+        <v>303</v>
       </c>
       <c r="D274">
-        <v>241</v>
+        <v>179</v>
       </c>
       <c r="E274">
-        <v>1467</v>
+        <v>1470.6</v>
       </c>
       <c r="F274">
-        <v>73.40000000000001</v>
+        <v>37.6</v>
       </c>
       <c r="G274">
-        <v>22.7</v>
+        <v>16.9</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" s="2">
-        <v>37864</v>
+        <v>37925</v>
       </c>
       <c r="B275">
-        <v>26252</v>
+        <v>26590</v>
       </c>
       <c r="C275">
-        <v>1370</v>
+        <v>449</v>
       </c>
       <c r="D275">
-        <v>396</v>
+        <v>202</v>
       </c>
       <c r="E275">
-        <v>1609.1</v>
+        <v>1505.3</v>
       </c>
       <c r="F275">
-        <v>178.6</v>
+        <v>58.3</v>
       </c>
       <c r="G275">
-        <v>37.4</v>
+        <v>19.1</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" s="2">
-        <v>37833</v>
+        <v>37894</v>
       </c>
       <c r="B276">
-        <v>27758</v>
+        <v>25503</v>
       </c>
       <c r="C276">
-        <v>820</v>
+        <v>560</v>
       </c>
       <c r="D276">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E276">
-        <v>1617.2</v>
+        <v>1467</v>
       </c>
       <c r="F276">
-        <v>108.4</v>
+        <v>73.40000000000001</v>
       </c>
       <c r="G276">
-        <v>22.8</v>
+        <v>22.7</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" s="2">
-        <v>37802</v>
+        <v>37864</v>
       </c>
       <c r="B277">
-        <v>25875</v>
+        <v>26252</v>
       </c>
       <c r="C277">
-        <v>500</v>
+        <v>1370</v>
       </c>
       <c r="D277">
-        <v>211</v>
+        <v>396</v>
       </c>
       <c r="E277">
-        <v>1463.3</v>
+        <v>1609.1</v>
       </c>
       <c r="F277">
-        <v>65.3</v>
+        <v>178.6</v>
       </c>
       <c r="G277">
-        <v>19.3</v>
+        <v>37.4</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" s="2">
-        <v>37772</v>
+        <v>37833</v>
       </c>
       <c r="B278">
-        <v>27043</v>
+        <v>27758</v>
       </c>
       <c r="C278">
-        <v>464</v>
+        <v>820</v>
       </c>
       <c r="D278">
-        <v>215</v>
+        <v>242</v>
       </c>
       <c r="E278">
-        <v>1504.1</v>
+        <v>1617.2</v>
       </c>
       <c r="F278">
-        <v>59.4</v>
+        <v>108.4</v>
       </c>
       <c r="G278">
-        <v>19.6</v>
+        <v>22.8</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" s="2">
-        <v>37741</v>
+        <v>37802</v>
       </c>
       <c r="B279">
-        <v>24464</v>
+        <v>25875</v>
       </c>
       <c r="C279">
-        <v>429</v>
+        <v>500</v>
       </c>
       <c r="D279">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="E279">
-        <v>1405</v>
+        <v>1463.3</v>
       </c>
       <c r="F279">
-        <v>54.9</v>
+        <v>65.3</v>
       </c>
       <c r="G279">
-        <v>17.6</v>
+        <v>19.3</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" s="2">
-        <v>37711</v>
+        <v>37772</v>
       </c>
       <c r="B280">
-        <v>25805</v>
+        <v>27043</v>
       </c>
       <c r="C280">
-        <v>341</v>
+        <v>464</v>
       </c>
       <c r="D280">
-        <v>191</v>
+        <v>215</v>
       </c>
       <c r="E280">
-        <v>1431.9</v>
+        <v>1504.1</v>
       </c>
       <c r="F280">
-        <v>43.4</v>
+        <v>59.4</v>
       </c>
       <c r="G280">
-        <v>17.4</v>
+        <v>19.6</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" s="2">
-        <v>37680</v>
+        <v>37741</v>
       </c>
       <c r="B281">
-        <v>22993</v>
+        <v>24464</v>
       </c>
       <c r="C281">
-        <v>282</v>
+        <v>429</v>
       </c>
       <c r="D281">
-        <v>150</v>
+        <v>205</v>
       </c>
       <c r="E281">
-        <v>1276.9</v>
+        <v>1405</v>
       </c>
       <c r="F281">
-        <v>35.7</v>
+        <v>54.9</v>
       </c>
       <c r="G281">
-        <v>13.5</v>
+        <v>17.6</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" s="2">
-        <v>37652</v>
+        <v>37711</v>
       </c>
       <c r="B282">
-        <v>23444</v>
+        <v>25805</v>
       </c>
       <c r="C282">
-        <v>297</v>
+        <v>341</v>
       </c>
       <c r="D282">
-        <v>171</v>
+        <v>191</v>
       </c>
       <c r="E282">
-        <v>1318.3</v>
+        <v>1431.9</v>
       </c>
       <c r="F282">
-        <v>37.2</v>
+        <v>43.4</v>
       </c>
       <c r="G282">
-        <v>15.7</v>
+        <v>17.4</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" s="2">
-        <v>37621</v>
+        <v>37680</v>
       </c>
       <c r="B283">
-        <v>25865</v>
+        <v>22993</v>
       </c>
       <c r="C283">
-        <v>325</v>
+        <v>282</v>
       </c>
       <c r="D283">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="E283">
-        <v>1613.8</v>
+        <v>1276.9</v>
       </c>
       <c r="F283">
-        <v>41.5</v>
+        <v>35.7</v>
       </c>
       <c r="G283">
-        <v>15.1</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" s="2">
-        <v>37590</v>
+        <v>37652</v>
       </c>
       <c r="B284">
-        <v>24233</v>
+        <v>23444</v>
       </c>
       <c r="C284">
-        <v>276</v>
+        <v>297</v>
       </c>
       <c r="D284">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="E284">
-        <v>1378.9</v>
+        <v>1318.3</v>
       </c>
       <c r="F284">
-        <v>34.1</v>
+        <v>37.2</v>
       </c>
       <c r="G284">
-        <v>14.7</v>
+        <v>15.7</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" s="2">
-        <v>37560</v>
+        <v>37621</v>
       </c>
       <c r="B285">
-        <v>25041</v>
+        <v>25865</v>
       </c>
       <c r="C285">
-        <v>414</v>
+        <v>325</v>
       </c>
       <c r="D285">
-        <v>183</v>
+        <v>160</v>
       </c>
       <c r="E285">
-        <v>1398.4</v>
+        <v>1613.8</v>
       </c>
       <c r="F285">
-        <v>53.6</v>
+        <v>41.5</v>
       </c>
       <c r="G285">
-        <v>16.7</v>
+        <v>15.1</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" s="2">
-        <v>37529</v>
+        <v>37590</v>
       </c>
       <c r="B286">
-        <v>23637</v>
+        <v>24233</v>
       </c>
       <c r="C286">
-        <v>562</v>
+        <v>276</v>
       </c>
       <c r="D286">
-        <v>230</v>
+        <v>161</v>
       </c>
       <c r="E286">
-        <v>1361</v>
+        <v>1378.9</v>
       </c>
       <c r="F286">
-        <v>73.59999999999999</v>
+        <v>34.1</v>
       </c>
       <c r="G286">
-        <v>21.6</v>
+        <v>14.7</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" s="2">
-        <v>37499</v>
+        <v>37560</v>
       </c>
       <c r="B287">
-        <v>24822</v>
+        <v>25041</v>
       </c>
       <c r="C287">
-        <v>1386</v>
+        <v>414</v>
       </c>
       <c r="D287">
-        <v>394</v>
+        <v>183</v>
       </c>
       <c r="E287">
-        <v>1532.9</v>
+        <v>1398.4</v>
       </c>
       <c r="F287">
-        <v>179</v>
+        <v>53.6</v>
       </c>
       <c r="G287">
-        <v>37</v>
+        <v>16.7</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" s="2">
-        <v>37468</v>
+        <v>37529</v>
       </c>
       <c r="B288">
-        <v>25594</v>
+        <v>23637</v>
       </c>
       <c r="C288">
-        <v>735</v>
+        <v>562</v>
       </c>
       <c r="D288">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E288">
-        <v>1485.8</v>
+        <v>1361</v>
       </c>
       <c r="F288">
-        <v>96</v>
+        <v>73.59999999999999</v>
       </c>
       <c r="G288">
-        <v>21.1</v>
+        <v>21.6</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" s="2">
-        <v>37437</v>
+        <v>37499</v>
       </c>
       <c r="B289">
-        <v>23824</v>
+        <v>24822</v>
       </c>
       <c r="C289">
-        <v>439</v>
+        <v>1386</v>
       </c>
       <c r="D289">
-        <v>172</v>
+        <v>394</v>
       </c>
       <c r="E289">
-        <v>1339.9</v>
+        <v>1532.9</v>
       </c>
       <c r="F289">
-        <v>55.8</v>
+        <v>179</v>
       </c>
       <c r="G289">
-        <v>16.3</v>
+        <v>37</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" s="2">
-        <v>37407</v>
+        <v>37468</v>
       </c>
       <c r="B290">
-        <v>25144</v>
+        <v>25594</v>
       </c>
       <c r="C290">
-        <v>420</v>
+        <v>735</v>
       </c>
       <c r="D290">
-        <v>151</v>
+        <v>225</v>
       </c>
       <c r="E290">
-        <v>1391.8</v>
+        <v>1485.8</v>
       </c>
       <c r="F290">
-        <v>52.4</v>
+        <v>96</v>
       </c>
       <c r="G290">
-        <v>15</v>
+        <v>21.1</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" s="2">
-        <v>37376</v>
+        <v>37437</v>
       </c>
       <c r="B291">
-        <v>23225</v>
+        <v>23824</v>
       </c>
       <c r="C291">
-        <v>374</v>
+        <v>439</v>
       </c>
       <c r="D291">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="E291">
-        <v>1287.4</v>
+        <v>1339.9</v>
       </c>
       <c r="F291">
-        <v>45.6</v>
+        <v>55.8</v>
       </c>
       <c r="G291">
-        <v>16.6</v>
+        <v>16.3</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" s="2">
-        <v>37346</v>
+        <v>37407</v>
       </c>
       <c r="B292">
-        <v>24513</v>
+        <v>25144</v>
       </c>
       <c r="C292">
-        <v>343</v>
+        <v>420</v>
       </c>
       <c r="D292">
-        <v>171</v>
+        <v>151</v>
       </c>
       <c r="E292">
-        <v>1379.7</v>
+        <v>1391.8</v>
       </c>
       <c r="F292">
-        <v>42</v>
+        <v>52.4</v>
       </c>
       <c r="G292">
-        <v>15.6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" s="2">
-        <v>37315</v>
+        <v>37376</v>
       </c>
       <c r="B293">
-        <v>21856</v>
+        <v>23225</v>
       </c>
       <c r="C293">
-        <v>257</v>
+        <v>374</v>
       </c>
       <c r="D293">
-        <v>137</v>
+        <v>177</v>
       </c>
       <c r="E293">
-        <v>1189.7</v>
+        <v>1287.4</v>
       </c>
       <c r="F293">
-        <v>31.5</v>
+        <v>45.6</v>
       </c>
       <c r="G293">
-        <v>13.4</v>
+        <v>16.6</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" s="2">
-        <v>37287</v>
+        <v>37346</v>
       </c>
       <c r="B294">
-        <v>23327</v>
+        <v>24513</v>
       </c>
       <c r="C294">
-        <v>294</v>
+        <v>343</v>
       </c>
       <c r="D294">
-        <v>149</v>
+        <v>171</v>
       </c>
       <c r="E294">
-        <v>1244</v>
+        <v>1379.7</v>
       </c>
       <c r="F294">
-        <v>34.4</v>
+        <v>42</v>
       </c>
       <c r="G294">
-        <v>14.1</v>
+        <v>15.6</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" s="2">
-        <v>37256</v>
+        <v>37315</v>
       </c>
       <c r="B295">
-        <v>23647</v>
+        <v>21856</v>
       </c>
       <c r="C295">
-        <v>328</v>
+        <v>257</v>
       </c>
       <c r="D295">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="E295">
-        <v>1487.5</v>
+        <v>1189.7</v>
       </c>
       <c r="F295">
-        <v>37.8</v>
+        <v>31.5</v>
       </c>
       <c r="G295">
-        <v>14.5</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" s="2">
-        <v>37225</v>
+        <v>37287</v>
       </c>
       <c r="B296">
-        <v>22915</v>
+        <v>23327</v>
       </c>
       <c r="C296">
-        <v>327</v>
+        <v>294</v>
       </c>
       <c r="D296">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="E296">
-        <v>1269</v>
+        <v>1244</v>
       </c>
       <c r="F296">
-        <v>36.6</v>
+        <v>34.4</v>
       </c>
       <c r="G296">
-        <v>14.2</v>
+        <v>14.1</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" s="2">
-        <v>37195</v>
+        <v>37256</v>
       </c>
       <c r="B297">
-        <v>23093</v>
+        <v>23647</v>
       </c>
       <c r="C297">
-        <v>443</v>
+        <v>328</v>
       </c>
       <c r="D297">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="E297">
-        <v>1249.5</v>
+        <v>1487.5</v>
       </c>
       <c r="F297">
-        <v>52</v>
+        <v>37.8</v>
       </c>
       <c r="G297">
-        <v>14</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" s="2">
-        <v>37164</v>
+        <v>37225</v>
       </c>
       <c r="B298">
-        <v>22475</v>
+        <v>22915</v>
       </c>
       <c r="C298">
-        <v>617</v>
+        <v>327</v>
       </c>
       <c r="D298">
-        <v>216</v>
+        <v>157</v>
       </c>
       <c r="E298">
-        <v>1240.6</v>
+        <v>1269</v>
       </c>
       <c r="F298">
-        <v>73.8</v>
+        <v>36.6</v>
       </c>
       <c r="G298">
-        <v>18.6</v>
+        <v>14.2</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" s="2">
-        <v>37134</v>
+        <v>37195</v>
       </c>
       <c r="B299">
-        <v>23589</v>
+        <v>23093</v>
       </c>
       <c r="C299">
-        <v>1179</v>
+        <v>443</v>
       </c>
       <c r="D299">
-        <v>343</v>
+        <v>159</v>
       </c>
       <c r="E299">
-        <v>1381.6</v>
+        <v>1249.5</v>
       </c>
       <c r="F299">
-        <v>144.7</v>
+        <v>52</v>
       </c>
       <c r="G299">
-        <v>29.5</v>
+        <v>14</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" s="2">
-        <v>37103</v>
+        <v>37164</v>
       </c>
       <c r="B300">
-        <v>24046</v>
+        <v>22475</v>
       </c>
       <c r="C300">
-        <v>815</v>
+        <v>617</v>
       </c>
       <c r="D300">
-        <v>204</v>
+        <v>216</v>
       </c>
       <c r="E300">
-        <v>1345.3</v>
+        <v>1240.6</v>
       </c>
       <c r="F300">
-        <v>101.9</v>
+        <v>73.8</v>
       </c>
       <c r="G300">
-        <v>17.5</v>
+        <v>18.6</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" s="2">
-        <v>37072</v>
+        <v>37134</v>
       </c>
       <c r="B301">
-        <v>23093</v>
+        <v>23589</v>
       </c>
       <c r="C301">
-        <v>495</v>
+        <v>1179</v>
       </c>
       <c r="D301">
-        <v>168</v>
+        <v>343</v>
       </c>
       <c r="E301">
-        <v>1254.3</v>
+        <v>1381.6</v>
       </c>
       <c r="F301">
-        <v>59.7</v>
+        <v>144.7</v>
       </c>
       <c r="G301">
-        <v>14.3</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" s="2">
-        <v>37042</v>
+        <v>37103</v>
       </c>
       <c r="B302">
-        <v>23372</v>
+        <v>24046</v>
       </c>
       <c r="C302">
-        <v>433</v>
+        <v>815</v>
       </c>
       <c r="D302">
-        <v>149</v>
+        <v>204</v>
       </c>
       <c r="E302">
-        <v>1237.1</v>
+        <v>1345.3</v>
       </c>
       <c r="F302">
-        <v>51.4</v>
+        <v>101.9</v>
       </c>
       <c r="G302">
-        <v>12.9</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" s="2">
-        <v>37011</v>
+        <v>37072</v>
       </c>
       <c r="B303">
-        <v>21408</v>
+        <v>23093</v>
       </c>
       <c r="C303">
-        <v>447</v>
+        <v>495</v>
       </c>
       <c r="D303">
-        <v>209</v>
+        <v>168</v>
       </c>
       <c r="E303">
-        <v>1177.5</v>
+        <v>1254.3</v>
       </c>
       <c r="F303">
-        <v>51.8</v>
+        <v>59.7</v>
       </c>
       <c r="G303">
-        <v>16.8</v>
+        <v>14.3</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" s="2">
-        <v>36981</v>
+        <v>37042</v>
       </c>
       <c r="B304">
-        <v>22631</v>
+        <v>23372</v>
       </c>
       <c r="C304">
-        <v>337</v>
+        <v>433</v>
       </c>
       <c r="D304">
-        <v>162</v>
+        <v>149</v>
       </c>
       <c r="E304">
-        <v>1202.9</v>
+        <v>1237.1</v>
       </c>
       <c r="F304">
-        <v>39.6</v>
+        <v>51.4</v>
       </c>
       <c r="G304">
-        <v>14.2</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" s="2">
-        <v>36950</v>
+        <v>37011</v>
       </c>
       <c r="B305">
-        <v>19701</v>
+        <v>21408</v>
       </c>
       <c r="C305">
-        <v>252</v>
+        <v>447</v>
       </c>
       <c r="D305">
-        <v>119</v>
+        <v>209</v>
       </c>
       <c r="E305">
-        <v>1042.2</v>
+        <v>1177.5</v>
       </c>
       <c r="F305">
-        <v>29.2</v>
+        <v>51.8</v>
       </c>
       <c r="G305">
-        <v>10.5</v>
+        <v>16.8</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" s="2">
-        <v>36922</v>
+        <v>36981</v>
       </c>
       <c r="B306">
-        <v>20164</v>
+        <v>22631</v>
       </c>
       <c r="C306">
-        <v>261</v>
+        <v>337</v>
       </c>
       <c r="D306">
-        <v>125</v>
+        <v>162</v>
       </c>
       <c r="E306">
-        <v>1073.6</v>
+        <v>1202.9</v>
       </c>
       <c r="F306">
-        <v>29.6</v>
+        <v>39.6</v>
       </c>
       <c r="G306">
-        <v>11.1</v>
+        <v>14.2</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" s="2">
-        <v>36891</v>
+        <v>36950</v>
       </c>
       <c r="B307">
-        <v>20498</v>
+        <v>19701</v>
       </c>
       <c r="C307">
-        <v>289</v>
+        <v>252</v>
       </c>
       <c r="D307">
-        <v>154</v>
+        <v>119</v>
       </c>
       <c r="E307">
-        <v>1244</v>
+        <v>1042.2</v>
       </c>
       <c r="F307">
-        <v>34.1</v>
+        <v>29.2</v>
       </c>
       <c r="G307">
-        <v>14.2</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" s="2">
-        <v>36860</v>
+        <v>36922</v>
       </c>
       <c r="B308">
-        <v>20799</v>
+        <v>20164</v>
       </c>
       <c r="C308">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D308">
         <v>125</v>
       </c>
       <c r="E308">
-        <v>1120.5</v>
+        <v>1073.6</v>
       </c>
       <c r="F308">
-        <v>29.7</v>
+        <v>29.6</v>
       </c>
       <c r="G308">
-        <v>11.5</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" s="2">
-        <v>36830</v>
+        <v>36891</v>
       </c>
       <c r="B309">
-        <v>21226</v>
+        <v>20498</v>
       </c>
       <c r="C309">
-        <v>387</v>
+        <v>289</v>
       </c>
       <c r="D309">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="E309">
-        <v>1134.6</v>
+        <v>1244</v>
       </c>
       <c r="F309">
-        <v>45.9</v>
+        <v>34.1</v>
       </c>
       <c r="G309">
-        <v>14</v>
+        <v>14.2</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" s="2">
+        <v>36860</v>
+      </c>
+      <c r="B310">
+        <v>20799</v>
+      </c>
+      <c r="C310">
+        <v>262</v>
+      </c>
+      <c r="D310">
+        <v>125</v>
+      </c>
+      <c r="E310">
+        <v>1120.5</v>
+      </c>
+      <c r="F310">
+        <v>29.7</v>
+      </c>
+      <c r="G310">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="311" spans="1:7">
+      <c r="A311" s="2">
+        <v>36830</v>
+      </c>
+      <c r="B311">
+        <v>21226</v>
+      </c>
+      <c r="C311">
+        <v>387</v>
+      </c>
+      <c r="D311">
+        <v>160</v>
+      </c>
+      <c r="E311">
+        <v>1134.6</v>
+      </c>
+      <c r="F311">
+        <v>45.9</v>
+      </c>
+      <c r="G311">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="312" spans="1:7">
+      <c r="A312" s="2">
         <v>36799</v>
       </c>
-      <c r="B310">
+      <c r="B312">
         <v>21259</v>
       </c>
-      <c r="C310">
+      <c r="C312">
         <v>513</v>
       </c>
-      <c r="D310">
+      <c r="D312">
         <v>196</v>
       </c>
-      <c r="E310">
+      <c r="E312">
         <v>1171.1</v>
       </c>
-      <c r="F310">
+      <c r="F312">
         <v>61.7</v>
       </c>
-      <c r="G310">
+      <c r="G312">
         <v>16.9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId1"/>
     <hyperlink ref="C1" r:id="rId2"/>
     <hyperlink ref="D1" r:id="rId3"/>
     <hyperlink ref="E1" r:id="rId4"/>
     <hyperlink ref="F1" r:id="rId5"/>
     <hyperlink ref="G1" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:15">