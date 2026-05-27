--- v0 (2026-04-04)
+++ v1 (2026-05-27)
@@ -601,51 +601,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/12533741" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/12533738" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/12533740" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/12533737" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/12533724" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/12533719" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/12533722" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/12533717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/12533715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/12533721" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/12533716" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:L282"/>
+  <dimension ref="A1:L283"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -755,10609 +755,10647 @@
       </c>
       <c r="F4" t="s">
         <v>25</v>
       </c>
       <c r="G4" t="s">
         <v>25</v>
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>25</v>
       </c>
       <c r="L4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" s="2">
-        <v>46081</v>
+        <v>46112</v>
       </c>
       <c r="B5">
-        <v>1203</v>
+        <v>1989</v>
       </c>
       <c r="C5">
-        <v>1094</v>
+        <v>1858</v>
       </c>
       <c r="D5">
-        <v>1130</v>
+        <v>1652</v>
       </c>
       <c r="E5">
-        <v>887</v>
+        <v>1535</v>
       </c>
       <c r="F5">
-        <v>2180</v>
+        <v>2951</v>
       </c>
       <c r="G5">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="H5">
-        <v>597</v>
+        <v>740</v>
       </c>
       <c r="I5">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="J5">
-        <v>107</v>
+        <v>137</v>
       </c>
       <c r="K5">
-        <v>273</v>
+        <v>365</v>
       </c>
       <c r="L5">
-        <v>127</v>
+        <v>173</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" s="2">
-        <v>46053</v>
+        <v>46081</v>
       </c>
       <c r="B6">
-        <v>1065</v>
+        <v>1218</v>
       </c>
       <c r="C6">
-        <v>966</v>
+        <v>1111</v>
       </c>
       <c r="D6">
-        <v>884</v>
+        <v>1255</v>
       </c>
       <c r="E6">
-        <v>859</v>
+        <v>962</v>
       </c>
       <c r="F6">
-        <v>2358</v>
+        <v>2204</v>
       </c>
       <c r="G6">
-        <v>603</v>
+        <v>573</v>
       </c>
       <c r="H6">
-        <v>556</v>
+        <v>596</v>
       </c>
       <c r="I6">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="J6">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="K6">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="L6">
-        <v>144</v>
+        <v>130</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" s="2">
-        <v>46022</v>
+        <v>46053</v>
       </c>
       <c r="B7">
-        <v>1517</v>
+        <v>1065</v>
       </c>
       <c r="C7">
-        <v>1342</v>
+        <v>966</v>
       </c>
       <c r="D7">
-        <v>1771</v>
+        <v>884</v>
       </c>
       <c r="E7">
-        <v>1651</v>
+        <v>859</v>
       </c>
       <c r="F7">
-        <v>2611</v>
+        <v>2358</v>
       </c>
       <c r="G7">
-        <v>594</v>
+        <v>603</v>
       </c>
       <c r="H7">
-        <v>571</v>
+        <v>556</v>
       </c>
       <c r="I7">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="J7">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="K7">
-        <v>349</v>
+        <v>283</v>
       </c>
       <c r="L7">
-        <v>165</v>
+        <v>144</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" s="2">
-        <v>45991</v>
+        <v>46022</v>
       </c>
       <c r="B8">
-        <v>1355</v>
+        <v>1517</v>
       </c>
       <c r="C8">
-        <v>1220</v>
+        <v>1342</v>
       </c>
       <c r="D8">
-        <v>1071</v>
+        <v>1771</v>
       </c>
       <c r="E8">
-        <v>1032</v>
+        <v>1651</v>
       </c>
       <c r="F8">
-        <v>2507</v>
+        <v>2611</v>
       </c>
       <c r="G8">
-        <v>663</v>
+        <v>594</v>
       </c>
       <c r="H8">
         <v>571</v>
       </c>
       <c r="I8">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="J8">
         <v>109</v>
       </c>
       <c r="K8">
-        <v>295</v>
+        <v>349</v>
       </c>
       <c r="L8">
-        <v>136</v>
+        <v>165</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" s="2">
-        <v>45961</v>
+        <v>45991</v>
       </c>
       <c r="B9">
-        <v>1320</v>
+        <v>1355</v>
       </c>
       <c r="C9">
-        <v>1188</v>
+        <v>1220</v>
       </c>
       <c r="D9">
-        <v>1246</v>
+        <v>1071</v>
       </c>
       <c r="E9">
-        <v>1183</v>
+        <v>1032</v>
       </c>
       <c r="F9">
-        <v>2700</v>
+        <v>2507</v>
       </c>
       <c r="G9">
-        <v>740</v>
+        <v>663</v>
       </c>
       <c r="H9">
-        <v>643</v>
+        <v>571</v>
       </c>
       <c r="I9">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="J9">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="K9">
-        <v>314</v>
+        <v>295</v>
       </c>
       <c r="L9">
-        <v>146</v>
+        <v>136</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" s="2">
-        <v>45930</v>
+        <v>45961</v>
       </c>
       <c r="B10">
-        <v>1254</v>
+        <v>1320</v>
       </c>
       <c r="C10">
-        <v>1130</v>
+        <v>1188</v>
       </c>
       <c r="D10">
-        <v>980</v>
+        <v>1246</v>
       </c>
       <c r="E10">
-        <v>923</v>
+        <v>1183</v>
       </c>
       <c r="F10">
-        <v>2595</v>
+        <v>2700</v>
       </c>
       <c r="G10">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="H10">
-        <v>592</v>
+        <v>643</v>
       </c>
       <c r="I10">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="J10">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="K10">
-        <v>293</v>
+        <v>314</v>
       </c>
       <c r="L10">
-        <v>136</v>
+        <v>146</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" s="2">
-        <v>45900</v>
+        <v>45930</v>
       </c>
       <c r="B11">
-        <v>1182</v>
+        <v>1254</v>
       </c>
       <c r="C11">
-        <v>1072</v>
+        <v>1130</v>
       </c>
       <c r="D11">
-        <v>854</v>
+        <v>980</v>
       </c>
       <c r="E11">
-        <v>812</v>
+        <v>923</v>
       </c>
       <c r="F11">
-        <v>2238</v>
+        <v>2595</v>
       </c>
       <c r="G11">
-        <v>644</v>
+        <v>742</v>
       </c>
       <c r="H11">
-        <v>558</v>
+        <v>592</v>
       </c>
       <c r="I11">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="J11">
-        <v>102</v>
+        <v>121</v>
       </c>
       <c r="K11">
-        <v>248</v>
+        <v>293</v>
       </c>
       <c r="L11">
-        <v>116</v>
+        <v>136</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" s="2">
-        <v>45869</v>
+        <v>45900</v>
       </c>
       <c r="B12">
-        <v>1607</v>
+        <v>1182</v>
       </c>
       <c r="C12">
-        <v>1400</v>
+        <v>1072</v>
       </c>
       <c r="D12">
-        <v>1445</v>
+        <v>854</v>
       </c>
       <c r="E12">
-        <v>1324</v>
+        <v>812</v>
       </c>
       <c r="F12">
-        <v>2553</v>
+        <v>2238</v>
       </c>
       <c r="G12">
-        <v>713</v>
+        <v>644</v>
       </c>
       <c r="H12">
-        <v>649</v>
+        <v>558</v>
       </c>
       <c r="I12">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="J12">
-        <v>118</v>
+        <v>102</v>
       </c>
       <c r="K12">
-        <v>321</v>
+        <v>248</v>
       </c>
       <c r="L12">
-        <v>147</v>
+        <v>116</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" s="2">
-        <v>45838</v>
+        <v>45869</v>
       </c>
       <c r="B13">
-        <v>1494</v>
+        <v>1607</v>
       </c>
       <c r="C13">
-        <v>1312</v>
+        <v>1400</v>
       </c>
       <c r="D13">
-        <v>1601</v>
+        <v>1445</v>
       </c>
       <c r="E13">
-        <v>1416</v>
+        <v>1324</v>
       </c>
       <c r="F13">
-        <v>2305</v>
+        <v>2553</v>
       </c>
       <c r="G13">
-        <v>582</v>
+        <v>713</v>
       </c>
       <c r="H13">
-        <v>570</v>
+        <v>649</v>
       </c>
       <c r="I13">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="J13">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="K13">
-        <v>295</v>
+        <v>321</v>
       </c>
       <c r="L13">
         <v>147</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" s="2">
-        <v>45808</v>
+        <v>45838</v>
       </c>
       <c r="B14">
-        <v>1764</v>
+        <v>1494</v>
       </c>
       <c r="C14">
-        <v>1583</v>
+        <v>1312</v>
       </c>
       <c r="D14">
-        <v>1001</v>
+        <v>1601</v>
       </c>
       <c r="E14">
-        <v>947</v>
+        <v>1416</v>
       </c>
       <c r="F14">
-        <v>2495</v>
+        <v>2305</v>
       </c>
       <c r="G14">
-        <v>603</v>
+        <v>582</v>
       </c>
       <c r="H14">
-        <v>646</v>
+        <v>570</v>
       </c>
       <c r="I14">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="J14">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="K14">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="L14">
-        <v>125</v>
+        <v>147</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" s="2">
-        <v>45777</v>
+        <v>45808</v>
       </c>
       <c r="B15">
-        <v>1227</v>
+        <v>1764</v>
       </c>
       <c r="C15">
-        <v>1031</v>
+        <v>1583</v>
       </c>
       <c r="D15">
-        <v>736</v>
+        <v>1001</v>
       </c>
       <c r="E15">
-        <v>679</v>
+        <v>947</v>
       </c>
       <c r="F15">
-        <v>2173</v>
+        <v>2495</v>
       </c>
       <c r="G15">
-        <v>491</v>
+        <v>603</v>
       </c>
       <c r="H15">
-        <v>561</v>
+        <v>646</v>
       </c>
       <c r="I15">
-        <v>39</v>
+        <v>58</v>
       </c>
       <c r="J15">
-        <v>101</v>
+        <v>116</v>
       </c>
       <c r="K15">
-        <v>268</v>
+        <v>293</v>
       </c>
       <c r="L15">
-        <v>118</v>
+        <v>125</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" s="2">
-        <v>45747</v>
+        <v>45777</v>
       </c>
       <c r="B16">
-        <v>1280</v>
+        <v>1227</v>
       </c>
       <c r="C16">
-        <v>1099</v>
+        <v>1031</v>
       </c>
       <c r="D16">
-        <v>1088</v>
+        <v>736</v>
       </c>
       <c r="E16">
-        <v>972</v>
+        <v>679</v>
       </c>
       <c r="F16">
-        <v>2397</v>
+        <v>2173</v>
       </c>
       <c r="G16">
-        <v>605</v>
+        <v>491</v>
       </c>
       <c r="H16">
-        <v>600</v>
+        <v>561</v>
       </c>
       <c r="I16">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="J16">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="K16">
-        <v>306</v>
+        <v>268</v>
       </c>
       <c r="L16">
-        <v>138</v>
+        <v>118</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" s="2">
-        <v>45716</v>
+        <v>45747</v>
       </c>
       <c r="B17">
+        <v>1280</v>
+      </c>
+      <c r="C17">
         <v>1099</v>
       </c>
-      <c r="C17">
-[...1 lines deleted...]
-      </c>
       <c r="D17">
-        <v>985</v>
+        <v>1088</v>
       </c>
       <c r="E17">
-        <v>901</v>
+        <v>972</v>
       </c>
       <c r="F17">
-        <v>2127</v>
+        <v>2397</v>
       </c>
       <c r="G17">
-        <v>554</v>
+        <v>605</v>
       </c>
       <c r="H17">
-        <v>583</v>
+        <v>600</v>
       </c>
       <c r="I17">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="J17">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="K17">
-        <v>272</v>
+        <v>306</v>
       </c>
       <c r="L17">
-        <v>113</v>
+        <v>138</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" s="2">
-        <v>45688</v>
+        <v>45716</v>
       </c>
       <c r="B18">
-        <v>1059</v>
+        <v>1099</v>
       </c>
       <c r="C18">
-        <v>896</v>
+        <v>944</v>
       </c>
       <c r="D18">
-        <v>948</v>
+        <v>985</v>
       </c>
       <c r="E18">
-        <v>786</v>
+        <v>901</v>
       </c>
       <c r="F18">
-        <v>2029</v>
+        <v>2127</v>
       </c>
       <c r="G18">
-        <v>539</v>
+        <v>554</v>
       </c>
       <c r="H18">
-        <v>547</v>
+        <v>583</v>
       </c>
       <c r="I18">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="J18">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="K18">
-        <v>250</v>
+        <v>272</v>
       </c>
       <c r="L18">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" s="2">
-        <v>45657</v>
+        <v>45688</v>
       </c>
       <c r="B19">
-        <v>1418</v>
+        <v>1059</v>
       </c>
       <c r="C19">
-        <v>1139</v>
+        <v>896</v>
       </c>
       <c r="D19">
-        <v>2024</v>
+        <v>948</v>
       </c>
       <c r="E19">
-        <v>1824</v>
+        <v>786</v>
       </c>
       <c r="F19">
-        <v>2521</v>
+        <v>2029</v>
       </c>
       <c r="G19">
-        <v>558</v>
+        <v>539</v>
       </c>
       <c r="H19">
-        <v>558</v>
+        <v>547</v>
       </c>
       <c r="I19">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="J19">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="K19">
-        <v>352</v>
+        <v>250</v>
       </c>
       <c r="L19">
-        <v>139</v>
+        <v>111</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" s="2">
-        <v>45626</v>
+        <v>45657</v>
       </c>
       <c r="B20">
-        <v>1193</v>
+        <v>1418</v>
       </c>
       <c r="C20">
-        <v>1011</v>
+        <v>1139</v>
       </c>
       <c r="D20">
-        <v>980</v>
+        <v>2024</v>
       </c>
       <c r="E20">
-        <v>830</v>
+        <v>1824</v>
       </c>
       <c r="F20">
-        <v>2169</v>
+        <v>2521</v>
       </c>
       <c r="G20">
-        <v>477</v>
+        <v>558</v>
       </c>
       <c r="H20">
-        <v>551</v>
+        <v>558</v>
       </c>
       <c r="I20">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="J20">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="K20">
-        <v>274</v>
+        <v>352</v>
       </c>
       <c r="L20">
-        <v>96</v>
+        <v>139</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" s="2">
-        <v>45596</v>
+        <v>45626</v>
       </c>
       <c r="B21">
-        <v>1229</v>
+        <v>1193</v>
       </c>
       <c r="C21">
-        <v>1044</v>
+        <v>1011</v>
       </c>
       <c r="D21">
-        <v>1077</v>
+        <v>980</v>
       </c>
       <c r="E21">
-        <v>925</v>
+        <v>830</v>
       </c>
       <c r="F21">
-        <v>2198</v>
+        <v>2169</v>
       </c>
       <c r="G21">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="H21">
-        <v>597</v>
+        <v>551</v>
       </c>
       <c r="I21">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="J21">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="K21">
-        <v>293</v>
+        <v>274</v>
       </c>
       <c r="L21">
-        <v>107</v>
+        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" s="2">
-        <v>45565</v>
+        <v>45596</v>
       </c>
       <c r="B22">
-        <v>1088</v>
+        <v>1229</v>
       </c>
       <c r="C22">
-        <v>902</v>
+        <v>1044</v>
       </c>
       <c r="D22">
-        <v>998</v>
+        <v>1077</v>
       </c>
       <c r="E22">
-        <v>893</v>
+        <v>925</v>
       </c>
       <c r="F22">
-        <v>1949</v>
+        <v>2198</v>
       </c>
       <c r="G22">
-        <v>387</v>
+        <v>475</v>
       </c>
       <c r="H22">
-        <v>547</v>
+        <v>597</v>
       </c>
       <c r="I22">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J22">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="K22">
-        <v>252</v>
+        <v>293</v>
       </c>
       <c r="L22">
-        <v>87</v>
+        <v>107</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" s="2">
-        <v>45535</v>
+        <v>45565</v>
       </c>
       <c r="B23">
-        <v>1031</v>
+        <v>1088</v>
       </c>
       <c r="C23">
-        <v>834</v>
+        <v>902</v>
       </c>
       <c r="D23">
-        <v>777</v>
+        <v>998</v>
       </c>
       <c r="E23">
-        <v>741</v>
+        <v>893</v>
       </c>
       <c r="F23">
-        <v>1977</v>
+        <v>1949</v>
       </c>
       <c r="G23">
-        <v>356</v>
+        <v>387</v>
       </c>
       <c r="H23">
-        <v>531</v>
+        <v>547</v>
       </c>
       <c r="I23">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="J23">
         <v>98</v>
       </c>
       <c r="K23">
-        <v>228</v>
+        <v>252</v>
       </c>
       <c r="L23">
-        <v>81</v>
+        <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" s="2">
-        <v>45504</v>
+        <v>45535</v>
       </c>
       <c r="B24">
-        <v>1450</v>
+        <v>1031</v>
       </c>
       <c r="C24">
-        <v>1084</v>
+        <v>834</v>
       </c>
       <c r="D24">
-        <v>1235</v>
+        <v>777</v>
       </c>
       <c r="E24">
-        <v>1003</v>
+        <v>741</v>
       </c>
       <c r="F24">
-        <v>1806</v>
+        <v>1977</v>
       </c>
       <c r="G24">
-        <v>419</v>
+        <v>356</v>
       </c>
       <c r="H24">
-        <v>593</v>
+        <v>531</v>
       </c>
       <c r="I24">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="J24">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="K24">
-        <v>272</v>
+        <v>228</v>
       </c>
       <c r="L24">
-        <v>110</v>
+        <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" s="2">
-        <v>45473</v>
+        <v>45504</v>
       </c>
       <c r="B25">
-        <v>1120</v>
+        <v>1450</v>
       </c>
       <c r="C25">
-        <v>974</v>
+        <v>1084</v>
       </c>
       <c r="D25">
-        <v>1390</v>
+        <v>1235</v>
       </c>
       <c r="E25">
-        <v>1184</v>
+        <v>1003</v>
       </c>
       <c r="F25">
-        <v>1776</v>
+        <v>1806</v>
       </c>
       <c r="G25">
-        <v>453</v>
+        <v>419</v>
       </c>
       <c r="H25">
-        <v>513</v>
+        <v>593</v>
       </c>
       <c r="I25">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J25">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="K25">
-        <v>252</v>
+        <v>272</v>
       </c>
       <c r="L25">
-        <v>103</v>
+        <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" s="2">
-        <v>45443</v>
+        <v>45473</v>
       </c>
       <c r="B26">
-        <v>1162</v>
+        <v>1120</v>
       </c>
       <c r="C26">
-        <v>1019</v>
+        <v>974</v>
       </c>
       <c r="D26">
-        <v>795</v>
+        <v>1390</v>
       </c>
       <c r="E26">
-        <v>631</v>
+        <v>1184</v>
       </c>
       <c r="F26">
-        <v>2091</v>
+        <v>1776</v>
       </c>
       <c r="G26">
-        <v>575</v>
+        <v>453</v>
       </c>
       <c r="H26">
-        <v>576</v>
+        <v>513</v>
       </c>
       <c r="I26">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="J26">
+        <v>96</v>
+      </c>
+      <c r="K26">
+        <v>252</v>
+      </c>
+      <c r="L26">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" s="2">
-        <v>45412</v>
+        <v>45443</v>
       </c>
       <c r="B27">
-        <v>1164</v>
+        <v>1162</v>
       </c>
       <c r="C27">
-        <v>1031</v>
+        <v>1019</v>
       </c>
       <c r="D27">
-        <v>873</v>
+        <v>795</v>
       </c>
       <c r="E27">
-        <v>840</v>
+        <v>631</v>
       </c>
       <c r="F27">
-        <v>2077</v>
+        <v>2091</v>
       </c>
       <c r="G27">
-        <v>629</v>
+        <v>575</v>
       </c>
       <c r="H27">
-        <v>558</v>
+        <v>576</v>
       </c>
       <c r="I27">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="J27">
         <v>103</v>
       </c>
       <c r="K27">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="L27">
-        <v>162</v>
+        <v>152</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" s="2">
-        <v>45382</v>
+        <v>45412</v>
       </c>
       <c r="B28">
-        <v>1171</v>
+        <v>1164</v>
       </c>
       <c r="C28">
-        <v>1059</v>
+        <v>1031</v>
       </c>
       <c r="D28">
-        <v>790</v>
+        <v>873</v>
       </c>
       <c r="E28">
-        <v>730</v>
+        <v>840</v>
       </c>
       <c r="F28">
-        <v>2010</v>
+        <v>2077</v>
       </c>
       <c r="G28">
-        <v>638</v>
+        <v>629</v>
       </c>
       <c r="H28">
-        <v>529</v>
+        <v>558</v>
       </c>
       <c r="I28">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="J28">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="K28">
-        <v>265</v>
+        <v>280</v>
       </c>
       <c r="L28">
-        <v>150</v>
+        <v>162</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" s="2">
-        <v>45351</v>
+        <v>45382</v>
       </c>
       <c r="B29">
-        <v>974</v>
+        <v>1171</v>
       </c>
       <c r="C29">
-        <v>885</v>
+        <v>1059</v>
       </c>
       <c r="D29">
-        <v>667</v>
+        <v>790</v>
       </c>
       <c r="E29">
-        <v>589</v>
+        <v>730</v>
       </c>
       <c r="F29">
-        <v>1921</v>
+        <v>2010</v>
       </c>
       <c r="G29">
-        <v>618</v>
+        <v>638</v>
       </c>
       <c r="H29">
-        <v>547</v>
+        <v>529</v>
       </c>
       <c r="I29">
         <v>44</v>
       </c>
       <c r="J29">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="K29">
-        <v>235</v>
+        <v>265</v>
       </c>
       <c r="L29">
-        <v>134</v>
+        <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" s="2">
-        <v>45322</v>
+        <v>45351</v>
       </c>
       <c r="B30">
-        <v>981</v>
+        <v>974</v>
       </c>
       <c r="C30">
-        <v>902</v>
+        <v>885</v>
       </c>
       <c r="D30">
-        <v>1094</v>
+        <v>667</v>
       </c>
       <c r="E30">
-        <v>990</v>
+        <v>589</v>
       </c>
       <c r="F30">
-        <v>2060</v>
+        <v>1921</v>
       </c>
       <c r="G30">
-        <v>702</v>
+        <v>618</v>
       </c>
       <c r="H30">
-        <v>506</v>
+        <v>547</v>
       </c>
       <c r="I30">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="J30">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="K30">
-        <v>222</v>
+        <v>235</v>
       </c>
       <c r="L30">
-        <v>136</v>
+        <v>134</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" s="2">
-        <v>45291</v>
+        <v>45322</v>
       </c>
       <c r="B31">
-        <v>1254</v>
+        <v>981</v>
       </c>
       <c r="C31">
-        <v>1124</v>
+        <v>902</v>
       </c>
       <c r="D31">
-        <v>1778</v>
+        <v>1094</v>
       </c>
       <c r="E31">
-        <v>1603</v>
+        <v>990</v>
       </c>
       <c r="F31">
-        <v>2140</v>
+        <v>2060</v>
       </c>
       <c r="G31">
-        <v>686</v>
+        <v>702</v>
       </c>
       <c r="H31">
-        <v>453</v>
+        <v>506</v>
       </c>
       <c r="I31">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="J31">
-        <v>83</v>
+        <v>100</v>
       </c>
       <c r="K31">
-        <v>280</v>
+        <v>222</v>
       </c>
       <c r="L31">
-        <v>181</v>
+        <v>136</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" s="2">
-        <v>45260</v>
+        <v>45291</v>
       </c>
       <c r="B32">
-        <v>1049</v>
+        <v>1254</v>
       </c>
       <c r="C32">
-        <v>948</v>
+        <v>1124</v>
       </c>
       <c r="D32">
-        <v>846</v>
+        <v>1778</v>
       </c>
       <c r="E32">
-        <v>751</v>
+        <v>1603</v>
       </c>
       <c r="F32">
-        <v>2255</v>
+        <v>2140</v>
       </c>
       <c r="G32">
-        <v>816</v>
+        <v>686</v>
       </c>
       <c r="H32">
-        <v>520</v>
+        <v>453</v>
       </c>
       <c r="I32">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="J32">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="K32">
-        <v>235</v>
+        <v>280</v>
       </c>
       <c r="L32">
-        <v>145</v>
+        <v>181</v>
       </c>
     </row>
     <row r="33" spans="1:12">
       <c r="A33" s="2">
-        <v>45230</v>
+        <v>45260</v>
       </c>
       <c r="B33">
-        <v>982</v>
+        <v>1049</v>
       </c>
       <c r="C33">
-        <v>894</v>
+        <v>948</v>
       </c>
       <c r="D33">
-        <v>728</v>
+        <v>846</v>
       </c>
       <c r="E33">
-        <v>712</v>
+        <v>751</v>
       </c>
       <c r="F33">
-        <v>2348</v>
+        <v>2255</v>
       </c>
       <c r="G33">
-        <v>1011</v>
+        <v>816</v>
       </c>
       <c r="H33">
-        <v>510</v>
+        <v>520</v>
       </c>
       <c r="I33">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J33">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="K33">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="L33">
-        <v>139</v>
+        <v>145</v>
       </c>
     </row>
     <row r="34" spans="1:12">
       <c r="A34" s="2">
-        <v>45199</v>
+        <v>45230</v>
       </c>
       <c r="B34">
-        <v>961</v>
+        <v>982</v>
       </c>
       <c r="C34">
-        <v>862</v>
+        <v>894</v>
       </c>
       <c r="D34">
-        <v>900</v>
+        <v>728</v>
       </c>
       <c r="E34">
-        <v>781</v>
+        <v>712</v>
       </c>
       <c r="F34">
-        <v>2376</v>
+        <v>2348</v>
       </c>
       <c r="G34">
-        <v>1217</v>
+        <v>1011</v>
       </c>
       <c r="H34">
-        <v>483</v>
+        <v>510</v>
       </c>
       <c r="I34">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="J34">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="K34">
-        <v>231</v>
+        <v>216</v>
       </c>
       <c r="L34">
-        <v>149</v>
+        <v>139</v>
       </c>
     </row>
     <row r="35" spans="1:12">
       <c r="A35" s="2">
-        <v>45169</v>
+        <v>45199</v>
       </c>
       <c r="B35">
-        <v>910</v>
+        <v>961</v>
       </c>
       <c r="C35">
-        <v>806</v>
+        <v>862</v>
       </c>
       <c r="D35">
-        <v>1245</v>
+        <v>900</v>
       </c>
       <c r="E35">
-        <v>1054</v>
+        <v>781</v>
       </c>
       <c r="F35">
-        <v>2117</v>
+        <v>2376</v>
       </c>
       <c r="G35">
-        <v>1105</v>
+        <v>1217</v>
       </c>
       <c r="H35">
-        <v>493</v>
+        <v>483</v>
       </c>
       <c r="I35">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="J35">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="K35">
-        <v>182</v>
+        <v>231</v>
       </c>
       <c r="L35">
-        <v>117</v>
+        <v>149</v>
       </c>
     </row>
     <row r="36" spans="1:12">
       <c r="A36" s="2">
-        <v>45138</v>
+        <v>45169</v>
       </c>
       <c r="B36">
-        <v>1118</v>
+        <v>910</v>
       </c>
       <c r="C36">
-        <v>977</v>
+        <v>806</v>
       </c>
       <c r="D36">
-        <v>1126</v>
+        <v>1245</v>
       </c>
       <c r="E36">
-        <v>1049</v>
+        <v>1054</v>
       </c>
       <c r="F36">
-        <v>2081</v>
+        <v>2117</v>
       </c>
       <c r="G36">
-        <v>1321</v>
+        <v>1105</v>
       </c>
       <c r="H36">
-        <v>476</v>
+        <v>493</v>
       </c>
       <c r="I36">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J36">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="K36">
-        <v>206</v>
+        <v>182</v>
       </c>
       <c r="L36">
-        <v>138</v>
+        <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:12">
       <c r="A37" s="2">
-        <v>45107</v>
+        <v>45138</v>
       </c>
       <c r="B37">
-        <v>1146</v>
+        <v>1118</v>
       </c>
       <c r="C37">
-        <v>1024</v>
+        <v>977</v>
       </c>
       <c r="D37">
-        <v>1302</v>
+        <v>1126</v>
       </c>
       <c r="E37">
-        <v>1113</v>
+        <v>1049</v>
       </c>
       <c r="F37">
-        <v>2083</v>
+        <v>2081</v>
       </c>
       <c r="G37">
-        <v>1479</v>
+        <v>1321</v>
       </c>
       <c r="H37">
-        <v>500</v>
+        <v>476</v>
       </c>
       <c r="I37">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="J37">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="K37">
-        <v>226</v>
+        <v>206</v>
       </c>
       <c r="L37">
-        <v>158</v>
+        <v>138</v>
       </c>
     </row>
     <row r="38" spans="1:12">
       <c r="A38" s="2">
-        <v>45077</v>
+        <v>45107</v>
       </c>
       <c r="B38">
-        <v>1158</v>
+        <v>1146</v>
       </c>
       <c r="C38">
-        <v>1036</v>
+        <v>1024</v>
       </c>
       <c r="D38">
-        <v>792</v>
+        <v>1302</v>
       </c>
       <c r="E38">
-        <v>756</v>
+        <v>1113</v>
       </c>
       <c r="F38">
-        <v>2000</v>
+        <v>2083</v>
       </c>
       <c r="G38">
-        <v>1588</v>
+        <v>1479</v>
       </c>
       <c r="H38">
-        <v>530</v>
+        <v>500</v>
       </c>
       <c r="I38">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="J38">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="K38">
-        <v>211</v>
+        <v>226</v>
       </c>
       <c r="L38">
-        <v>150</v>
+        <v>158</v>
       </c>
     </row>
     <row r="39" spans="1:12">
       <c r="A39" s="2">
-        <v>45046</v>
+        <v>45077</v>
       </c>
       <c r="B39">
-        <v>883</v>
+        <v>1158</v>
       </c>
       <c r="C39">
-        <v>762</v>
+        <v>1036</v>
       </c>
       <c r="D39">
-        <v>904</v>
+        <v>792</v>
       </c>
       <c r="E39">
-        <v>841</v>
+        <v>756</v>
       </c>
       <c r="F39">
-        <v>1615</v>
+        <v>2000</v>
       </c>
       <c r="G39">
-        <v>1278</v>
+        <v>1588</v>
       </c>
       <c r="H39">
-        <v>425</v>
+        <v>530</v>
       </c>
       <c r="I39">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="J39">
-        <v>78</v>
+        <v>98</v>
       </c>
       <c r="K39">
-        <v>161</v>
+        <v>211</v>
       </c>
       <c r="L39">
-        <v>115</v>
+        <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:12">
       <c r="A40" s="2">
-        <v>45016</v>
+        <v>45046</v>
       </c>
       <c r="B40">
-        <v>1165</v>
+        <v>883</v>
       </c>
       <c r="C40">
-        <v>1055</v>
+        <v>762</v>
       </c>
       <c r="D40">
-        <v>1317</v>
+        <v>904</v>
       </c>
       <c r="E40">
-        <v>1224</v>
+        <v>841</v>
       </c>
       <c r="F40">
-        <v>2078</v>
+        <v>1615</v>
       </c>
       <c r="G40">
-        <v>1593</v>
+        <v>1278</v>
       </c>
       <c r="H40">
-        <v>594</v>
+        <v>425</v>
       </c>
       <c r="I40">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="J40">
-        <v>108</v>
+        <v>78</v>
       </c>
       <c r="K40">
-        <v>202</v>
+        <v>161</v>
       </c>
       <c r="L40">
-        <v>141</v>
+        <v>115</v>
       </c>
     </row>
     <row r="41" spans="1:12">
       <c r="A41" s="2">
-        <v>44985</v>
+        <v>45016</v>
       </c>
       <c r="B41">
-        <v>772</v>
+        <v>1165</v>
       </c>
       <c r="C41">
-        <v>695</v>
+        <v>1055</v>
       </c>
       <c r="D41">
-        <v>698</v>
+        <v>1317</v>
       </c>
       <c r="E41">
-        <v>650</v>
+        <v>1224</v>
       </c>
       <c r="F41">
-        <v>1557</v>
+        <v>2078</v>
       </c>
       <c r="G41">
-        <v>1137</v>
+        <v>1593</v>
       </c>
       <c r="H41">
-        <v>484</v>
+        <v>594</v>
       </c>
       <c r="I41">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="J41">
-        <v>89</v>
+        <v>108</v>
       </c>
       <c r="K41">
-        <v>148</v>
+        <v>202</v>
       </c>
       <c r="L41">
-        <v>101</v>
+        <v>141</v>
       </c>
     </row>
     <row r="42" spans="1:12">
       <c r="A42" s="2">
-        <v>44957</v>
+        <v>44985</v>
       </c>
       <c r="B42">
-        <v>790</v>
+        <v>772</v>
       </c>
       <c r="C42">
-        <v>723</v>
+        <v>695</v>
       </c>
       <c r="D42">
-        <v>728</v>
+        <v>698</v>
       </c>
       <c r="E42">
-        <v>664</v>
+        <v>650</v>
       </c>
       <c r="F42">
-        <v>1608</v>
+        <v>1557</v>
       </c>
       <c r="G42">
-        <v>1188</v>
+        <v>1137</v>
       </c>
       <c r="H42">
-        <v>454</v>
+        <v>484</v>
       </c>
       <c r="I42">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="J42">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="K42">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="L42">
-        <v>96</v>
+        <v>101</v>
       </c>
     </row>
     <row r="43" spans="1:12">
       <c r="A43" s="2">
-        <v>44926</v>
+        <v>44957</v>
       </c>
       <c r="B43">
-        <v>1548</v>
+        <v>790</v>
       </c>
       <c r="C43">
-        <v>1415</v>
+        <v>723</v>
       </c>
       <c r="D43">
-        <v>2452</v>
+        <v>728</v>
       </c>
       <c r="E43">
-        <v>2074</v>
+        <v>664</v>
       </c>
       <c r="F43">
-        <v>1521</v>
+        <v>1608</v>
       </c>
       <c r="G43">
-        <v>1163</v>
+        <v>1188</v>
       </c>
       <c r="H43">
-        <v>464</v>
+        <v>454</v>
       </c>
       <c r="I43">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="J43">
         <v>81</v>
       </c>
       <c r="K43">
-        <v>214</v>
+        <v>139</v>
       </c>
       <c r="L43">
-        <v>159</v>
+        <v>96</v>
       </c>
     </row>
     <row r="44" spans="1:12">
       <c r="A44" s="2">
-        <v>44895</v>
+        <v>44926</v>
       </c>
       <c r="B44">
-        <v>1074</v>
+        <v>1548</v>
       </c>
       <c r="C44">
-        <v>977</v>
+        <v>1415</v>
       </c>
       <c r="D44">
-        <v>838</v>
+        <v>2452</v>
       </c>
       <c r="E44">
-        <v>778</v>
+        <v>2074</v>
       </c>
       <c r="F44">
-        <v>1447</v>
+        <v>1521</v>
       </c>
       <c r="G44">
-        <v>1197</v>
+        <v>1163</v>
       </c>
       <c r="H44">
-        <v>482</v>
+        <v>464</v>
       </c>
       <c r="I44">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="J44">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="K44">
-        <v>166</v>
+        <v>214</v>
       </c>
       <c r="L44">
-        <v>115</v>
+        <v>159</v>
       </c>
     </row>
     <row r="45" spans="1:12">
       <c r="A45" s="2">
-        <v>44865</v>
+        <v>44895</v>
       </c>
       <c r="B45">
-        <v>995</v>
+        <v>1074</v>
       </c>
       <c r="C45">
-        <v>907</v>
+        <v>977</v>
       </c>
       <c r="D45">
-        <v>730</v>
+        <v>838</v>
       </c>
       <c r="E45">
-        <v>665</v>
+        <v>778</v>
       </c>
       <c r="F45">
-        <v>1361</v>
+        <v>1447</v>
       </c>
       <c r="G45">
-        <v>1158</v>
+        <v>1197</v>
       </c>
       <c r="H45">
-        <v>462</v>
+        <v>482</v>
       </c>
       <c r="I45">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="J45">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="K45">
-        <v>188</v>
+        <v>166</v>
       </c>
       <c r="L45">
-        <v>140</v>
+        <v>115</v>
       </c>
     </row>
     <row r="46" spans="1:12">
       <c r="A46" s="2">
-        <v>44834</v>
+        <v>44865</v>
       </c>
       <c r="B46">
-        <v>1058</v>
+        <v>995</v>
       </c>
       <c r="C46">
-        <v>988</v>
+        <v>907</v>
       </c>
       <c r="D46">
-        <v>910</v>
+        <v>730</v>
       </c>
       <c r="E46">
-        <v>859</v>
+        <v>665</v>
       </c>
       <c r="F46">
-        <v>1448</v>
+        <v>1361</v>
       </c>
       <c r="G46">
-        <v>1260</v>
+        <v>1158</v>
       </c>
       <c r="H46">
-        <v>535</v>
+        <v>462</v>
       </c>
       <c r="I46">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="J46">
-        <v>97</v>
+        <v>80</v>
       </c>
       <c r="K46">
         <v>188</v>
       </c>
       <c r="L46">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="47" spans="1:12">
       <c r="A47" s="2">
-        <v>44804</v>
+        <v>44834</v>
       </c>
       <c r="B47">
-        <v>894</v>
+        <v>1058</v>
       </c>
       <c r="C47">
-        <v>821</v>
+        <v>988</v>
       </c>
       <c r="D47">
-        <v>589</v>
+        <v>910</v>
       </c>
       <c r="E47">
-        <v>550</v>
+        <v>859</v>
       </c>
       <c r="F47">
-        <v>1302</v>
+        <v>1448</v>
       </c>
       <c r="G47">
-        <v>1144</v>
+        <v>1260</v>
       </c>
       <c r="H47">
         <v>535</v>
       </c>
       <c r="I47">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="J47">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="K47">
-        <v>160</v>
+        <v>188</v>
       </c>
       <c r="L47">
-        <v>115</v>
+        <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:12">
       <c r="A48" s="2">
-        <v>44773</v>
+        <v>44804</v>
       </c>
       <c r="B48">
-        <v>1007</v>
+        <v>894</v>
       </c>
       <c r="C48">
-        <v>906</v>
+        <v>821</v>
       </c>
       <c r="D48">
-        <v>712</v>
+        <v>589</v>
       </c>
       <c r="E48">
-        <v>642</v>
+        <v>550</v>
       </c>
       <c r="F48">
-        <v>1451</v>
+        <v>1302</v>
       </c>
       <c r="G48">
-        <v>1283</v>
+        <v>1144</v>
       </c>
       <c r="H48">
-        <v>508</v>
+        <v>535</v>
       </c>
       <c r="I48">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J48">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="K48">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="L48">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="49" spans="1:12">
       <c r="A49" s="2">
-        <v>44742</v>
+        <v>44773</v>
       </c>
       <c r="B49">
-        <v>1308</v>
+        <v>1007</v>
       </c>
       <c r="C49">
-        <v>1209</v>
+        <v>906</v>
       </c>
       <c r="D49">
-        <v>953</v>
+        <v>712</v>
       </c>
       <c r="E49">
-        <v>841</v>
+        <v>642</v>
       </c>
       <c r="F49">
-        <v>1500</v>
+        <v>1451</v>
       </c>
       <c r="G49">
-        <v>1319</v>
+        <v>1283</v>
       </c>
       <c r="H49">
-        <v>542</v>
+        <v>508</v>
       </c>
       <c r="I49">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="J49">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="K49">
-        <v>209</v>
+        <v>157</v>
       </c>
       <c r="L49">
-        <v>162</v>
+        <v>113</v>
       </c>
     </row>
     <row r="50" spans="1:12">
       <c r="A50" s="2">
-        <v>44712</v>
+        <v>44742</v>
       </c>
       <c r="B50">
-        <v>1241</v>
+        <v>1308</v>
       </c>
       <c r="C50">
-        <v>1135</v>
+        <v>1209</v>
       </c>
       <c r="D50">
-        <v>1039</v>
+        <v>953</v>
       </c>
       <c r="E50">
-        <v>804</v>
+        <v>841</v>
       </c>
       <c r="F50">
-        <v>1573</v>
+        <v>1500</v>
       </c>
       <c r="G50">
-        <v>1394</v>
+        <v>1319</v>
       </c>
       <c r="H50">
-        <v>571</v>
+        <v>542</v>
       </c>
       <c r="I50">
         <v>55</v>
       </c>
       <c r="J50">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="K50">
-        <v>181</v>
+        <v>209</v>
       </c>
       <c r="L50">
-        <v>131</v>
+        <v>162</v>
       </c>
     </row>
     <row r="51" spans="1:12">
       <c r="A51" s="2">
-        <v>44681</v>
+        <v>44712</v>
       </c>
       <c r="B51">
-        <v>972</v>
+        <v>1241</v>
       </c>
       <c r="C51">
-        <v>896</v>
+        <v>1135</v>
       </c>
       <c r="D51">
-        <v>822</v>
+        <v>1039</v>
       </c>
       <c r="E51">
-        <v>734</v>
+        <v>804</v>
       </c>
       <c r="F51">
-        <v>1380</v>
+        <v>1573</v>
       </c>
       <c r="G51">
-        <v>1215</v>
+        <v>1394</v>
       </c>
       <c r="H51">
-        <v>456</v>
+        <v>571</v>
       </c>
       <c r="I51">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="J51">
-        <v>81</v>
+        <v>104</v>
       </c>
       <c r="K51">
-        <v>146</v>
+        <v>181</v>
       </c>
       <c r="L51">
-        <v>108</v>
+        <v>131</v>
       </c>
     </row>
     <row r="52" spans="1:12">
       <c r="A52" s="2">
-        <v>44651</v>
+        <v>44681</v>
       </c>
       <c r="B52">
-        <v>1282</v>
+        <v>972</v>
       </c>
       <c r="C52">
-        <v>1173</v>
+        <v>896</v>
       </c>
       <c r="D52">
-        <v>1042</v>
+        <v>822</v>
       </c>
       <c r="E52">
-        <v>932</v>
+        <v>734</v>
       </c>
       <c r="F52">
-        <v>1758</v>
+        <v>1380</v>
       </c>
       <c r="G52">
-        <v>1492</v>
+        <v>1215</v>
       </c>
       <c r="H52">
-        <v>587</v>
+        <v>456</v>
       </c>
       <c r="I52">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="J52">
-        <v>106</v>
+        <v>81</v>
       </c>
       <c r="K52">
-        <v>200</v>
+        <v>146</v>
       </c>
       <c r="L52">
-        <v>149</v>
+        <v>108</v>
       </c>
     </row>
     <row r="53" spans="1:12">
       <c r="A53" s="2">
-        <v>44620</v>
+        <v>44651</v>
       </c>
       <c r="B53">
-        <v>956</v>
+        <v>1282</v>
       </c>
       <c r="C53">
-        <v>869</v>
+        <v>1173</v>
       </c>
       <c r="D53">
-        <v>538</v>
+        <v>1042</v>
       </c>
       <c r="E53">
-        <v>466</v>
+        <v>932</v>
       </c>
       <c r="F53">
-        <v>1329</v>
+        <v>1758</v>
       </c>
       <c r="G53">
-        <v>1150</v>
+        <v>1492</v>
       </c>
       <c r="H53">
-        <v>504</v>
+        <v>587</v>
       </c>
       <c r="I53">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="J53">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="K53">
-        <v>171</v>
+        <v>200</v>
       </c>
       <c r="L53">
-        <v>128</v>
+        <v>149</v>
       </c>
     </row>
     <row r="54" spans="1:12">
       <c r="A54" s="2">
-        <v>44592</v>
+        <v>44620</v>
       </c>
       <c r="B54">
-        <v>958</v>
+        <v>956</v>
       </c>
       <c r="C54">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="D54">
-        <v>712</v>
+        <v>538</v>
       </c>
       <c r="E54">
-        <v>571</v>
+        <v>466</v>
       </c>
       <c r="F54">
-        <v>1245</v>
+        <v>1329</v>
       </c>
       <c r="G54">
-        <v>1088</v>
+        <v>1150</v>
       </c>
       <c r="H54">
-        <v>412</v>
+        <v>504</v>
       </c>
       <c r="I54">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="J54">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="K54">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="L54">
-        <v>134</v>
+        <v>128</v>
       </c>
     </row>
     <row r="55" spans="1:12">
       <c r="A55" s="2">
-        <v>44561</v>
+        <v>44592</v>
       </c>
       <c r="B55">
-        <v>1211</v>
+        <v>958</v>
       </c>
       <c r="C55">
+        <v>874</v>
+      </c>
+      <c r="D55">
+        <v>712</v>
+      </c>
+      <c r="E55">
+        <v>571</v>
+      </c>
+      <c r="F55">
+        <v>1245</v>
+      </c>
+      <c r="G55">
         <v>1088</v>
       </c>
-      <c r="D55">
-[...10 lines deleted...]
-      </c>
       <c r="H55">
-        <v>477</v>
+        <v>412</v>
       </c>
       <c r="I55">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="J55">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="K55">
-        <v>203</v>
+        <v>169</v>
       </c>
       <c r="L55">
-        <v>153</v>
+        <v>134</v>
       </c>
     </row>
     <row r="56" spans="1:12">
       <c r="A56" s="2">
-        <v>44530</v>
+        <v>44561</v>
       </c>
       <c r="B56">
-        <v>1015</v>
+        <v>1211</v>
       </c>
       <c r="C56">
-        <v>924</v>
+        <v>1088</v>
       </c>
       <c r="D56">
-        <v>770</v>
+        <v>1630</v>
       </c>
       <c r="E56">
-        <v>662</v>
+        <v>1211</v>
       </c>
       <c r="F56">
-        <v>1374</v>
+        <v>1501</v>
       </c>
       <c r="G56">
-        <v>1204</v>
+        <v>1293</v>
       </c>
       <c r="H56">
-        <v>492</v>
+        <v>477</v>
       </c>
       <c r="I56">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="J56">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="K56">
-        <v>163</v>
+        <v>203</v>
       </c>
       <c r="L56">
-        <v>118</v>
+        <v>153</v>
       </c>
     </row>
     <row r="57" spans="1:12">
       <c r="A57" s="2">
-        <v>44500</v>
+        <v>44530</v>
       </c>
       <c r="B57">
-        <v>863</v>
+        <v>1015</v>
       </c>
       <c r="C57">
-        <v>787</v>
+        <v>924</v>
       </c>
       <c r="D57">
-        <v>592</v>
+        <v>770</v>
       </c>
       <c r="E57">
-        <v>520</v>
+        <v>662</v>
       </c>
       <c r="F57">
-        <v>1267</v>
+        <v>1374</v>
       </c>
       <c r="G57">
-        <v>1109</v>
+        <v>1204</v>
       </c>
       <c r="H57">
-        <v>432</v>
+        <v>492</v>
       </c>
       <c r="I57">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="J57">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="K57">
-        <v>149</v>
+        <v>163</v>
       </c>
       <c r="L57">
-        <v>107</v>
+        <v>118</v>
       </c>
     </row>
     <row r="58" spans="1:12">
       <c r="A58" s="2">
-        <v>44469</v>
+        <v>44500</v>
       </c>
       <c r="B58">
-        <v>901</v>
+        <v>863</v>
       </c>
       <c r="C58">
-        <v>822</v>
+        <v>787</v>
       </c>
       <c r="D58">
-        <v>747</v>
+        <v>592</v>
       </c>
       <c r="E58">
-        <v>603</v>
+        <v>520</v>
       </c>
       <c r="F58">
-        <v>1412</v>
+        <v>1267</v>
       </c>
       <c r="G58">
-        <v>1229</v>
+        <v>1109</v>
       </c>
       <c r="H58">
-        <v>453</v>
+        <v>432</v>
       </c>
       <c r="I58">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="J58">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="K58">
-        <v>174</v>
+        <v>149</v>
       </c>
       <c r="L58">
-        <v>130</v>
+        <v>107</v>
       </c>
     </row>
     <row r="59" spans="1:12">
       <c r="A59" s="2">
-        <v>44439</v>
+        <v>44469</v>
       </c>
       <c r="B59">
-        <v>781</v>
+        <v>901</v>
       </c>
       <c r="C59">
-        <v>716</v>
+        <v>822</v>
       </c>
       <c r="D59">
-        <v>377</v>
+        <v>747</v>
       </c>
       <c r="E59">
-        <v>343</v>
+        <v>603</v>
       </c>
       <c r="F59">
-        <v>1237</v>
+        <v>1412</v>
       </c>
       <c r="G59">
-        <v>1058</v>
+        <v>1229</v>
       </c>
       <c r="H59">
-        <v>419</v>
+        <v>453</v>
       </c>
       <c r="I59">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="J59">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="K59">
-        <v>137</v>
+        <v>174</v>
       </c>
       <c r="L59">
-        <v>95</v>
+        <v>130</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" s="2">
-        <v>44408</v>
+        <v>44439</v>
       </c>
       <c r="B60">
-        <v>963</v>
+        <v>781</v>
       </c>
       <c r="C60">
-        <v>870</v>
+        <v>716</v>
       </c>
       <c r="D60">
-        <v>672</v>
+        <v>377</v>
       </c>
       <c r="E60">
-        <v>578</v>
+        <v>343</v>
       </c>
       <c r="F60">
-        <v>1377</v>
+        <v>1237</v>
       </c>
       <c r="G60">
-        <v>1187</v>
+        <v>1058</v>
       </c>
       <c r="H60">
-        <v>442</v>
+        <v>419</v>
       </c>
       <c r="I60">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="J60">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="K60">
-        <v>161</v>
+        <v>137</v>
       </c>
       <c r="L60">
-        <v>114</v>
+        <v>95</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="2">
-        <v>44377</v>
+        <v>44408</v>
       </c>
       <c r="B61">
-        <v>1072</v>
+        <v>963</v>
       </c>
       <c r="C61">
-        <v>975</v>
+        <v>870</v>
       </c>
       <c r="D61">
-        <v>588</v>
+        <v>672</v>
       </c>
       <c r="E61">
-        <v>524</v>
+        <v>578</v>
       </c>
       <c r="F61">
-        <v>1332</v>
+        <v>1377</v>
       </c>
       <c r="G61">
-        <v>1151</v>
+        <v>1187</v>
       </c>
       <c r="H61">
-        <v>430</v>
+        <v>442</v>
       </c>
       <c r="I61">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="J61">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="K61">
-        <v>193</v>
+        <v>161</v>
       </c>
       <c r="L61">
-        <v>153</v>
+        <v>114</v>
       </c>
     </row>
     <row r="62" spans="1:12">
       <c r="A62" s="2">
-        <v>44347</v>
+        <v>44377</v>
       </c>
       <c r="B62">
-        <v>1033</v>
+        <v>1072</v>
       </c>
       <c r="C62">
-        <v>956</v>
+        <v>975</v>
       </c>
       <c r="D62">
-        <v>857</v>
+        <v>588</v>
       </c>
       <c r="E62">
-        <v>650</v>
+        <v>524</v>
       </c>
       <c r="F62">
-        <v>1329</v>
+        <v>1332</v>
       </c>
       <c r="G62">
-        <v>1144</v>
+        <v>1151</v>
       </c>
       <c r="H62">
-        <v>441</v>
+        <v>430</v>
       </c>
       <c r="I62">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="J62">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="K62">
-        <v>161</v>
+        <v>193</v>
       </c>
       <c r="L62">
-        <v>118</v>
+        <v>153</v>
       </c>
     </row>
     <row r="63" spans="1:12">
       <c r="A63" s="2">
-        <v>44316</v>
+        <v>44347</v>
       </c>
       <c r="B63">
-        <v>955</v>
+        <v>1033</v>
       </c>
       <c r="C63">
-        <v>891</v>
+        <v>956</v>
       </c>
       <c r="D63">
-        <v>584</v>
+        <v>857</v>
       </c>
       <c r="E63">
-        <v>368</v>
+        <v>650</v>
       </c>
       <c r="F63">
-        <v>1238</v>
+        <v>1329</v>
       </c>
       <c r="G63">
-        <v>1086</v>
+        <v>1144</v>
       </c>
       <c r="H63">
-        <v>404</v>
+        <v>441</v>
       </c>
       <c r="I63">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="J63">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="K63">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="L63">
-        <v>115</v>
+        <v>118</v>
       </c>
     </row>
     <row r="64" spans="1:12">
       <c r="A64" s="2">
-        <v>44286</v>
+        <v>44316</v>
       </c>
       <c r="B64">
-        <v>969</v>
+        <v>955</v>
       </c>
       <c r="C64">
-        <v>906</v>
+        <v>891</v>
       </c>
       <c r="D64">
-        <v>770</v>
+        <v>584</v>
       </c>
       <c r="E64">
-        <v>512</v>
+        <v>368</v>
       </c>
       <c r="F64">
-        <v>1409</v>
+        <v>1238</v>
       </c>
       <c r="G64">
-        <v>1220</v>
+        <v>1086</v>
       </c>
       <c r="H64">
-        <v>428</v>
+        <v>404</v>
       </c>
       <c r="I64">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="J64">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="K64">
-        <v>183</v>
+        <v>154</v>
       </c>
       <c r="L64">
-        <v>140</v>
+        <v>115</v>
       </c>
     </row>
     <row r="65" spans="1:12">
       <c r="A65" s="2">
-        <v>44255</v>
+        <v>44286</v>
       </c>
       <c r="B65">
-        <v>1095</v>
+        <v>969</v>
       </c>
       <c r="C65">
-        <v>1048</v>
+        <v>906</v>
       </c>
       <c r="D65">
-        <v>588</v>
+        <v>770</v>
       </c>
       <c r="E65">
-        <v>524</v>
+        <v>512</v>
       </c>
       <c r="F65">
-        <v>1020</v>
+        <v>1409</v>
       </c>
       <c r="G65">
-        <v>882</v>
+        <v>1220</v>
       </c>
       <c r="H65">
-        <v>302</v>
+        <v>428</v>
       </c>
       <c r="I65">
-        <v>62</v>
+        <v>88</v>
       </c>
       <c r="J65">
-        <v>57</v>
+        <v>80</v>
       </c>
       <c r="K65">
-        <v>120</v>
+        <v>183</v>
       </c>
       <c r="L65">
-        <v>92</v>
+        <v>140</v>
       </c>
     </row>
     <row r="66" spans="1:12">
       <c r="A66" s="2">
-        <v>44227</v>
+        <v>44255</v>
       </c>
       <c r="B66">
-        <v>654</v>
+        <v>1095</v>
       </c>
       <c r="C66">
-        <v>602</v>
+        <v>1048</v>
       </c>
       <c r="D66">
-        <v>1212</v>
+        <v>588</v>
       </c>
       <c r="E66">
-        <v>577</v>
+        <v>524</v>
       </c>
       <c r="F66">
-        <v>1278</v>
+        <v>1020</v>
       </c>
       <c r="G66">
-        <v>1120</v>
+        <v>882</v>
       </c>
       <c r="H66">
-        <v>292</v>
+        <v>302</v>
       </c>
       <c r="I66">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="J66">
         <v>57</v>
       </c>
       <c r="K66">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="L66">
-        <v>84</v>
+        <v>92</v>
       </c>
     </row>
     <row r="67" spans="1:12">
       <c r="A67" s="2">
-        <v>44196</v>
+        <v>44227</v>
       </c>
       <c r="B67">
-        <v>978</v>
+        <v>654</v>
       </c>
       <c r="C67">
-        <v>897</v>
+        <v>602</v>
       </c>
       <c r="D67">
-        <v>1017</v>
+        <v>1212</v>
       </c>
       <c r="E67">
-        <v>824</v>
+        <v>577</v>
       </c>
       <c r="F67">
-        <v>1267</v>
+        <v>1278</v>
       </c>
       <c r="G67">
-        <v>1080</v>
+        <v>1120</v>
       </c>
       <c r="H67">
-        <v>371</v>
+        <v>292</v>
       </c>
       <c r="I67">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="J67">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="K67">
-        <v>218</v>
+        <v>115</v>
       </c>
       <c r="L67">
-        <v>171</v>
+        <v>84</v>
       </c>
     </row>
     <row r="68" spans="1:12">
       <c r="A68" s="2">
-        <v>44165</v>
+        <v>44196</v>
       </c>
       <c r="B68">
-        <v>785</v>
+        <v>978</v>
       </c>
       <c r="C68">
-        <v>738</v>
+        <v>897</v>
       </c>
       <c r="D68">
-        <v>575</v>
+        <v>1017</v>
       </c>
       <c r="E68">
-        <v>533</v>
+        <v>824</v>
       </c>
       <c r="F68">
-        <v>1197</v>
+        <v>1267</v>
       </c>
       <c r="G68">
-        <v>1037</v>
+        <v>1080</v>
       </c>
       <c r="H68">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="I68">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="J68">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="K68">
-        <v>159</v>
+        <v>218</v>
       </c>
       <c r="L68">
-        <v>108</v>
+        <v>171</v>
       </c>
     </row>
     <row r="69" spans="1:12">
       <c r="A69" s="2">
-        <v>44135</v>
+        <v>44165</v>
       </c>
       <c r="B69">
-        <v>914</v>
+        <v>785</v>
       </c>
       <c r="C69">
-        <v>861</v>
+        <v>738</v>
       </c>
       <c r="D69">
-        <v>777</v>
+        <v>575</v>
       </c>
       <c r="E69">
-        <v>643</v>
+        <v>533</v>
       </c>
       <c r="F69">
-        <v>1090</v>
+        <v>1197</v>
       </c>
       <c r="G69">
-        <v>930</v>
+        <v>1037</v>
       </c>
       <c r="H69">
-        <v>392</v>
+        <v>370</v>
       </c>
       <c r="I69">
         <v>80</v>
       </c>
       <c r="J69">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="K69">
-        <v>141</v>
+        <v>159</v>
       </c>
       <c r="L69">
-        <v>101</v>
+        <v>108</v>
       </c>
     </row>
     <row r="70" spans="1:12">
       <c r="A70" s="2">
-        <v>44104</v>
+        <v>44135</v>
       </c>
       <c r="B70">
-        <v>1033</v>
+        <v>914</v>
       </c>
       <c r="C70">
-        <v>979</v>
+        <v>861</v>
       </c>
       <c r="D70">
-        <v>762</v>
+        <v>777</v>
       </c>
       <c r="E70">
-        <v>735</v>
+        <v>643</v>
       </c>
       <c r="F70">
-        <v>1291</v>
+        <v>1090</v>
       </c>
       <c r="G70">
-        <v>1116</v>
+        <v>930</v>
       </c>
       <c r="H70">
-        <v>406</v>
+        <v>392</v>
       </c>
       <c r="I70">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="J70">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="K70">
-        <v>152</v>
+        <v>141</v>
       </c>
       <c r="L70">
-        <v>108</v>
+        <v>101</v>
       </c>
     </row>
     <row r="71" spans="1:12">
       <c r="A71" s="2">
-        <v>44074</v>
+        <v>44104</v>
       </c>
       <c r="B71">
-        <v>760</v>
+        <v>1033</v>
       </c>
       <c r="C71">
-        <v>699</v>
+        <v>979</v>
       </c>
       <c r="D71">
-        <v>578</v>
+        <v>762</v>
       </c>
       <c r="E71">
-        <v>494</v>
+        <v>735</v>
       </c>
       <c r="F71">
-        <v>906</v>
+        <v>1291</v>
       </c>
       <c r="G71">
-        <v>772</v>
+        <v>1116</v>
       </c>
       <c r="H71">
-        <v>371</v>
+        <v>406</v>
       </c>
       <c r="I71">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="J71">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K71">
-        <v>111</v>
+        <v>152</v>
       </c>
       <c r="L71">
-        <v>76</v>
+        <v>108</v>
       </c>
     </row>
     <row r="72" spans="1:12">
       <c r="A72" s="2">
-        <v>44043</v>
+        <v>44074</v>
       </c>
       <c r="B72">
-        <v>1366</v>
+        <v>760</v>
       </c>
       <c r="C72">
-        <v>1271</v>
+        <v>699</v>
       </c>
       <c r="D72">
-        <v>776</v>
+        <v>578</v>
       </c>
       <c r="E72">
-        <v>681</v>
+        <v>494</v>
       </c>
       <c r="F72">
-        <v>974</v>
+        <v>906</v>
       </c>
       <c r="G72">
-        <v>837</v>
+        <v>772</v>
       </c>
       <c r="H72">
-        <v>404</v>
+        <v>371</v>
       </c>
       <c r="I72">
+        <v>70</v>
+      </c>
+      <c r="J72">
+        <v>74</v>
+      </c>
+      <c r="K72">
+        <v>111</v>
+      </c>
+      <c r="L72">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="73" spans="1:12">
       <c r="A73" s="2">
-        <v>44012</v>
+        <v>44043</v>
       </c>
       <c r="B73">
-        <v>1536</v>
+        <v>1366</v>
       </c>
       <c r="C73">
-        <v>1476</v>
+        <v>1271</v>
       </c>
       <c r="D73">
-        <v>1597</v>
+        <v>776</v>
       </c>
       <c r="E73">
-        <v>1132</v>
+        <v>681</v>
       </c>
       <c r="F73">
-        <v>871</v>
+        <v>974</v>
       </c>
       <c r="G73">
-        <v>760</v>
+        <v>837</v>
       </c>
       <c r="H73">
-        <v>323</v>
+        <v>404</v>
       </c>
       <c r="I73">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="J73">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="K73">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="L73">
-        <v>121</v>
+        <v>114</v>
       </c>
     </row>
     <row r="74" spans="1:12">
       <c r="A74" s="2">
-        <v>43982</v>
+        <v>44012</v>
       </c>
       <c r="B74">
-        <v>3110</v>
+        <v>1536</v>
       </c>
       <c r="C74">
-        <v>3032</v>
+        <v>1476</v>
       </c>
       <c r="D74">
-        <v>1205</v>
+        <v>1597</v>
       </c>
       <c r="E74">
-        <v>1140</v>
+        <v>1132</v>
       </c>
       <c r="F74">
-        <v>844</v>
+        <v>871</v>
       </c>
       <c r="G74">
-        <v>739</v>
+        <v>760</v>
       </c>
       <c r="H74">
-        <v>239</v>
+        <v>323</v>
       </c>
       <c r="I74">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="J74">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="K74">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="L74">
-        <v>126</v>
+        <v>121</v>
       </c>
     </row>
     <row r="75" spans="1:12">
       <c r="A75" s="2">
-        <v>43951</v>
+        <v>43982</v>
       </c>
       <c r="B75">
-        <v>1288</v>
+        <v>3110</v>
       </c>
       <c r="C75">
-        <v>1222</v>
+        <v>3032</v>
       </c>
       <c r="D75">
-        <v>951</v>
+        <v>1205</v>
       </c>
       <c r="E75">
-        <v>850</v>
+        <v>1140</v>
       </c>
       <c r="F75">
-        <v>795</v>
+        <v>844</v>
       </c>
       <c r="G75">
-        <v>697</v>
+        <v>739</v>
       </c>
       <c r="H75">
-        <v>187</v>
+        <v>239</v>
       </c>
       <c r="I75">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="J75">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="K75">
-        <v>134</v>
+        <v>149</v>
       </c>
       <c r="L75">
-        <v>112</v>
+        <v>126</v>
       </c>
     </row>
     <row r="76" spans="1:12">
       <c r="A76" s="2">
-        <v>43921</v>
+        <v>43951</v>
       </c>
       <c r="B76">
-        <v>1248</v>
+        <v>1288</v>
       </c>
       <c r="C76">
-        <v>1175</v>
+        <v>1222</v>
       </c>
       <c r="D76">
-        <v>985</v>
+        <v>951</v>
       </c>
       <c r="E76">
-        <v>803</v>
+        <v>850</v>
       </c>
       <c r="F76">
-        <v>942</v>
+        <v>795</v>
       </c>
       <c r="G76">
-        <v>813</v>
+        <v>697</v>
       </c>
       <c r="H76">
-        <v>440</v>
+        <v>187</v>
       </c>
       <c r="I76">
-        <v>82</v>
+        <v>49</v>
       </c>
       <c r="J76">
-        <v>78</v>
+        <v>36</v>
       </c>
       <c r="K76">
-        <v>154</v>
+        <v>134</v>
       </c>
       <c r="L76">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="77" spans="1:12">
       <c r="A77" s="2">
-        <v>43890</v>
+        <v>43921</v>
       </c>
       <c r="B77">
-        <v>1063</v>
+        <v>1248</v>
       </c>
       <c r="C77">
-        <v>1007</v>
+        <v>1175</v>
       </c>
       <c r="D77">
-        <v>859</v>
+        <v>985</v>
       </c>
       <c r="E77">
-        <v>657</v>
+        <v>803</v>
       </c>
       <c r="F77">
-        <v>914</v>
+        <v>942</v>
       </c>
       <c r="G77">
-        <v>799</v>
+        <v>813</v>
       </c>
       <c r="H77">
-        <v>510</v>
+        <v>440</v>
       </c>
       <c r="I77">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="J77">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="K77">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="L77">
-        <v>103</v>
+        <v>110</v>
       </c>
     </row>
     <row r="78" spans="1:12">
       <c r="A78" s="2">
-        <v>43861</v>
+        <v>43890</v>
       </c>
       <c r="B78">
-        <v>1184</v>
+        <v>1063</v>
       </c>
       <c r="C78">
-        <v>1123</v>
+        <v>1007</v>
       </c>
       <c r="D78">
-        <v>1098</v>
+        <v>859</v>
       </c>
       <c r="E78">
-        <v>759</v>
+        <v>657</v>
       </c>
       <c r="F78">
-        <v>965</v>
+        <v>914</v>
       </c>
       <c r="G78">
-        <v>837</v>
+        <v>799</v>
       </c>
       <c r="H78">
-        <v>478</v>
+        <v>510</v>
       </c>
       <c r="I78">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="J78">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="K78">
-        <v>123</v>
+        <v>144</v>
       </c>
       <c r="L78">
-        <v>85</v>
+        <v>103</v>
       </c>
     </row>
     <row r="79" spans="1:12">
       <c r="A79" s="2">
-        <v>43830</v>
+        <v>43861</v>
       </c>
       <c r="B79">
-        <v>1420</v>
+        <v>1184</v>
       </c>
       <c r="C79">
-        <v>1314</v>
+        <v>1123</v>
       </c>
       <c r="D79">
-        <v>1880</v>
+        <v>1098</v>
       </c>
       <c r="E79">
-        <v>1469</v>
+        <v>759</v>
       </c>
       <c r="F79">
-        <v>1143</v>
+        <v>965</v>
       </c>
       <c r="G79">
-        <v>970</v>
+        <v>837</v>
       </c>
       <c r="H79">
-        <v>523</v>
+        <v>478</v>
       </c>
       <c r="I79">
-        <v>98</v>
+        <v>75</v>
       </c>
       <c r="J79">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="K79">
-        <v>182</v>
+        <v>123</v>
       </c>
       <c r="L79">
-        <v>131</v>
+        <v>85</v>
       </c>
     </row>
     <row r="80" spans="1:12">
       <c r="A80" s="2">
-        <v>43799</v>
+        <v>43830</v>
       </c>
       <c r="B80">
-        <v>1205</v>
+        <v>1420</v>
       </c>
       <c r="C80">
-        <v>1133</v>
+        <v>1314</v>
       </c>
       <c r="D80">
-        <v>1269</v>
+        <v>1880</v>
       </c>
       <c r="E80">
-        <v>1116</v>
+        <v>1469</v>
       </c>
       <c r="F80">
-        <v>963</v>
+        <v>1143</v>
       </c>
       <c r="G80">
-        <v>836</v>
+        <v>970</v>
       </c>
       <c r="H80">
-        <v>499</v>
+        <v>523</v>
       </c>
       <c r="I80">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="J80">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="K80">
-        <v>161</v>
+        <v>182</v>
       </c>
       <c r="L80">
-        <v>121</v>
+        <v>131</v>
       </c>
     </row>
     <row r="81" spans="1:12">
       <c r="A81" s="2">
-        <v>43769</v>
+        <v>43799</v>
       </c>
       <c r="B81">
-        <v>1266</v>
+        <v>1205</v>
       </c>
       <c r="C81">
-        <v>1187</v>
+        <v>1133</v>
       </c>
       <c r="D81">
-        <v>1250</v>
+        <v>1269</v>
       </c>
       <c r="E81">
-        <v>1080</v>
+        <v>1116</v>
       </c>
       <c r="F81">
-        <v>973</v>
+        <v>963</v>
       </c>
       <c r="G81">
-        <v>863</v>
+        <v>836</v>
       </c>
       <c r="H81">
-        <v>561</v>
+        <v>499</v>
       </c>
       <c r="I81">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="J81">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="K81">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="L81">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="82" spans="1:12">
       <c r="A82" s="2">
-        <v>43738</v>
+        <v>43769</v>
       </c>
       <c r="B82">
-        <v>1158</v>
+        <v>1266</v>
       </c>
       <c r="C82">
-        <v>1085</v>
+        <v>1187</v>
       </c>
       <c r="D82">
-        <v>870</v>
+        <v>1250</v>
       </c>
       <c r="E82">
-        <v>768</v>
+        <v>1080</v>
       </c>
       <c r="F82">
-        <v>975</v>
+        <v>973</v>
       </c>
       <c r="G82">
-        <v>876</v>
+        <v>863</v>
       </c>
       <c r="H82">
-        <v>482</v>
+        <v>561</v>
       </c>
       <c r="I82">
-        <v>90</v>
+        <v>111</v>
       </c>
       <c r="J82">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="K82">
-        <v>215</v>
+        <v>170</v>
       </c>
       <c r="L82">
         <v>122</v>
       </c>
     </row>
     <row r="83" spans="1:12">
       <c r="A83" s="2">
-        <v>43708</v>
+        <v>43738</v>
       </c>
       <c r="B83">
-        <v>1041</v>
+        <v>1158</v>
       </c>
       <c r="C83">
-        <v>972</v>
+        <v>1085</v>
       </c>
       <c r="D83">
-        <v>1124</v>
+        <v>870</v>
       </c>
       <c r="E83">
-        <v>886</v>
+        <v>768</v>
       </c>
       <c r="F83">
-        <v>812</v>
+        <v>975</v>
       </c>
       <c r="G83">
-        <v>733</v>
+        <v>876</v>
       </c>
       <c r="H83">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="I83">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="J83">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="K83">
-        <v>144</v>
+        <v>215</v>
       </c>
       <c r="L83">
-        <v>106</v>
+        <v>122</v>
       </c>
     </row>
     <row r="84" spans="1:12">
       <c r="A84" s="2">
-        <v>43677</v>
+        <v>43708</v>
       </c>
       <c r="B84">
-        <v>1339</v>
+        <v>1041</v>
       </c>
       <c r="C84">
-        <v>1262</v>
+        <v>972</v>
       </c>
       <c r="D84">
-        <v>1063</v>
+        <v>1124</v>
       </c>
       <c r="E84">
-        <v>867</v>
+        <v>886</v>
       </c>
       <c r="F84">
-        <v>955</v>
+        <v>812</v>
       </c>
       <c r="G84">
-        <v>866</v>
+        <v>733</v>
       </c>
       <c r="H84">
-        <v>531</v>
+        <v>485</v>
       </c>
       <c r="I84">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="J84">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="K84">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="L84">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="85" spans="1:12">
       <c r="A85" s="2">
-        <v>43646</v>
+        <v>43677</v>
       </c>
       <c r="B85">
-        <v>1147</v>
+        <v>1339</v>
       </c>
       <c r="C85">
-        <v>1072</v>
+        <v>1262</v>
       </c>
       <c r="D85">
-        <v>1232</v>
+        <v>1063</v>
       </c>
       <c r="E85">
-        <v>819</v>
+        <v>867</v>
       </c>
       <c r="F85">
-        <v>856</v>
+        <v>955</v>
       </c>
       <c r="G85">
-        <v>776</v>
+        <v>866</v>
       </c>
       <c r="H85">
-        <v>445</v>
+        <v>531</v>
       </c>
       <c r="I85">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="J85">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="K85">
         <v>146</v>
       </c>
       <c r="L85">
-        <v>107</v>
+        <v>98</v>
       </c>
     </row>
     <row r="86" spans="1:12">
       <c r="A86" s="2">
-        <v>43616</v>
+        <v>43646</v>
       </c>
       <c r="B86">
-        <v>1328</v>
+        <v>1147</v>
       </c>
       <c r="C86">
-        <v>1258</v>
+        <v>1072</v>
       </c>
       <c r="D86">
-        <v>914</v>
+        <v>1232</v>
       </c>
       <c r="E86">
-        <v>759</v>
+        <v>819</v>
       </c>
       <c r="F86">
-        <v>949</v>
+        <v>856</v>
       </c>
       <c r="G86">
-        <v>844</v>
+        <v>776</v>
       </c>
       <c r="H86">
-        <v>460</v>
+        <v>445</v>
       </c>
       <c r="I86">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="J86">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="K86">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="L86">
-        <v>115</v>
+        <v>107</v>
       </c>
     </row>
     <row r="87" spans="1:12">
       <c r="A87" s="2">
-        <v>43585</v>
+        <v>43616</v>
       </c>
       <c r="B87">
-        <v>1117</v>
+        <v>1328</v>
       </c>
       <c r="C87">
-        <v>1063</v>
+        <v>1258</v>
       </c>
       <c r="D87">
-        <v>1036</v>
+        <v>914</v>
       </c>
       <c r="E87">
-        <v>878</v>
+        <v>759</v>
       </c>
       <c r="F87">
-        <v>787</v>
+        <v>949</v>
       </c>
       <c r="G87">
-        <v>701</v>
+        <v>844</v>
       </c>
       <c r="H87">
-        <v>367</v>
+        <v>460</v>
       </c>
       <c r="I87">
+        <v>91</v>
+      </c>
+      <c r="J87">
         <v>80</v>
       </c>
-      <c r="J87">
-[...1 lines deleted...]
-      </c>
       <c r="K87">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="L87">
-        <v>107</v>
+        <v>115</v>
       </c>
     </row>
     <row r="88" spans="1:12">
       <c r="A88" s="2">
-        <v>43555</v>
+        <v>43585</v>
       </c>
       <c r="B88">
-        <v>1244</v>
+        <v>1117</v>
       </c>
       <c r="C88">
-        <v>1179</v>
+        <v>1063</v>
       </c>
       <c r="D88">
-        <v>824</v>
+        <v>1036</v>
       </c>
       <c r="E88">
-        <v>655</v>
+        <v>878</v>
       </c>
       <c r="F88">
-        <v>872</v>
+        <v>787</v>
       </c>
       <c r="G88">
-        <v>775</v>
+        <v>701</v>
       </c>
       <c r="H88">
-        <v>405</v>
+        <v>367</v>
       </c>
       <c r="I88">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="J88">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="K88">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="L88">
-        <v>113</v>
+        <v>107</v>
       </c>
     </row>
     <row r="89" spans="1:12">
       <c r="A89" s="2">
-        <v>43524</v>
+        <v>43555</v>
       </c>
       <c r="B89">
-        <v>1097</v>
+        <v>1244</v>
       </c>
       <c r="C89">
-        <v>1047</v>
+        <v>1179</v>
       </c>
       <c r="D89">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="E89">
-        <v>762</v>
+        <v>655</v>
       </c>
       <c r="F89">
-        <v>823</v>
+        <v>872</v>
       </c>
       <c r="G89">
-        <v>740</v>
+        <v>775</v>
       </c>
       <c r="H89">
-        <v>377</v>
+        <v>405</v>
       </c>
       <c r="I89">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="J89">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="K89">
-        <v>125</v>
+        <v>147</v>
       </c>
       <c r="L89">
-        <v>104</v>
+        <v>113</v>
       </c>
     </row>
     <row r="90" spans="1:12">
       <c r="A90" s="2">
-        <v>43496</v>
+        <v>43524</v>
       </c>
       <c r="B90">
-        <v>1176</v>
+        <v>1097</v>
       </c>
       <c r="C90">
-        <v>1127</v>
+        <v>1047</v>
       </c>
       <c r="D90">
-        <v>1142</v>
+        <v>828</v>
       </c>
       <c r="E90">
-        <v>1039</v>
+        <v>762</v>
       </c>
       <c r="F90">
-        <v>842</v>
+        <v>823</v>
       </c>
       <c r="G90">
-        <v>762</v>
+        <v>740</v>
       </c>
       <c r="H90">
-        <v>348</v>
+        <v>377</v>
       </c>
       <c r="I90">
-        <v>70</v>
+        <v>86</v>
       </c>
       <c r="J90">
         <v>60</v>
       </c>
       <c r="K90">
-        <v>152</v>
+        <v>125</v>
       </c>
       <c r="L90">
-        <v>124</v>
+        <v>104</v>
       </c>
     </row>
     <row r="91" spans="1:12">
       <c r="A91" s="2">
-        <v>43465</v>
+        <v>43496</v>
       </c>
       <c r="B91">
-        <v>1363</v>
+        <v>1176</v>
       </c>
       <c r="C91">
-        <v>1294</v>
+        <v>1127</v>
       </c>
       <c r="D91">
-        <v>2037</v>
+        <v>1142</v>
       </c>
       <c r="E91">
-        <v>1730</v>
+        <v>1039</v>
       </c>
       <c r="F91">
-        <v>971</v>
+        <v>842</v>
       </c>
       <c r="G91">
-        <v>865</v>
+        <v>762</v>
       </c>
       <c r="H91">
-        <v>407</v>
+        <v>348</v>
       </c>
       <c r="I91">
-        <v>104</v>
+        <v>70</v>
       </c>
       <c r="J91">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="K91">
-        <v>183</v>
+        <v>152</v>
       </c>
       <c r="L91">
-        <v>153</v>
+        <v>124</v>
       </c>
     </row>
     <row r="92" spans="1:12">
       <c r="A92" s="2">
-        <v>43434</v>
+        <v>43465</v>
       </c>
       <c r="B92">
-        <v>1485</v>
+        <v>1363</v>
       </c>
       <c r="C92">
-        <v>1425</v>
+        <v>1294</v>
       </c>
       <c r="D92">
-        <v>1084</v>
+        <v>2037</v>
       </c>
       <c r="E92">
-        <v>914</v>
+        <v>1730</v>
       </c>
       <c r="F92">
-        <v>822</v>
+        <v>971</v>
       </c>
       <c r="G92">
-        <v>563</v>
+        <v>865</v>
       </c>
       <c r="H92">
-        <v>382</v>
+        <v>407</v>
       </c>
       <c r="I92">
-        <v>77</v>
+        <v>104</v>
       </c>
       <c r="J92">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="K92">
-        <v>148</v>
+        <v>183</v>
       </c>
       <c r="L92">
-        <v>112</v>
+        <v>153</v>
       </c>
     </row>
     <row r="93" spans="1:12">
       <c r="A93" s="2">
-        <v>43404</v>
+        <v>43434</v>
       </c>
       <c r="B93">
-        <v>1561</v>
+        <v>1485</v>
       </c>
       <c r="C93">
-        <v>1498</v>
+        <v>1425</v>
       </c>
       <c r="D93">
-        <v>983</v>
+        <v>1084</v>
       </c>
       <c r="E93">
-        <v>905</v>
+        <v>914</v>
       </c>
       <c r="F93">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="G93">
-        <v>556</v>
+        <v>563</v>
       </c>
       <c r="H93">
-        <v>397</v>
+        <v>382</v>
       </c>
       <c r="I93">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="J93">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="K93">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="L93">
-        <v>115</v>
+        <v>112</v>
       </c>
     </row>
     <row r="94" spans="1:12">
       <c r="A94" s="2">
-        <v>43373</v>
+        <v>43404</v>
       </c>
       <c r="B94">
-        <v>1363</v>
+        <v>1561</v>
       </c>
       <c r="C94">
-        <v>1296</v>
+        <v>1498</v>
       </c>
       <c r="D94">
-        <v>747</v>
+        <v>983</v>
       </c>
       <c r="E94">
-        <v>656</v>
+        <v>905</v>
       </c>
       <c r="F94">
-        <v>790</v>
+        <v>817</v>
       </c>
       <c r="G94">
-        <v>498</v>
+        <v>556</v>
       </c>
       <c r="H94">
-        <v>353</v>
+        <v>397</v>
       </c>
       <c r="I94">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="J94">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="K94">
         <v>154</v>
       </c>
       <c r="L94">
-        <v>123</v>
+        <v>115</v>
       </c>
     </row>
     <row r="95" spans="1:12">
       <c r="A95" s="2">
-        <v>43343</v>
+        <v>43373</v>
       </c>
       <c r="B95">
-        <v>1402</v>
+        <v>1363</v>
       </c>
       <c r="C95">
-        <v>1334</v>
+        <v>1296</v>
       </c>
       <c r="D95">
-        <v>1058</v>
+        <v>747</v>
       </c>
       <c r="E95">
-        <v>925</v>
+        <v>656</v>
       </c>
       <c r="F95">
-        <v>810</v>
+        <v>790</v>
       </c>
       <c r="G95">
-        <v>519</v>
+        <v>498</v>
       </c>
       <c r="H95">
-        <v>404</v>
+        <v>353</v>
       </c>
       <c r="I95">
-        <v>96</v>
+        <v>78</v>
       </c>
       <c r="J95">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="K95">
-        <v>136</v>
+        <v>154</v>
       </c>
       <c r="L95">
-        <v>104</v>
+        <v>123</v>
       </c>
     </row>
     <row r="96" spans="1:12">
       <c r="A96" s="2">
-        <v>43312</v>
+        <v>43343</v>
       </c>
       <c r="B96">
-        <v>1573</v>
+        <v>1402</v>
       </c>
       <c r="C96">
-        <v>1494</v>
+        <v>1334</v>
       </c>
       <c r="D96">
-        <v>1493</v>
+        <v>1058</v>
       </c>
       <c r="E96">
-        <v>1390</v>
+        <v>925</v>
       </c>
       <c r="F96">
-        <v>919</v>
+        <v>810</v>
       </c>
       <c r="G96">
-        <v>594</v>
+        <v>519</v>
       </c>
       <c r="H96">
-        <v>387</v>
+        <v>404</v>
       </c>
       <c r="I96">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="J96">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="K96">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="L96">
-        <v>113</v>
+        <v>104</v>
       </c>
     </row>
     <row r="97" spans="1:12">
       <c r="A97" s="2">
-        <v>43281</v>
+        <v>43312</v>
       </c>
       <c r="B97">
-        <v>1545</v>
+        <v>1573</v>
       </c>
       <c r="C97">
-        <v>1471</v>
+        <v>1494</v>
       </c>
       <c r="D97">
-        <v>1117</v>
+        <v>1493</v>
       </c>
       <c r="E97">
-        <v>946</v>
+        <v>1390</v>
       </c>
       <c r="F97">
-        <v>990</v>
+        <v>919</v>
       </c>
       <c r="G97">
-        <v>621</v>
+        <v>594</v>
       </c>
       <c r="H97">
-        <v>419</v>
+        <v>387</v>
       </c>
       <c r="I97">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="J97">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="K97">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="L97">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="98" spans="1:12">
       <c r="A98" s="2">
-        <v>43251</v>
+        <v>43281</v>
       </c>
       <c r="B98">
-        <v>1535</v>
+        <v>1545</v>
       </c>
       <c r="C98">
         <v>1471</v>
       </c>
       <c r="D98">
-        <v>1019</v>
+        <v>1117</v>
       </c>
       <c r="E98">
-        <v>870</v>
+        <v>946</v>
       </c>
       <c r="F98">
-        <v>815</v>
+        <v>990</v>
       </c>
       <c r="G98">
-        <v>634</v>
+        <v>621</v>
       </c>
       <c r="H98">
-        <v>429</v>
+        <v>419</v>
       </c>
       <c r="I98">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="J98">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="K98">
-        <v>162</v>
+        <v>146</v>
       </c>
       <c r="L98">
-        <v>130</v>
+        <v>112</v>
       </c>
     </row>
     <row r="99" spans="1:12">
       <c r="A99" s="2">
-        <v>43220</v>
+        <v>43251</v>
       </c>
       <c r="B99">
-        <v>1442</v>
+        <v>1535</v>
       </c>
       <c r="C99">
-        <v>1374</v>
+        <v>1471</v>
       </c>
       <c r="D99">
         <v>1019</v>
       </c>
       <c r="E99">
-        <v>975</v>
+        <v>870</v>
       </c>
       <c r="F99">
-        <v>783</v>
+        <v>815</v>
       </c>
       <c r="G99">
-        <v>509</v>
+        <v>634</v>
       </c>
       <c r="H99">
-        <v>370</v>
+        <v>429</v>
       </c>
       <c r="I99">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="J99">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="K99">
-        <v>142</v>
+        <v>162</v>
       </c>
       <c r="L99">
-        <v>114</v>
+        <v>130</v>
       </c>
     </row>
     <row r="100" spans="1:12">
       <c r="A100" s="2">
-        <v>43190</v>
+        <v>43220</v>
       </c>
       <c r="B100">
-        <v>1501</v>
+        <v>1442</v>
       </c>
       <c r="C100">
-        <v>1422</v>
+        <v>1374</v>
       </c>
       <c r="D100">
-        <v>1087</v>
+        <v>1019</v>
       </c>
       <c r="E100">
-        <v>916</v>
+        <v>975</v>
       </c>
       <c r="F100">
-        <v>876</v>
+        <v>783</v>
       </c>
       <c r="G100">
-        <v>527</v>
+        <v>509</v>
       </c>
       <c r="H100">
-        <v>423</v>
+        <v>370</v>
       </c>
       <c r="I100">
-        <v>103</v>
+        <v>92</v>
       </c>
       <c r="J100">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="K100">
-        <v>172</v>
+        <v>142</v>
       </c>
       <c r="L100">
-        <v>143</v>
+        <v>114</v>
       </c>
     </row>
     <row r="101" spans="1:12">
       <c r="A101" s="2">
-        <v>43159</v>
+        <v>43190</v>
       </c>
       <c r="B101">
-        <v>1259</v>
+        <v>1501</v>
       </c>
       <c r="C101">
-        <v>1201</v>
+        <v>1422</v>
       </c>
       <c r="D101">
-        <v>676</v>
+        <v>1087</v>
       </c>
       <c r="E101">
-        <v>618</v>
+        <v>916</v>
       </c>
       <c r="F101">
-        <v>676</v>
+        <v>876</v>
       </c>
       <c r="G101">
-        <v>412</v>
+        <v>527</v>
       </c>
       <c r="H101">
-        <v>358</v>
+        <v>423</v>
       </c>
       <c r="I101">
-        <v>83</v>
+        <v>103</v>
       </c>
       <c r="J101">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="K101">
-        <v>149</v>
+        <v>172</v>
       </c>
       <c r="L101">
-        <v>119</v>
+        <v>143</v>
       </c>
     </row>
     <row r="102" spans="1:12">
       <c r="A102" s="2">
-        <v>43131</v>
+        <v>43159</v>
       </c>
       <c r="B102">
-        <v>1368</v>
+        <v>1259</v>
       </c>
       <c r="C102">
-        <v>1305</v>
+        <v>1201</v>
       </c>
       <c r="D102">
-        <v>1580</v>
+        <v>676</v>
       </c>
       <c r="E102">
-        <v>1515</v>
+        <v>618</v>
       </c>
       <c r="F102">
-        <v>634</v>
+        <v>676</v>
       </c>
       <c r="G102">
-        <v>402</v>
+        <v>412</v>
       </c>
       <c r="H102">
-        <v>342</v>
+        <v>358</v>
       </c>
       <c r="I102">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="J102">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="K102">
-        <v>135</v>
+        <v>149</v>
       </c>
       <c r="L102">
-        <v>109</v>
+        <v>119</v>
       </c>
     </row>
     <row r="103" spans="1:12">
       <c r="A103" s="2">
-        <v>43100</v>
+        <v>43131</v>
       </c>
       <c r="B103">
-        <v>1551</v>
+        <v>1368</v>
       </c>
       <c r="C103">
-        <v>1456</v>
+        <v>1305</v>
       </c>
       <c r="D103">
-        <v>1924</v>
+        <v>1580</v>
       </c>
       <c r="E103">
-        <v>1742</v>
+        <v>1515</v>
       </c>
       <c r="F103">
-        <v>819</v>
+        <v>634</v>
       </c>
       <c r="G103">
-        <v>464</v>
+        <v>402</v>
       </c>
       <c r="H103">
-        <v>401</v>
+        <v>342</v>
       </c>
       <c r="I103">
-        <v>107</v>
+        <v>77</v>
       </c>
       <c r="J103">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="K103">
-        <v>183</v>
+        <v>135</v>
       </c>
       <c r="L103">
-        <v>154</v>
+        <v>109</v>
       </c>
     </row>
     <row r="104" spans="1:12">
       <c r="A104" s="2">
-        <v>43069</v>
+        <v>43100</v>
       </c>
       <c r="B104">
-        <v>1476</v>
+        <v>1551</v>
       </c>
       <c r="C104">
-        <v>1408</v>
+        <v>1456</v>
       </c>
       <c r="D104">
-        <v>1048</v>
+        <v>1924</v>
       </c>
       <c r="E104">
-        <v>968</v>
+        <v>1742</v>
       </c>
       <c r="F104">
-        <v>783</v>
+        <v>819</v>
       </c>
       <c r="G104">
-        <v>471</v>
+        <v>464</v>
       </c>
       <c r="H104">
-        <v>418</v>
+        <v>401</v>
       </c>
       <c r="I104">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="J104">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="K104">
-        <v>151</v>
+        <v>183</v>
       </c>
       <c r="L104">
-        <v>118</v>
+        <v>154</v>
       </c>
     </row>
     <row r="105" spans="1:12">
       <c r="A105" s="2">
-        <v>43039</v>
+        <v>43069</v>
       </c>
       <c r="B105">
-        <v>1409</v>
+        <v>1476</v>
       </c>
       <c r="C105">
-        <v>1360</v>
+        <v>1408</v>
       </c>
       <c r="D105">
-        <v>785</v>
+        <v>1048</v>
       </c>
       <c r="E105">
-        <v>734</v>
+        <v>968</v>
       </c>
       <c r="F105">
-        <v>706</v>
+        <v>783</v>
       </c>
       <c r="G105">
-        <v>429</v>
+        <v>471</v>
       </c>
       <c r="H105">
-        <v>390</v>
+        <v>418</v>
       </c>
       <c r="I105">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="J105">
         <v>99</v>
       </c>
       <c r="K105">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="L105">
-        <v>124</v>
+        <v>118</v>
       </c>
     </row>
     <row r="106" spans="1:12">
       <c r="A106" s="2">
-        <v>43008</v>
+        <v>43039</v>
       </c>
       <c r="B106">
-        <v>1362</v>
+        <v>1409</v>
       </c>
       <c r="C106">
-        <v>1314</v>
+        <v>1360</v>
       </c>
       <c r="D106">
-        <v>759</v>
+        <v>785</v>
       </c>
       <c r="E106">
-        <v>690</v>
+        <v>734</v>
       </c>
       <c r="F106">
-        <v>739</v>
+        <v>706</v>
       </c>
       <c r="G106">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="H106">
-        <v>348</v>
+        <v>390</v>
       </c>
       <c r="I106">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="J106">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="K106">
-        <v>175</v>
+        <v>156</v>
       </c>
       <c r="L106">
-        <v>140</v>
+        <v>124</v>
       </c>
     </row>
     <row r="107" spans="1:12">
       <c r="A107" s="2">
-        <v>42978</v>
+        <v>43008</v>
       </c>
       <c r="B107">
-        <v>1249</v>
+        <v>1362</v>
       </c>
       <c r="C107">
-        <v>1206</v>
+        <v>1314</v>
       </c>
       <c r="D107">
-        <v>796</v>
+        <v>759</v>
       </c>
       <c r="E107">
-        <v>646</v>
+        <v>690</v>
       </c>
       <c r="F107">
-        <v>709</v>
+        <v>739</v>
       </c>
       <c r="G107">
         <v>421</v>
       </c>
       <c r="H107">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="I107">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="J107">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="K107">
-        <v>147</v>
+        <v>175</v>
       </c>
       <c r="L107">
-        <v>114</v>
+        <v>140</v>
       </c>
     </row>
     <row r="108" spans="1:12">
       <c r="A108" s="2">
-        <v>42947</v>
+        <v>42978</v>
       </c>
       <c r="B108">
-        <v>1470</v>
+        <v>1249</v>
       </c>
       <c r="C108">
-        <v>1396</v>
+        <v>1206</v>
       </c>
       <c r="D108">
-        <v>1088</v>
+        <v>796</v>
       </c>
       <c r="E108">
-        <v>958</v>
+        <v>646</v>
       </c>
       <c r="F108">
-        <v>682</v>
+        <v>709</v>
       </c>
       <c r="G108">
-        <v>437</v>
+        <v>421</v>
       </c>
       <c r="H108">
-        <v>329</v>
+        <v>349</v>
       </c>
       <c r="I108">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="J108">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="K108">
-        <v>162</v>
+        <v>147</v>
       </c>
       <c r="L108">
-        <v>138</v>
+        <v>114</v>
       </c>
     </row>
     <row r="109" spans="1:12">
       <c r="A109" s="2">
-        <v>42916</v>
+        <v>42947</v>
       </c>
       <c r="B109">
-        <v>1524</v>
+        <v>1470</v>
       </c>
       <c r="C109">
-        <v>1434</v>
+        <v>1396</v>
       </c>
       <c r="D109">
-        <v>1198</v>
+        <v>1088</v>
       </c>
       <c r="E109">
-        <v>1057</v>
+        <v>958</v>
       </c>
       <c r="F109">
-        <v>754</v>
+        <v>682</v>
       </c>
       <c r="G109">
         <v>437</v>
       </c>
       <c r="H109">
-        <v>340</v>
+        <v>329</v>
       </c>
       <c r="I109">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="J109">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="K109">
-        <v>192</v>
+        <v>162</v>
       </c>
       <c r="L109">
-        <v>165</v>
+        <v>138</v>
       </c>
     </row>
     <row r="110" spans="1:12">
       <c r="A110" s="2">
-        <v>42886</v>
+        <v>42916</v>
       </c>
       <c r="B110">
-        <v>1584</v>
+        <v>1524</v>
       </c>
       <c r="C110">
-        <v>1462</v>
+        <v>1434</v>
       </c>
       <c r="D110">
-        <v>1020</v>
+        <v>1198</v>
       </c>
       <c r="E110">
-        <v>883</v>
+        <v>1057</v>
       </c>
       <c r="F110">
-        <v>728</v>
+        <v>754</v>
       </c>
       <c r="G110">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="H110">
-        <v>359</v>
+        <v>340</v>
       </c>
       <c r="I110">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="J110">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="K110">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="L110">
-        <v>142</v>
+        <v>165</v>
       </c>
     </row>
     <row r="111" spans="1:12">
       <c r="A111" s="2">
-        <v>42855</v>
+        <v>42886</v>
       </c>
       <c r="B111">
-        <v>1218</v>
+        <v>1584</v>
       </c>
       <c r="C111">
-        <v>1165</v>
+        <v>1462</v>
       </c>
       <c r="D111">
-        <v>695</v>
+        <v>1020</v>
       </c>
       <c r="E111">
-        <v>664</v>
+        <v>883</v>
       </c>
       <c r="F111">
-        <v>536</v>
+        <v>728</v>
       </c>
       <c r="G111">
-        <v>323</v>
+        <v>429</v>
       </c>
       <c r="H111">
-        <v>283</v>
+        <v>359</v>
       </c>
       <c r="I111">
-        <v>79</v>
+        <v>98</v>
       </c>
       <c r="J111">
-        <v>82</v>
+        <v>99</v>
       </c>
       <c r="K111">
-        <v>136</v>
+        <v>178</v>
       </c>
       <c r="L111">
-        <v>109</v>
+        <v>142</v>
       </c>
     </row>
     <row r="112" spans="1:12">
       <c r="A112" s="2">
-        <v>42825</v>
+        <v>42855</v>
       </c>
       <c r="B112">
-        <v>1559</v>
+        <v>1218</v>
       </c>
       <c r="C112">
-        <v>1477</v>
+        <v>1165</v>
       </c>
       <c r="D112">
-        <v>1033</v>
+        <v>695</v>
       </c>
       <c r="E112">
-        <v>865</v>
+        <v>664</v>
       </c>
       <c r="F112">
-        <v>720</v>
+        <v>536</v>
       </c>
       <c r="G112">
-        <v>436</v>
+        <v>323</v>
       </c>
       <c r="H112">
-        <v>393</v>
+        <v>283</v>
       </c>
       <c r="I112">
-        <v>108</v>
+        <v>79</v>
       </c>
       <c r="J112">
-        <v>113</v>
+        <v>82</v>
       </c>
       <c r="K112">
-        <v>201</v>
+        <v>136</v>
       </c>
       <c r="L112">
-        <v>170</v>
+        <v>109</v>
       </c>
     </row>
     <row r="113" spans="1:12">
       <c r="A113" s="2">
-        <v>42794</v>
+        <v>42825</v>
       </c>
       <c r="B113">
-        <v>1223</v>
+        <v>1559</v>
       </c>
       <c r="C113">
-        <v>1169</v>
+        <v>1477</v>
       </c>
       <c r="D113">
-        <v>608</v>
+        <v>1033</v>
       </c>
       <c r="E113">
-        <v>542</v>
+        <v>865</v>
       </c>
       <c r="F113">
-        <v>530</v>
+        <v>720</v>
       </c>
       <c r="G113">
-        <v>339</v>
+        <v>436</v>
       </c>
       <c r="H113">
-        <v>318</v>
+        <v>393</v>
       </c>
       <c r="I113">
-        <v>86</v>
+        <v>108</v>
       </c>
       <c r="J113">
-        <v>93</v>
+        <v>113</v>
       </c>
       <c r="K113">
-        <v>146</v>
+        <v>201</v>
       </c>
       <c r="L113">
-        <v>119</v>
+        <v>170</v>
       </c>
     </row>
     <row r="114" spans="1:12">
       <c r="A114" s="2">
-        <v>42766</v>
+        <v>42794</v>
       </c>
       <c r="B114">
-        <v>1336</v>
+        <v>1223</v>
       </c>
       <c r="C114">
-        <v>1291</v>
+        <v>1169</v>
       </c>
       <c r="D114">
-        <v>929</v>
+        <v>608</v>
       </c>
       <c r="E114">
-        <v>815</v>
+        <v>542</v>
       </c>
       <c r="F114">
-        <v>553</v>
+        <v>530</v>
       </c>
       <c r="G114">
-        <v>366</v>
+        <v>339</v>
       </c>
       <c r="H114">
-        <v>297</v>
+        <v>318</v>
       </c>
       <c r="I114">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="J114">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="K114">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="L114">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="115" spans="1:12">
       <c r="A115" s="2">
-        <v>42735</v>
+        <v>42766</v>
       </c>
       <c r="B115">
-        <v>1587</v>
+        <v>1336</v>
       </c>
       <c r="C115">
-        <v>1522</v>
+        <v>1291</v>
       </c>
       <c r="D115">
-        <v>1366</v>
+        <v>929</v>
       </c>
       <c r="E115">
-        <v>1249</v>
+        <v>815</v>
       </c>
       <c r="F115">
-        <v>626</v>
+        <v>553</v>
       </c>
       <c r="G115">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="H115">
-        <v>360</v>
+        <v>297</v>
       </c>
       <c r="I115">
-        <v>108</v>
+        <v>80</v>
       </c>
       <c r="J115">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="K115">
-        <v>152</v>
+        <v>139</v>
       </c>
       <c r="L115">
-        <v>127</v>
+        <v>117</v>
       </c>
     </row>
     <row r="116" spans="1:12">
       <c r="A116" s="2">
-        <v>42704</v>
+        <v>42735</v>
       </c>
       <c r="B116">
-        <v>1450</v>
+        <v>1587</v>
       </c>
       <c r="C116">
-        <v>1400</v>
+        <v>1522</v>
       </c>
       <c r="D116">
-        <v>682</v>
+        <v>1366</v>
       </c>
       <c r="E116">
-        <v>593</v>
+        <v>1249</v>
       </c>
       <c r="F116">
-        <v>535</v>
+        <v>626</v>
       </c>
       <c r="G116">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="H116">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="I116">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="J116">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="K116">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="L116">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="117" spans="1:12">
       <c r="A117" s="2">
-        <v>42674</v>
+        <v>42704</v>
       </c>
       <c r="B117">
-        <v>1415</v>
+        <v>1450</v>
       </c>
       <c r="C117">
-        <v>1367</v>
+        <v>1400</v>
       </c>
       <c r="D117">
-        <v>1019</v>
+        <v>682</v>
       </c>
       <c r="E117">
-        <v>926</v>
+        <v>593</v>
       </c>
       <c r="F117">
-        <v>456</v>
+        <v>535</v>
       </c>
       <c r="G117">
-        <v>294</v>
+        <v>332</v>
       </c>
       <c r="H117">
-        <v>323</v>
+        <v>343</v>
       </c>
       <c r="I117">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="J117">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="K117">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="L117">
-        <v>114</v>
+        <v>123</v>
       </c>
     </row>
     <row r="118" spans="1:12">
       <c r="A118" s="2">
-        <v>42643</v>
+        <v>42674</v>
       </c>
       <c r="B118">
-        <v>1423</v>
+        <v>1415</v>
       </c>
       <c r="C118">
-        <v>1370</v>
+        <v>1367</v>
       </c>
       <c r="D118">
-        <v>933</v>
+        <v>1019</v>
       </c>
       <c r="E118">
-        <v>750</v>
+        <v>926</v>
       </c>
       <c r="F118">
-        <v>512</v>
+        <v>456</v>
       </c>
       <c r="G118">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="H118">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="I118">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="J118">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="K118">
-        <v>154</v>
+        <v>138</v>
       </c>
       <c r="L118">
-        <v>131</v>
+        <v>114</v>
       </c>
     </row>
     <row r="119" spans="1:12">
       <c r="A119" s="2">
-        <v>42613</v>
+        <v>42643</v>
       </c>
       <c r="B119">
-        <v>1340</v>
+        <v>1423</v>
       </c>
       <c r="C119">
-        <v>1287</v>
+        <v>1370</v>
       </c>
       <c r="D119">
-        <v>689</v>
+        <v>933</v>
       </c>
       <c r="E119">
-        <v>616</v>
+        <v>750</v>
       </c>
       <c r="F119">
-        <v>477</v>
+        <v>512</v>
       </c>
       <c r="G119">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="H119">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="I119">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="J119">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="K119">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="L119">
-        <v>123</v>
+        <v>131</v>
       </c>
     </row>
     <row r="120" spans="1:12">
       <c r="A120" s="2">
-        <v>42582</v>
+        <v>42613</v>
       </c>
       <c r="B120">
-        <v>1474</v>
+        <v>1340</v>
       </c>
       <c r="C120">
-        <v>1424</v>
+        <v>1287</v>
       </c>
       <c r="D120">
-        <v>1007</v>
+        <v>689</v>
       </c>
       <c r="E120">
-        <v>924</v>
+        <v>616</v>
       </c>
       <c r="F120">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="G120">
-        <v>322</v>
+        <v>296</v>
       </c>
       <c r="H120">
-        <v>299</v>
+        <v>323</v>
       </c>
       <c r="I120">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="J120">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="K120">
-        <v>170</v>
+        <v>143</v>
       </c>
       <c r="L120">
-        <v>149</v>
+        <v>123</v>
       </c>
     </row>
     <row r="121" spans="1:12">
       <c r="A121" s="2">
-        <v>42551</v>
+        <v>42582</v>
       </c>
       <c r="B121">
-        <v>1581</v>
+        <v>1474</v>
       </c>
       <c r="C121">
-        <v>1522</v>
+        <v>1424</v>
       </c>
       <c r="D121">
-        <v>1036</v>
+        <v>1007</v>
       </c>
       <c r="E121">
-        <v>852</v>
+        <v>924</v>
       </c>
       <c r="F121">
-        <v>587</v>
+        <v>485</v>
       </c>
       <c r="G121">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="H121">
-        <v>326</v>
+        <v>299</v>
       </c>
       <c r="I121">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="J121">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="K121">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="L121">
-        <v>143</v>
+        <v>149</v>
       </c>
     </row>
     <row r="122" spans="1:12">
       <c r="A122" s="2">
-        <v>42521</v>
+        <v>42551</v>
       </c>
       <c r="B122">
-        <v>1566</v>
+        <v>1581</v>
       </c>
       <c r="C122">
-        <v>1512</v>
+        <v>1522</v>
       </c>
       <c r="D122">
-        <v>1480</v>
+        <v>1036</v>
       </c>
       <c r="E122">
-        <v>1390</v>
+        <v>852</v>
       </c>
       <c r="F122">
-        <v>497</v>
+        <v>587</v>
       </c>
       <c r="G122">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="H122">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I122">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="J122">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="K122">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="L122">
-        <v>134</v>
+        <v>143</v>
       </c>
     </row>
     <row r="123" spans="1:12">
       <c r="A123" s="2">
-        <v>42490</v>
+        <v>42521</v>
       </c>
       <c r="B123">
-        <v>1448</v>
+        <v>1566</v>
       </c>
       <c r="C123">
-        <v>1399</v>
+        <v>1512</v>
       </c>
       <c r="D123">
-        <v>965</v>
+        <v>1480</v>
       </c>
       <c r="E123">
-        <v>842</v>
+        <v>1390</v>
       </c>
       <c r="F123">
-        <v>397</v>
+        <v>497</v>
       </c>
       <c r="G123">
-        <v>284</v>
+        <v>318</v>
       </c>
       <c r="H123">
-        <v>300</v>
+        <v>325</v>
       </c>
       <c r="I123">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="J123">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="K123">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="L123">
-        <v>129</v>
+        <v>134</v>
       </c>
     </row>
     <row r="124" spans="1:12">
       <c r="A124" s="2">
-        <v>42460</v>
+        <v>42490</v>
       </c>
       <c r="B124">
-        <v>1607</v>
+        <v>1448</v>
       </c>
       <c r="C124">
-        <v>1550</v>
+        <v>1399</v>
       </c>
       <c r="D124">
-        <v>1104</v>
+        <v>965</v>
       </c>
       <c r="E124">
-        <v>1060</v>
+        <v>842</v>
       </c>
       <c r="F124">
-        <v>491</v>
+        <v>397</v>
       </c>
       <c r="G124">
-        <v>373</v>
+        <v>284</v>
       </c>
       <c r="H124">
-        <v>349</v>
+        <v>300</v>
       </c>
       <c r="I124">
         <v>93</v>
       </c>
       <c r="J124">
-        <v>114</v>
+        <v>95</v>
       </c>
       <c r="K124">
-        <v>172</v>
+        <v>157</v>
       </c>
       <c r="L124">
-        <v>140</v>
+        <v>129</v>
       </c>
     </row>
     <row r="125" spans="1:12">
       <c r="A125" s="2">
-        <v>42429</v>
+        <v>42460</v>
       </c>
       <c r="B125">
-        <v>1350</v>
+        <v>1607</v>
       </c>
       <c r="C125">
-        <v>1277</v>
+        <v>1550</v>
       </c>
       <c r="D125">
-        <v>911</v>
+        <v>1104</v>
       </c>
       <c r="E125">
-        <v>887</v>
+        <v>1060</v>
       </c>
       <c r="F125">
-        <v>380</v>
+        <v>491</v>
       </c>
       <c r="G125">
-        <v>303</v>
+        <v>373</v>
       </c>
       <c r="H125">
-        <v>287</v>
+        <v>349</v>
       </c>
       <c r="I125">
-        <v>58</v>
+        <v>93</v>
       </c>
       <c r="J125">
         <v>114</v>
       </c>
       <c r="K125">
-        <v>145</v>
+        <v>172</v>
       </c>
       <c r="L125">
-        <v>112</v>
+        <v>140</v>
       </c>
     </row>
     <row r="126" spans="1:12">
       <c r="A126" s="2">
-        <v>42400</v>
+        <v>42429</v>
       </c>
       <c r="B126">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="C126">
-        <v>1287</v>
+        <v>1277</v>
       </c>
       <c r="D126">
-        <v>1054</v>
+        <v>911</v>
       </c>
       <c r="E126">
-        <v>970</v>
+        <v>887</v>
       </c>
       <c r="F126">
-        <v>347</v>
+        <v>380</v>
       </c>
       <c r="G126">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="H126">
-        <v>244</v>
+        <v>287</v>
       </c>
       <c r="I126">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="J126">
-        <v>88</v>
+        <v>114</v>
       </c>
       <c r="K126">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="L126">
-        <v>132</v>
+        <v>112</v>
       </c>
     </row>
     <row r="127" spans="1:12">
       <c r="A127" s="2">
-        <v>42369</v>
+        <v>42400</v>
       </c>
       <c r="B127">
-        <v>1738</v>
+        <v>1349</v>
       </c>
       <c r="C127">
-        <v>1660</v>
+        <v>1287</v>
       </c>
       <c r="D127">
-        <v>1957</v>
+        <v>1054</v>
       </c>
       <c r="E127">
-        <v>1557</v>
+        <v>970</v>
       </c>
       <c r="F127">
-        <v>469</v>
+        <v>347</v>
       </c>
       <c r="G127">
-        <v>418</v>
+        <v>295</v>
       </c>
       <c r="H127">
-        <v>316</v>
+        <v>244</v>
       </c>
       <c r="I127">
-        <v>87</v>
+        <v>56</v>
       </c>
       <c r="J127">
-        <v>105</v>
+        <v>88</v>
       </c>
       <c r="K127">
-        <v>193</v>
+        <v>155</v>
       </c>
       <c r="L127">
-        <v>157</v>
+        <v>132</v>
       </c>
     </row>
     <row r="128" spans="1:12">
       <c r="A128" s="2">
-        <v>42338</v>
+        <v>42369</v>
       </c>
       <c r="B128">
-        <v>1558</v>
+        <v>1738</v>
       </c>
       <c r="C128">
-        <v>1492</v>
+        <v>1660</v>
       </c>
       <c r="D128">
-        <v>1075</v>
+        <v>1957</v>
       </c>
       <c r="E128">
-        <v>1036</v>
+        <v>1557</v>
       </c>
       <c r="F128">
-        <v>413</v>
+        <v>469</v>
       </c>
       <c r="G128">
-        <v>373</v>
+        <v>418</v>
       </c>
       <c r="H128">
-        <v>282</v>
+        <v>316</v>
       </c>
       <c r="I128">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="J128">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="K128">
-        <v>166</v>
+        <v>193</v>
       </c>
       <c r="L128">
-        <v>137</v>
+        <v>157</v>
       </c>
     </row>
     <row r="129" spans="1:12">
       <c r="A129" s="2">
-        <v>42308</v>
+        <v>42338</v>
       </c>
       <c r="B129">
-        <v>1586</v>
+        <v>1558</v>
       </c>
       <c r="C129">
-        <v>1528</v>
+        <v>1492</v>
       </c>
       <c r="D129">
-        <v>1365</v>
+        <v>1075</v>
       </c>
       <c r="E129">
-        <v>1222</v>
+        <v>1036</v>
       </c>
       <c r="F129">
-        <v>368</v>
+        <v>413</v>
       </c>
       <c r="G129">
-        <v>336</v>
+        <v>373</v>
       </c>
       <c r="H129">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="I129">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="J129">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="K129">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="L129">
-        <v>143</v>
+        <v>137</v>
       </c>
     </row>
     <row r="130" spans="1:12">
       <c r="A130" s="2">
-        <v>42277</v>
+        <v>42308</v>
       </c>
       <c r="B130">
-        <v>1507</v>
+        <v>1586</v>
       </c>
       <c r="C130">
-        <v>1450</v>
+        <v>1528</v>
       </c>
       <c r="D130">
-        <v>1024</v>
+        <v>1365</v>
       </c>
       <c r="E130">
-        <v>895</v>
+        <v>1222</v>
       </c>
       <c r="F130">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="G130">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="H130">
-        <v>263</v>
+        <v>291</v>
       </c>
       <c r="I130">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="J130">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="K130">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="L130">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="131" spans="1:12">
       <c r="A131" s="2">
-        <v>42247</v>
+        <v>42277</v>
       </c>
       <c r="B131">
-        <v>1401</v>
+        <v>1507</v>
       </c>
       <c r="C131">
-        <v>1353</v>
+        <v>1450</v>
       </c>
       <c r="D131">
-        <v>648</v>
+        <v>1024</v>
       </c>
       <c r="E131">
-        <v>634</v>
+        <v>895</v>
       </c>
       <c r="F131">
-        <v>322</v>
+        <v>376</v>
       </c>
       <c r="G131">
-        <v>293</v>
+        <v>343</v>
       </c>
       <c r="H131">
-        <v>250</v>
+        <v>263</v>
       </c>
       <c r="I131">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="J131">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="K131">
-        <v>124</v>
+        <v>167</v>
       </c>
       <c r="L131">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="132" spans="1:12">
       <c r="A132" s="2">
-        <v>42216</v>
+        <v>42247</v>
       </c>
       <c r="B132">
-        <v>1698</v>
+        <v>1401</v>
       </c>
       <c r="C132">
-        <v>1627</v>
+        <v>1353</v>
       </c>
       <c r="D132">
-        <v>1846</v>
+        <v>648</v>
       </c>
       <c r="E132">
-        <v>1420</v>
+        <v>634</v>
       </c>
       <c r="F132">
-        <v>400</v>
+        <v>322</v>
       </c>
       <c r="G132">
-        <v>355</v>
+        <v>293</v>
       </c>
       <c r="H132">
-        <v>276</v>
+        <v>250</v>
       </c>
       <c r="I132">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="J132">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="K132">
-        <v>192</v>
+        <v>124</v>
       </c>
       <c r="L132">
-        <v>159</v>
+        <v>100</v>
       </c>
     </row>
     <row r="133" spans="1:12">
       <c r="A133" s="2">
-        <v>42185</v>
+        <v>42216</v>
       </c>
       <c r="B133">
-        <v>1669</v>
+        <v>1698</v>
       </c>
       <c r="C133">
-        <v>1611</v>
+        <v>1627</v>
       </c>
       <c r="D133">
-        <v>1440</v>
+        <v>1846</v>
       </c>
       <c r="E133">
-        <v>1222</v>
+        <v>1420</v>
       </c>
       <c r="F133">
-        <v>377</v>
+        <v>400</v>
       </c>
       <c r="G133">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="H133">
-        <v>259</v>
+        <v>276</v>
       </c>
       <c r="I133">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="J133">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="K133">
-        <v>175</v>
+        <v>192</v>
       </c>
       <c r="L133">
-        <v>142</v>
+        <v>159</v>
       </c>
     </row>
     <row r="134" spans="1:12">
       <c r="A134" s="2">
-        <v>42155</v>
+        <v>42185</v>
       </c>
       <c r="B134">
-        <v>1580</v>
+        <v>1669</v>
       </c>
       <c r="C134">
-        <v>1538</v>
+        <v>1611</v>
       </c>
       <c r="D134">
-        <v>1186</v>
+        <v>1440</v>
       </c>
       <c r="E134">
-        <v>1159</v>
+        <v>1222</v>
       </c>
       <c r="F134">
-        <v>296</v>
+        <v>377</v>
       </c>
       <c r="G134">
-        <v>277</v>
+        <v>350</v>
       </c>
       <c r="H134">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="I134">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="J134">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="K134">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="L134">
-        <v>133</v>
+        <v>142</v>
       </c>
     </row>
     <row r="135" spans="1:12">
       <c r="A135" s="2">
-        <v>42124</v>
+        <v>42155</v>
       </c>
       <c r="B135">
-        <v>1618</v>
+        <v>1580</v>
       </c>
       <c r="C135">
-        <v>1565</v>
+        <v>1538</v>
       </c>
       <c r="D135">
-        <v>1145</v>
+        <v>1186</v>
       </c>
       <c r="E135">
-        <v>1030</v>
+        <v>1159</v>
       </c>
       <c r="F135">
+        <v>296</v>
+      </c>
+      <c r="G135">
         <v>277</v>
       </c>
-      <c r="G135">
-[...1 lines deleted...]
-      </c>
       <c r="H135">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="I135">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="J135">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K135">
-        <v>214</v>
+        <v>176</v>
       </c>
       <c r="L135">
-        <v>174</v>
+        <v>133</v>
       </c>
     </row>
     <row r="136" spans="1:12">
       <c r="A136" s="2">
-        <v>42094</v>
+        <v>42124</v>
       </c>
       <c r="B136">
-        <v>1623</v>
+        <v>1618</v>
       </c>
       <c r="C136">
-        <v>1586</v>
+        <v>1565</v>
       </c>
       <c r="D136">
-        <v>1197</v>
+        <v>1145</v>
       </c>
       <c r="E136">
-        <v>1139</v>
+        <v>1030</v>
       </c>
       <c r="F136">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="G136">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="H136">
-        <v>272</v>
+        <v>261</v>
       </c>
       <c r="I136">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="J136">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K136">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="L136">
-        <v>185</v>
+        <v>174</v>
       </c>
     </row>
     <row r="137" spans="1:12">
       <c r="A137" s="2">
-        <v>42063</v>
+        <v>42094</v>
       </c>
       <c r="B137">
-        <v>1323</v>
+        <v>1623</v>
       </c>
       <c r="C137">
-        <v>1302</v>
+        <v>1586</v>
       </c>
       <c r="D137">
-        <v>897</v>
+        <v>1197</v>
       </c>
       <c r="E137">
-        <v>876</v>
+        <v>1139</v>
       </c>
       <c r="F137">
-        <v>207</v>
+        <v>281</v>
       </c>
       <c r="G137">
-        <v>194</v>
+        <v>270</v>
       </c>
       <c r="H137">
-        <v>222</v>
+        <v>272</v>
       </c>
       <c r="I137">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="J137">
-        <v>49</v>
+        <v>72</v>
       </c>
       <c r="K137">
-        <v>144</v>
+        <v>208</v>
       </c>
       <c r="L137">
-        <v>127</v>
+        <v>185</v>
       </c>
     </row>
     <row r="138" spans="1:12">
       <c r="A138" s="2">
-        <v>42035</v>
+        <v>42063</v>
       </c>
       <c r="B138">
-        <v>1423</v>
+        <v>1323</v>
       </c>
       <c r="C138">
-        <v>1402</v>
+        <v>1302</v>
       </c>
       <c r="D138">
-        <v>1308</v>
+        <v>897</v>
       </c>
       <c r="E138">
-        <v>1181</v>
+        <v>876</v>
       </c>
       <c r="F138">
-        <v>227</v>
+        <v>207</v>
       </c>
       <c r="G138">
-        <v>211</v>
+        <v>194</v>
       </c>
       <c r="H138">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="I138">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="J138">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K138">
-        <v>179</v>
+        <v>144</v>
       </c>
       <c r="L138">
-        <v>168</v>
+        <v>127</v>
       </c>
     </row>
     <row r="139" spans="1:12">
       <c r="A139" s="2">
-        <v>42004</v>
+        <v>42035</v>
       </c>
       <c r="B139">
-        <v>1823</v>
+        <v>1423</v>
       </c>
       <c r="C139">
-        <v>1786</v>
+        <v>1402</v>
       </c>
       <c r="D139">
-        <v>1772</v>
+        <v>1308</v>
       </c>
       <c r="E139">
-        <v>1706</v>
+        <v>1181</v>
       </c>
       <c r="F139">
-        <v>279</v>
+        <v>227</v>
       </c>
       <c r="G139">
-        <v>260</v>
+        <v>211</v>
       </c>
       <c r="H139">
-        <v>257</v>
+        <v>210</v>
       </c>
       <c r="I139">
-        <v>110</v>
+        <v>80</v>
       </c>
       <c r="J139">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="K139">
-        <v>249</v>
+        <v>179</v>
       </c>
       <c r="L139">
-        <v>222</v>
+        <v>168</v>
       </c>
     </row>
     <row r="140" spans="1:12">
       <c r="A140" s="2">
-        <v>41973</v>
+        <v>42004</v>
       </c>
       <c r="B140">
-        <v>1522</v>
+        <v>1823</v>
       </c>
       <c r="C140">
-        <v>1486</v>
+        <v>1786</v>
       </c>
       <c r="D140">
-        <v>1581</v>
+        <v>1772</v>
       </c>
       <c r="E140">
-        <v>1574</v>
+        <v>1706</v>
       </c>
       <c r="F140">
-        <v>199</v>
+        <v>279</v>
       </c>
       <c r="G140">
-        <v>182</v>
+        <v>260</v>
       </c>
       <c r="H140">
-        <v>233</v>
+        <v>257</v>
       </c>
       <c r="I140">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="J140">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="K140">
-        <v>167</v>
+        <v>249</v>
       </c>
       <c r="L140">
-        <v>159</v>
+        <v>222</v>
       </c>
     </row>
     <row r="141" spans="1:12">
       <c r="A141" s="2">
-        <v>41943</v>
+        <v>41973</v>
       </c>
       <c r="B141">
-        <v>1662</v>
+        <v>1522</v>
       </c>
       <c r="C141">
-        <v>1633</v>
+        <v>1486</v>
       </c>
       <c r="D141">
-        <v>1059</v>
+        <v>1581</v>
       </c>
       <c r="E141">
-        <v>1041</v>
+        <v>1574</v>
       </c>
       <c r="F141">
-        <v>212</v>
+        <v>199</v>
       </c>
       <c r="G141">
-        <v>195</v>
+        <v>182</v>
       </c>
       <c r="H141">
-        <v>244</v>
+        <v>233</v>
       </c>
       <c r="I141">
         <v>98</v>
       </c>
       <c r="J141">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="K141">
-        <v>231</v>
+        <v>167</v>
       </c>
       <c r="L141">
-        <v>223</v>
+        <v>159</v>
       </c>
     </row>
     <row r="142" spans="1:12">
       <c r="A142" s="2">
-        <v>41912</v>
+        <v>41943</v>
       </c>
       <c r="B142">
-        <v>1488</v>
+        <v>1662</v>
       </c>
       <c r="C142">
-        <v>1461</v>
+        <v>1633</v>
       </c>
       <c r="D142">
-        <v>1377</v>
+        <v>1059</v>
       </c>
       <c r="E142">
-        <v>1350</v>
+        <v>1041</v>
       </c>
       <c r="F142">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="G142">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="H142">
-        <v>214</v>
+        <v>244</v>
       </c>
       <c r="I142">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="J142">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="K142">
-        <v>162</v>
+        <v>231</v>
       </c>
       <c r="L142">
-        <v>154</v>
+        <v>223</v>
       </c>
     </row>
     <row r="143" spans="1:12">
       <c r="A143" s="2">
-        <v>41882</v>
+        <v>41912</v>
       </c>
       <c r="B143">
-        <v>1328</v>
+        <v>1488</v>
       </c>
       <c r="C143">
-        <v>1301</v>
+        <v>1461</v>
       </c>
       <c r="D143">
-        <v>749</v>
+        <v>1377</v>
       </c>
       <c r="E143">
-        <v>745</v>
+        <v>1350</v>
       </c>
       <c r="F143">
-        <v>157</v>
+        <v>203</v>
       </c>
       <c r="G143">
-        <v>146</v>
+        <v>188</v>
       </c>
       <c r="H143">
-        <v>193</v>
+        <v>214</v>
       </c>
       <c r="I143">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="J143">
         <v>46</v>
       </c>
       <c r="K143">
-        <v>131</v>
+        <v>162</v>
       </c>
       <c r="L143">
-        <v>122</v>
+        <v>154</v>
       </c>
     </row>
     <row r="144" spans="1:12">
       <c r="A144" s="2">
-        <v>41851</v>
+        <v>41882</v>
       </c>
       <c r="B144">
-        <v>1712</v>
+        <v>1328</v>
       </c>
       <c r="C144">
-        <v>1681</v>
+        <v>1301</v>
       </c>
       <c r="D144">
-        <v>1731</v>
+        <v>749</v>
       </c>
       <c r="E144">
-        <v>1559</v>
+        <v>745</v>
       </c>
       <c r="F144">
-        <v>213</v>
+        <v>157</v>
       </c>
       <c r="G144">
-        <v>200</v>
+        <v>146</v>
       </c>
       <c r="H144">
-        <v>225</v>
+        <v>193</v>
       </c>
       <c r="I144">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="J144">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="K144">
-        <v>217</v>
+        <v>131</v>
       </c>
       <c r="L144">
-        <v>210</v>
+        <v>122</v>
       </c>
     </row>
     <row r="145" spans="1:12">
       <c r="A145" s="2">
-        <v>41820</v>
+        <v>41851</v>
       </c>
       <c r="B145">
-        <v>1520</v>
+        <v>1712</v>
       </c>
       <c r="C145">
-        <v>1484</v>
+        <v>1681</v>
       </c>
       <c r="D145">
-        <v>2894</v>
+        <v>1731</v>
       </c>
       <c r="E145">
-        <v>2823</v>
+        <v>1559</v>
       </c>
       <c r="F145">
+        <v>213</v>
+      </c>
+      <c r="G145">
         <v>200</v>
       </c>
-      <c r="G145">
-[...1 lines deleted...]
-      </c>
       <c r="H145">
-        <v>207</v>
+        <v>225</v>
       </c>
       <c r="I145">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J145">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="K145">
-        <v>192</v>
+        <v>217</v>
       </c>
       <c r="L145">
-        <v>185</v>
+        <v>210</v>
       </c>
     </row>
     <row r="146" spans="1:12">
       <c r="A146" s="2">
-        <v>41790</v>
+        <v>41820</v>
       </c>
       <c r="B146">
-        <v>1650</v>
+        <v>1520</v>
       </c>
       <c r="C146">
-        <v>1617</v>
+        <v>1484</v>
       </c>
       <c r="D146">
-        <v>2137</v>
+        <v>2894</v>
       </c>
       <c r="E146">
-        <v>2131</v>
+        <v>2823</v>
       </c>
       <c r="F146">
-        <v>181</v>
+        <v>200</v>
       </c>
       <c r="G146">
-        <v>169</v>
+        <v>184</v>
       </c>
       <c r="H146">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="I146">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="J146">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="K146">
-        <v>251</v>
+        <v>192</v>
       </c>
       <c r="L146">
-        <v>236</v>
+        <v>185</v>
       </c>
     </row>
     <row r="147" spans="1:12">
       <c r="A147" s="2">
-        <v>41759</v>
+        <v>41790</v>
       </c>
       <c r="B147">
-        <v>1483</v>
+        <v>1650</v>
       </c>
       <c r="C147">
-        <v>1443</v>
+        <v>1617</v>
       </c>
       <c r="D147">
-        <v>2161</v>
+        <v>2137</v>
       </c>
       <c r="E147">
-        <v>2154</v>
+        <v>2131</v>
       </c>
       <c r="F147">
+        <v>181</v>
+      </c>
+      <c r="G147">
         <v>169</v>
       </c>
-      <c r="G147">
-[...1 lines deleted...]
-      </c>
       <c r="H147">
-        <v>190</v>
+        <v>212</v>
       </c>
       <c r="I147">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="J147">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="K147">
-        <v>239</v>
+        <v>251</v>
       </c>
       <c r="L147">
-        <v>232</v>
+        <v>236</v>
       </c>
     </row>
     <row r="148" spans="1:12">
       <c r="A148" s="2">
-        <v>41729</v>
+        <v>41759</v>
       </c>
       <c r="B148">
-        <v>1579</v>
+        <v>1483</v>
       </c>
       <c r="C148">
-        <v>1555</v>
+        <v>1443</v>
       </c>
       <c r="D148">
-        <v>1775</v>
+        <v>2161</v>
       </c>
       <c r="E148">
-        <v>1760</v>
+        <v>2154</v>
       </c>
       <c r="F148">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="G148">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="H148">
-        <v>208</v>
+        <v>190</v>
       </c>
       <c r="I148">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="J148">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="K148">
-        <v>216</v>
+        <v>239</v>
       </c>
       <c r="L148">
-        <v>208</v>
+        <v>232</v>
       </c>
     </row>
     <row r="149" spans="1:12">
       <c r="A149" s="2">
-        <v>41698</v>
+        <v>41729</v>
       </c>
       <c r="B149">
-        <v>1414</v>
+        <v>1579</v>
       </c>
       <c r="C149">
-        <v>1386</v>
+        <v>1555</v>
       </c>
       <c r="D149">
-        <v>2659</v>
+        <v>1775</v>
       </c>
       <c r="E149">
-        <v>2231</v>
+        <v>1760</v>
       </c>
       <c r="F149">
-        <v>161</v>
+        <v>176</v>
       </c>
       <c r="G149">
-        <v>147</v>
+        <v>163</v>
       </c>
       <c r="H149">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="I149">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="J149">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="K149">
-        <v>194</v>
+        <v>216</v>
       </c>
       <c r="L149">
-        <v>187</v>
+        <v>208</v>
       </c>
     </row>
     <row r="150" spans="1:12">
       <c r="A150" s="2">
-        <v>41670</v>
+        <v>41698</v>
       </c>
       <c r="B150">
-        <v>1450</v>
+        <v>1414</v>
       </c>
       <c r="C150">
-        <v>1424</v>
+        <v>1386</v>
       </c>
       <c r="D150">
-        <v>2706</v>
+        <v>2659</v>
       </c>
       <c r="E150">
-        <v>2700</v>
+        <v>2231</v>
       </c>
       <c r="F150">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="G150">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="H150">
-        <v>169</v>
+        <v>196</v>
       </c>
       <c r="I150">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="J150">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K150">
-        <v>168</v>
+        <v>194</v>
       </c>
       <c r="L150">
-        <v>161</v>
+        <v>187</v>
       </c>
     </row>
     <row r="151" spans="1:12">
       <c r="A151" s="2">
-        <v>41639</v>
+        <v>41670</v>
       </c>
       <c r="B151">
-        <v>1800</v>
+        <v>1450</v>
       </c>
       <c r="C151">
-        <v>1757</v>
+        <v>1424</v>
       </c>
       <c r="D151">
-        <v>3024</v>
+        <v>2706</v>
       </c>
       <c r="E151">
-        <v>2867</v>
+        <v>2700</v>
       </c>
       <c r="F151">
-        <v>211</v>
+        <v>163</v>
       </c>
       <c r="G151">
-        <v>194</v>
+        <v>148</v>
       </c>
       <c r="H151">
-        <v>217</v>
+        <v>169</v>
       </c>
       <c r="I151">
-        <v>101</v>
+        <v>74</v>
       </c>
       <c r="J151">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="K151">
-        <v>259</v>
+        <v>168</v>
       </c>
       <c r="L151">
-        <v>246</v>
+        <v>161</v>
       </c>
     </row>
     <row r="152" spans="1:12">
       <c r="A152" s="2">
-        <v>41608</v>
+        <v>41639</v>
       </c>
       <c r="B152">
-        <v>1585</v>
+        <v>1800</v>
       </c>
       <c r="C152">
-        <v>1555</v>
+        <v>1757</v>
       </c>
       <c r="D152">
-        <v>2501</v>
+        <v>3024</v>
       </c>
       <c r="E152">
-        <v>2467</v>
+        <v>2867</v>
       </c>
       <c r="F152">
-        <v>177</v>
+        <v>211</v>
       </c>
       <c r="G152">
-        <v>163</v>
+        <v>194</v>
       </c>
       <c r="H152">
-        <v>201</v>
+        <v>217</v>
       </c>
       <c r="I152">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="J152">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="K152">
-        <v>192</v>
+        <v>259</v>
       </c>
       <c r="L152">
-        <v>185</v>
+        <v>246</v>
       </c>
     </row>
     <row r="153" spans="1:12">
       <c r="A153" s="2">
-        <v>41578</v>
+        <v>41608</v>
       </c>
       <c r="B153">
-        <v>1668</v>
+        <v>1585</v>
       </c>
       <c r="C153">
-        <v>1641</v>
+        <v>1555</v>
       </c>
       <c r="D153">
-        <v>3095</v>
+        <v>2501</v>
       </c>
       <c r="E153">
-        <v>3092</v>
+        <v>2467</v>
       </c>
       <c r="F153">
+        <v>177</v>
+      </c>
+      <c r="G153">
+        <v>163</v>
+      </c>
+      <c r="H153">
+        <v>201</v>
+      </c>
+      <c r="I153">
+        <v>92</v>
+      </c>
+      <c r="J153">
+        <v>44</v>
+      </c>
+      <c r="K153">
         <v>192</v>
       </c>
-      <c r="G153">
-[...13 lines deleted...]
-      </c>
       <c r="L153">
-        <v>217</v>
+        <v>185</v>
       </c>
     </row>
     <row r="154" spans="1:12">
       <c r="A154" s="2">
-        <v>41547</v>
+        <v>41578</v>
       </c>
       <c r="B154">
-        <v>1472</v>
+        <v>1668</v>
       </c>
       <c r="C154">
-        <v>1427</v>
+        <v>1641</v>
       </c>
       <c r="D154">
-        <v>2413</v>
+        <v>3095</v>
       </c>
       <c r="E154">
-        <v>2406</v>
+        <v>3092</v>
       </c>
       <c r="F154">
-        <v>165</v>
+        <v>192</v>
       </c>
       <c r="G154">
-        <v>154</v>
+        <v>174</v>
       </c>
       <c r="H154">
-        <v>183</v>
+        <v>195</v>
       </c>
       <c r="I154">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="J154">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="K154">
-        <v>161</v>
+        <v>225</v>
       </c>
       <c r="L154">
-        <v>150</v>
+        <v>217</v>
       </c>
     </row>
     <row r="155" spans="1:12">
       <c r="A155" s="2">
-        <v>41517</v>
+        <v>41547</v>
       </c>
       <c r="B155">
-        <v>1397</v>
+        <v>1472</v>
       </c>
       <c r="C155">
-        <v>1373</v>
+        <v>1427</v>
       </c>
       <c r="D155">
-        <v>2408</v>
+        <v>2413</v>
       </c>
       <c r="E155">
-        <v>2391</v>
+        <v>2406</v>
       </c>
       <c r="F155">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="G155">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H155">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="I155">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J155">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="K155">
-        <v>137</v>
+        <v>161</v>
       </c>
       <c r="L155">
-        <v>132</v>
+        <v>150</v>
       </c>
     </row>
     <row r="156" spans="1:12">
       <c r="A156" s="2">
-        <v>41486</v>
+        <v>41517</v>
       </c>
       <c r="B156">
-        <v>1618</v>
+        <v>1397</v>
       </c>
       <c r="C156">
-        <v>1582</v>
+        <v>1373</v>
       </c>
       <c r="D156">
-        <v>2905</v>
+        <v>2408</v>
       </c>
       <c r="E156">
-        <v>2900</v>
+        <v>2391</v>
       </c>
       <c r="F156">
-        <v>185</v>
+        <v>169</v>
       </c>
       <c r="G156">
-        <v>168</v>
+        <v>153</v>
       </c>
       <c r="H156">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="I156">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="J156">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K156">
-        <v>187</v>
+        <v>137</v>
       </c>
       <c r="L156">
-        <v>179</v>
+        <v>132</v>
       </c>
     </row>
     <row r="157" spans="1:12">
       <c r="A157" s="2">
-        <v>41455</v>
+        <v>41486</v>
       </c>
       <c r="B157">
-        <v>1528</v>
+        <v>1618</v>
       </c>
       <c r="C157">
-        <v>1498</v>
+        <v>1582</v>
       </c>
       <c r="D157">
-        <v>2224</v>
+        <v>2905</v>
       </c>
       <c r="E157">
-        <v>2210</v>
+        <v>2900</v>
       </c>
       <c r="F157">
-        <v>158</v>
+        <v>185</v>
       </c>
       <c r="G157">
-        <v>142</v>
+        <v>168</v>
       </c>
       <c r="H157">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="I157">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="J157">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="K157">
-        <v>176</v>
+        <v>187</v>
       </c>
       <c r="L157">
-        <v>171</v>
+        <v>179</v>
       </c>
     </row>
     <row r="158" spans="1:12">
       <c r="A158" s="2">
-        <v>41425</v>
+        <v>41455</v>
       </c>
       <c r="B158">
-        <v>1672</v>
+        <v>1528</v>
       </c>
       <c r="C158">
-        <v>1644</v>
+        <v>1498</v>
       </c>
       <c r="D158">
-        <v>2260</v>
+        <v>2224</v>
       </c>
       <c r="E158">
-        <v>1914</v>
+        <v>2210</v>
       </c>
       <c r="F158">
-        <v>180</v>
+        <v>158</v>
       </c>
       <c r="G158">
-        <v>162</v>
+        <v>142</v>
       </c>
       <c r="H158">
-        <v>195</v>
+        <v>172</v>
       </c>
       <c r="I158">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="J158">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="K158">
-        <v>202</v>
+        <v>176</v>
       </c>
       <c r="L158">
-        <v>194</v>
+        <v>171</v>
       </c>
     </row>
     <row r="159" spans="1:12">
       <c r="A159" s="2">
-        <v>41394</v>
+        <v>41425</v>
       </c>
       <c r="B159">
-        <v>1507</v>
+        <v>1672</v>
       </c>
       <c r="C159">
-        <v>1478</v>
+        <v>1644</v>
       </c>
       <c r="D159">
-        <v>2452</v>
+        <v>2260</v>
       </c>
       <c r="E159">
-        <v>2410</v>
+        <v>1914</v>
       </c>
       <c r="F159">
-        <v>165</v>
+        <v>180</v>
       </c>
       <c r="G159">
-        <v>151</v>
+        <v>162</v>
       </c>
       <c r="H159">
-        <v>178</v>
+        <v>195</v>
       </c>
       <c r="I159">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="J159">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="K159">
-        <v>239</v>
+        <v>202</v>
       </c>
       <c r="L159">
-        <v>231</v>
+        <v>194</v>
       </c>
     </row>
     <row r="160" spans="1:12">
       <c r="A160" s="2">
-        <v>41364</v>
+        <v>41394</v>
       </c>
       <c r="B160">
-        <v>1544</v>
+        <v>1507</v>
       </c>
       <c r="C160">
-        <v>1509</v>
+        <v>1478</v>
       </c>
       <c r="D160">
-        <v>2211</v>
+        <v>2452</v>
       </c>
       <c r="E160">
-        <v>2192</v>
+        <v>2410</v>
       </c>
       <c r="F160">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="G160">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="H160">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="I160">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="J160">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="K160">
-        <v>189</v>
+        <v>239</v>
       </c>
       <c r="L160">
-        <v>183</v>
+        <v>231</v>
       </c>
     </row>
     <row r="161" spans="1:12">
       <c r="A161" s="2">
-        <v>41333</v>
+        <v>41364</v>
       </c>
       <c r="B161">
-        <v>1368</v>
+        <v>1544</v>
       </c>
       <c r="C161">
-        <v>1340</v>
+        <v>1509</v>
       </c>
       <c r="D161">
-        <v>1789</v>
+        <v>2211</v>
       </c>
       <c r="E161">
-        <v>1777</v>
+        <v>2192</v>
       </c>
       <c r="F161">
-        <v>132</v>
+        <v>166</v>
       </c>
       <c r="G161">
-        <v>124</v>
+        <v>156</v>
       </c>
       <c r="H161">
-        <v>153</v>
+        <v>174</v>
       </c>
       <c r="I161">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="J161">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="K161">
-        <v>173</v>
+        <v>189</v>
       </c>
       <c r="L161">
-        <v>168</v>
+        <v>183</v>
       </c>
     </row>
     <row r="162" spans="1:12">
       <c r="A162" s="2">
-        <v>41305</v>
+        <v>41333</v>
       </c>
       <c r="B162">
-        <v>1509</v>
+        <v>1368</v>
       </c>
       <c r="C162">
-        <v>1485</v>
+        <v>1340</v>
       </c>
       <c r="D162">
-        <v>3158</v>
+        <v>1789</v>
       </c>
       <c r="E162">
-        <v>3013</v>
+        <v>1777</v>
       </c>
       <c r="F162">
-        <v>149</v>
+        <v>132</v>
       </c>
       <c r="G162">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="H162">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="I162">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="J162">
         <v>34</v>
       </c>
       <c r="K162">
-        <v>217</v>
+        <v>173</v>
       </c>
       <c r="L162">
-        <v>208</v>
+        <v>168</v>
       </c>
     </row>
     <row r="163" spans="1:12">
       <c r="A163" s="2">
-        <v>41274</v>
+        <v>41305</v>
       </c>
       <c r="B163">
-        <v>1731</v>
+        <v>1509</v>
       </c>
       <c r="C163">
-        <v>1695</v>
+        <v>1485</v>
       </c>
       <c r="D163">
-        <v>2330</v>
+        <v>3158</v>
       </c>
       <c r="E163">
-        <v>2191</v>
+        <v>3013</v>
       </c>
       <c r="F163">
-        <v>202</v>
+        <v>149</v>
       </c>
       <c r="G163">
-        <v>180</v>
+        <v>128</v>
       </c>
       <c r="H163">
-        <v>176</v>
+        <v>146</v>
       </c>
       <c r="I163">
-        <v>94</v>
+        <v>70</v>
       </c>
       <c r="J163">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="K163">
-        <v>258</v>
+        <v>217</v>
       </c>
       <c r="L163">
-        <v>249</v>
+        <v>208</v>
       </c>
     </row>
     <row r="164" spans="1:12">
       <c r="A164" s="2">
-        <v>41243</v>
+        <v>41274</v>
       </c>
       <c r="B164">
-        <v>1610</v>
+        <v>1731</v>
       </c>
       <c r="C164">
-        <v>1583</v>
+        <v>1695</v>
       </c>
       <c r="D164">
-        <v>2237</v>
+        <v>2330</v>
       </c>
       <c r="E164">
-        <v>2186</v>
+        <v>2191</v>
       </c>
       <c r="F164">
-        <v>160</v>
+        <v>202</v>
       </c>
       <c r="G164">
-        <v>147</v>
+        <v>180</v>
       </c>
       <c r="H164">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I164">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="J164">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="K164">
-        <v>189</v>
+        <v>258</v>
       </c>
       <c r="L164">
-        <v>181</v>
+        <v>249</v>
       </c>
     </row>
     <row r="165" spans="1:12">
       <c r="A165" s="2">
-        <v>41213</v>
+        <v>41243</v>
       </c>
       <c r="B165">
-        <v>1680</v>
+        <v>1610</v>
       </c>
       <c r="C165">
-        <v>1652</v>
+        <v>1583</v>
       </c>
       <c r="D165">
-        <v>1949</v>
+        <v>2237</v>
       </c>
       <c r="E165">
-        <v>1891</v>
+        <v>2186</v>
       </c>
       <c r="F165">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="G165">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="H165">
-        <v>162</v>
+        <v>177</v>
       </c>
       <c r="I165">
-        <v>68</v>
+        <v>90</v>
       </c>
       <c r="J165">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="K165">
-        <v>218</v>
+        <v>189</v>
       </c>
       <c r="L165">
-        <v>207</v>
+        <v>181</v>
       </c>
     </row>
     <row r="166" spans="1:12">
       <c r="A166" s="2">
-        <v>41182</v>
+        <v>41213</v>
       </c>
       <c r="B166">
-        <v>1453</v>
+        <v>1680</v>
       </c>
       <c r="C166">
-        <v>1429</v>
+        <v>1652</v>
       </c>
       <c r="D166">
-        <v>1904</v>
+        <v>1949</v>
       </c>
       <c r="E166">
-        <v>1894</v>
+        <v>1891</v>
       </c>
       <c r="F166">
-        <v>140</v>
+        <v>156</v>
       </c>
       <c r="G166">
-        <v>126</v>
+        <v>143</v>
       </c>
       <c r="H166">
-        <v>147</v>
+        <v>162</v>
       </c>
       <c r="I166">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="J166">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="K166">
-        <v>205</v>
+        <v>218</v>
       </c>
       <c r="L166">
-        <v>199</v>
+        <v>207</v>
       </c>
     </row>
     <row r="167" spans="1:12">
       <c r="A167" s="2">
-        <v>41152</v>
+        <v>41182</v>
       </c>
       <c r="B167">
-        <v>1504</v>
+        <v>1453</v>
       </c>
       <c r="C167">
-        <v>1474</v>
+        <v>1429</v>
       </c>
       <c r="D167">
-        <v>1167</v>
+        <v>1904</v>
       </c>
       <c r="E167">
-        <v>1157</v>
+        <v>1894</v>
       </c>
       <c r="F167">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="G167">
-        <v>150</v>
+        <v>126</v>
       </c>
       <c r="H167">
-        <v>165</v>
+        <v>147</v>
       </c>
       <c r="I167">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="J167">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="K167">
-        <v>184</v>
+        <v>205</v>
       </c>
       <c r="L167">
-        <v>180</v>
+        <v>199</v>
       </c>
     </row>
     <row r="168" spans="1:12">
       <c r="A168" s="2">
-        <v>41121</v>
+        <v>41152</v>
       </c>
       <c r="B168">
-        <v>1756</v>
+        <v>1504</v>
       </c>
       <c r="C168">
-        <v>1721</v>
+        <v>1474</v>
       </c>
       <c r="D168">
-        <v>3199</v>
+        <v>1167</v>
       </c>
       <c r="E168">
-        <v>2890</v>
+        <v>1157</v>
       </c>
       <c r="F168">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="G168">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="H168">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="I168">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="J168">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="K168">
-        <v>261</v>
+        <v>184</v>
       </c>
       <c r="L168">
-        <v>255</v>
+        <v>180</v>
       </c>
     </row>
     <row r="169" spans="1:12">
       <c r="A169" s="2">
-        <v>41090</v>
+        <v>41121</v>
       </c>
       <c r="B169">
-        <v>1620</v>
+        <v>1756</v>
       </c>
       <c r="C169">
-        <v>1583</v>
+        <v>1721</v>
       </c>
       <c r="D169">
-        <v>2486</v>
+        <v>3199</v>
       </c>
       <c r="E169">
-        <v>2292</v>
+        <v>2890</v>
       </c>
       <c r="F169">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="G169">
         <v>151</v>
       </c>
       <c r="H169">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="I169">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="J169">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="K169">
-        <v>164</v>
+        <v>261</v>
       </c>
       <c r="L169">
-        <v>159</v>
+        <v>255</v>
       </c>
     </row>
     <row r="170" spans="1:12">
       <c r="A170" s="2">
-        <v>41060</v>
+        <v>41090</v>
       </c>
       <c r="B170">
-        <v>1743</v>
+        <v>1620</v>
       </c>
       <c r="C170">
-        <v>1714</v>
+        <v>1583</v>
       </c>
       <c r="D170">
-        <v>1757</v>
+        <v>2486</v>
       </c>
       <c r="E170">
-        <v>1720</v>
+        <v>2292</v>
       </c>
       <c r="F170">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="G170">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="H170">
-        <v>178</v>
+        <v>161</v>
       </c>
       <c r="I170">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="J170">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="K170">
-        <v>214</v>
+        <v>164</v>
       </c>
       <c r="L170">
-        <v>205</v>
+        <v>159</v>
       </c>
     </row>
     <row r="171" spans="1:12">
       <c r="A171" s="2">
-        <v>41029</v>
+        <v>41060</v>
       </c>
       <c r="B171">
-        <v>1521</v>
+        <v>1743</v>
       </c>
       <c r="C171">
-        <v>1493</v>
+        <v>1714</v>
       </c>
       <c r="D171">
-        <v>2238</v>
+        <v>1757</v>
       </c>
       <c r="E171">
-        <v>2183</v>
+        <v>1720</v>
       </c>
       <c r="F171">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="G171">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="H171">
-        <v>149</v>
+        <v>178</v>
       </c>
       <c r="I171">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="J171">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="K171">
-        <v>263</v>
+        <v>214</v>
       </c>
       <c r="L171">
-        <v>252</v>
+        <v>205</v>
       </c>
     </row>
     <row r="172" spans="1:12">
       <c r="A172" s="2">
-        <v>40999</v>
+        <v>41029</v>
       </c>
       <c r="B172">
-        <v>1707</v>
+        <v>1521</v>
       </c>
       <c r="C172">
-        <v>1679</v>
+        <v>1493</v>
       </c>
       <c r="D172">
-        <v>2595</v>
+        <v>2238</v>
       </c>
       <c r="E172">
-        <v>2557</v>
+        <v>2183</v>
       </c>
       <c r="F172">
-        <v>189</v>
+        <v>156</v>
       </c>
       <c r="G172">
-        <v>184</v>
+        <v>150</v>
       </c>
       <c r="H172">
-        <v>191</v>
+        <v>149</v>
       </c>
       <c r="I172">
-        <v>78</v>
+        <v>55</v>
       </c>
       <c r="J172">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="K172">
-        <v>1124</v>
+        <v>263</v>
       </c>
       <c r="L172">
-        <v>1115</v>
+        <v>252</v>
       </c>
     </row>
     <row r="173" spans="1:12">
       <c r="A173" s="2">
-        <v>40968</v>
+        <v>40999</v>
       </c>
       <c r="B173">
-        <v>1566</v>
+        <v>1707</v>
       </c>
       <c r="C173">
-        <v>1532</v>
+        <v>1679</v>
       </c>
       <c r="D173">
-        <v>1868</v>
+        <v>2595</v>
       </c>
       <c r="E173">
-        <v>1858</v>
+        <v>2557</v>
       </c>
       <c r="F173">
-        <v>144</v>
+        <v>189</v>
       </c>
       <c r="G173">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="H173">
-        <v>170</v>
+        <v>191</v>
       </c>
       <c r="I173">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="J173">
         <v>41</v>
       </c>
       <c r="K173">
-        <v>217</v>
+        <v>1124</v>
       </c>
       <c r="L173">
-        <v>205</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="174" spans="1:12">
       <c r="A174" s="2">
-        <v>40939</v>
+        <v>40968</v>
       </c>
       <c r="B174">
-        <v>1706</v>
+        <v>1566</v>
       </c>
       <c r="C174">
-        <v>1667</v>
+        <v>1532</v>
       </c>
       <c r="D174">
-        <v>2234</v>
+        <v>1868</v>
       </c>
       <c r="E174">
-        <v>2229</v>
+        <v>1858</v>
       </c>
       <c r="F174">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="G174">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="H174">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="I174">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="J174">
         <v>41</v>
       </c>
       <c r="K174">
-        <v>268</v>
+        <v>217</v>
       </c>
       <c r="L174">
-        <v>255</v>
+        <v>205</v>
       </c>
     </row>
     <row r="175" spans="1:12">
       <c r="A175" s="2">
-        <v>40908</v>
+        <v>40939</v>
       </c>
       <c r="B175">
-        <v>1950</v>
+        <v>1706</v>
       </c>
       <c r="C175">
-        <v>1900</v>
+        <v>1667</v>
       </c>
       <c r="D175">
-        <v>3243</v>
+        <v>2234</v>
       </c>
       <c r="E175">
-        <v>3114</v>
+        <v>2229</v>
       </c>
       <c r="F175">
-        <v>279</v>
+        <v>153</v>
       </c>
       <c r="G175">
-        <v>276</v>
+        <v>150</v>
       </c>
       <c r="H175">
-        <v>200</v>
+        <v>168</v>
       </c>
       <c r="I175">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="J175">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="K175">
-        <v>317</v>
+        <v>268</v>
       </c>
       <c r="L175">
-        <v>292</v>
+        <v>255</v>
       </c>
     </row>
     <row r="176" spans="1:12">
       <c r="A176" s="2">
-        <v>40877</v>
+        <v>40908</v>
       </c>
       <c r="B176">
-        <v>1796</v>
+        <v>1950</v>
       </c>
       <c r="C176">
-        <v>1759</v>
+        <v>1900</v>
       </c>
       <c r="D176">
-        <v>1832</v>
+        <v>3243</v>
       </c>
       <c r="E176">
-        <v>1808</v>
+        <v>3114</v>
       </c>
       <c r="F176">
-        <v>230</v>
+        <v>279</v>
       </c>
       <c r="G176">
-        <v>226</v>
+        <v>276</v>
       </c>
       <c r="H176">
-        <v>189</v>
+        <v>200</v>
       </c>
       <c r="I176">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="J176">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="K176">
-        <v>259</v>
+        <v>317</v>
       </c>
       <c r="L176">
-        <v>250</v>
+        <v>292</v>
       </c>
     </row>
     <row r="177" spans="1:12">
       <c r="A177" s="2">
-        <v>40847</v>
+        <v>40877</v>
       </c>
       <c r="B177">
-        <v>1794</v>
+        <v>1796</v>
       </c>
       <c r="C177">
-        <v>1760</v>
+        <v>1759</v>
       </c>
       <c r="D177">
-        <v>2076</v>
+        <v>1832</v>
       </c>
       <c r="E177">
-        <v>1993</v>
+        <v>1808</v>
       </c>
       <c r="F177">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="G177">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="H177">
-        <v>200</v>
+        <v>189</v>
       </c>
       <c r="I177">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="J177">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="K177">
-        <v>302</v>
+        <v>259</v>
       </c>
       <c r="L177">
-        <v>293</v>
+        <v>250</v>
       </c>
     </row>
     <row r="178" spans="1:12">
       <c r="A178" s="2">
-        <v>40816</v>
+        <v>40847</v>
       </c>
       <c r="B178">
-        <v>1784</v>
+        <v>1794</v>
       </c>
       <c r="C178">
-        <v>1736</v>
+        <v>1760</v>
       </c>
       <c r="D178">
-        <v>1964</v>
+        <v>2076</v>
       </c>
       <c r="E178">
-        <v>1634</v>
+        <v>1993</v>
       </c>
       <c r="F178">
-        <v>281</v>
+        <v>236</v>
       </c>
       <c r="G178">
-        <v>278</v>
+        <v>232</v>
       </c>
       <c r="H178">
-        <v>223</v>
+        <v>200</v>
       </c>
       <c r="I178">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="J178">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="K178">
-        <v>260</v>
+        <v>302</v>
       </c>
       <c r="L178">
-        <v>242</v>
+        <v>293</v>
       </c>
     </row>
     <row r="179" spans="1:12">
       <c r="A179" s="2">
-        <v>40786</v>
+        <v>40816</v>
       </c>
       <c r="B179">
-        <v>1691</v>
+        <v>1784</v>
       </c>
       <c r="C179">
-        <v>1637</v>
+        <v>1736</v>
       </c>
       <c r="D179">
-        <v>1757</v>
+        <v>1964</v>
       </c>
       <c r="E179">
-        <v>1744</v>
+        <v>1634</v>
       </c>
       <c r="F179">
-        <v>316</v>
+        <v>281</v>
       </c>
       <c r="G179">
-        <v>311</v>
+        <v>278</v>
       </c>
       <c r="H179">
-        <v>236</v>
+        <v>223</v>
       </c>
       <c r="I179">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="J179">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="K179">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="L179">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="180" spans="1:12">
       <c r="A180" s="2">
-        <v>40755</v>
+        <v>40786</v>
       </c>
       <c r="B180">
-        <v>1924</v>
+        <v>1691</v>
       </c>
       <c r="C180">
-        <v>1870</v>
+        <v>1637</v>
       </c>
       <c r="D180">
-        <v>2081</v>
+        <v>1757</v>
       </c>
       <c r="E180">
-        <v>1983</v>
+        <v>1744</v>
       </c>
       <c r="F180">
-        <v>368</v>
+        <v>316</v>
       </c>
       <c r="G180">
-        <v>362</v>
+        <v>311</v>
       </c>
       <c r="H180">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="I180">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="J180">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K180">
-        <v>267</v>
+        <v>253</v>
       </c>
       <c r="L180">
-        <v>253</v>
+        <v>243</v>
       </c>
     </row>
     <row r="181" spans="1:12">
       <c r="A181" s="2">
-        <v>40724</v>
+        <v>40755</v>
       </c>
       <c r="B181">
-        <v>1829</v>
+        <v>1924</v>
       </c>
       <c r="C181">
-        <v>1783</v>
+        <v>1870</v>
       </c>
       <c r="D181">
-        <v>1782</v>
+        <v>2081</v>
       </c>
       <c r="E181">
-        <v>1685</v>
+        <v>1983</v>
       </c>
       <c r="F181">
-        <v>398</v>
+        <v>368</v>
       </c>
       <c r="G181">
-        <v>394</v>
+        <v>362</v>
       </c>
       <c r="H181">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="I181">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="J181">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="K181">
-        <v>283</v>
+        <v>267</v>
       </c>
       <c r="L181">
-        <v>271</v>
+        <v>253</v>
       </c>
     </row>
     <row r="182" spans="1:12">
       <c r="A182" s="2">
-        <v>40694</v>
+        <v>40724</v>
       </c>
       <c r="B182">
-        <v>1955</v>
+        <v>1829</v>
       </c>
       <c r="C182">
-        <v>1899</v>
+        <v>1783</v>
       </c>
       <c r="D182">
-        <v>1858</v>
+        <v>1782</v>
       </c>
       <c r="E182">
-        <v>1837</v>
+        <v>1685</v>
       </c>
       <c r="F182">
-        <v>536</v>
+        <v>398</v>
       </c>
       <c r="G182">
-        <v>532</v>
+        <v>394</v>
       </c>
       <c r="H182">
-        <v>266</v>
+        <v>237</v>
       </c>
       <c r="I182">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="J182">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="K182">
-        <v>250</v>
+        <v>283</v>
       </c>
       <c r="L182">
-        <v>236</v>
+        <v>271</v>
       </c>
     </row>
     <row r="183" spans="1:12">
       <c r="A183" s="2">
-        <v>40663</v>
+        <v>40694</v>
       </c>
       <c r="B183">
-        <v>1742</v>
+        <v>1955</v>
       </c>
       <c r="C183">
-        <v>1698</v>
+        <v>1899</v>
       </c>
       <c r="D183">
-        <v>2132</v>
+        <v>1858</v>
       </c>
       <c r="E183">
-        <v>2103</v>
+        <v>1837</v>
       </c>
       <c r="F183">
-        <v>475</v>
+        <v>536</v>
       </c>
       <c r="G183">
-        <v>471</v>
+        <v>532</v>
       </c>
       <c r="H183">
-        <v>242</v>
+        <v>266</v>
       </c>
       <c r="I183">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="J183">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="K183">
-        <v>335</v>
+        <v>250</v>
       </c>
       <c r="L183">
-        <v>323</v>
+        <v>236</v>
       </c>
     </row>
     <row r="184" spans="1:12">
       <c r="A184" s="2">
-        <v>40633</v>
+        <v>40663</v>
       </c>
       <c r="B184">
-        <v>1824</v>
+        <v>1742</v>
       </c>
       <c r="C184">
-        <v>1776</v>
+        <v>1698</v>
       </c>
       <c r="D184">
-        <v>1439</v>
+        <v>2132</v>
       </c>
       <c r="E184">
-        <v>1436</v>
+        <v>2103</v>
       </c>
       <c r="F184">
-        <v>598</v>
+        <v>475</v>
       </c>
       <c r="G184">
-        <v>592</v>
+        <v>471</v>
       </c>
       <c r="H184">
-        <v>312</v>
+        <v>242</v>
       </c>
       <c r="I184">
-        <v>113</v>
+        <v>89</v>
       </c>
       <c r="J184">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="K184">
-        <v>274</v>
+        <v>335</v>
       </c>
       <c r="L184">
-        <v>257</v>
+        <v>323</v>
       </c>
     </row>
     <row r="185" spans="1:12">
       <c r="A185" s="2">
-        <v>40602</v>
+        <v>40633</v>
       </c>
       <c r="B185">
-        <v>1545</v>
+        <v>1824</v>
       </c>
       <c r="C185">
-        <v>1510</v>
+        <v>1776</v>
       </c>
       <c r="D185">
-        <v>1622</v>
+        <v>1439</v>
       </c>
       <c r="E185">
-        <v>1591</v>
+        <v>1436</v>
       </c>
       <c r="F185">
-        <v>549</v>
+        <v>598</v>
       </c>
       <c r="G185">
-        <v>545</v>
+        <v>592</v>
       </c>
       <c r="H185">
-        <v>277</v>
+        <v>312</v>
       </c>
       <c r="I185">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="J185">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="K185">
-        <v>228</v>
+        <v>274</v>
       </c>
       <c r="L185">
-        <v>220</v>
+        <v>257</v>
       </c>
     </row>
     <row r="186" spans="1:12">
       <c r="A186" s="2">
-        <v>40574</v>
+        <v>40602</v>
       </c>
       <c r="B186">
-        <v>1666</v>
+        <v>1545</v>
       </c>
       <c r="C186">
-        <v>1631</v>
+        <v>1510</v>
       </c>
       <c r="D186">
-        <v>1700</v>
+        <v>1622</v>
       </c>
       <c r="E186">
-        <v>1698</v>
+        <v>1591</v>
       </c>
       <c r="F186">
-        <v>587</v>
+        <v>549</v>
       </c>
       <c r="G186">
-        <v>583</v>
+        <v>545</v>
       </c>
       <c r="H186">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="I186">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="J186">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="K186">
-        <v>250</v>
+        <v>228</v>
       </c>
       <c r="L186">
-        <v>241</v>
+        <v>220</v>
       </c>
     </row>
     <row r="187" spans="1:12">
       <c r="A187" s="2">
-        <v>40543</v>
+        <v>40574</v>
       </c>
       <c r="B187">
-        <v>2079</v>
+        <v>1666</v>
       </c>
       <c r="C187">
-        <v>2025</v>
+        <v>1631</v>
       </c>
       <c r="D187">
-        <v>2405</v>
+        <v>1700</v>
       </c>
       <c r="E187">
-        <v>2355</v>
+        <v>1698</v>
       </c>
       <c r="F187">
-        <v>844</v>
+        <v>587</v>
       </c>
       <c r="G187">
-        <v>839</v>
+        <v>583</v>
       </c>
       <c r="H187">
-        <v>406</v>
+        <v>271</v>
       </c>
       <c r="I187">
-        <v>187</v>
+        <v>111</v>
       </c>
       <c r="J187">
-        <v>79</v>
+        <v>61</v>
       </c>
       <c r="K187">
-        <v>388</v>
+        <v>250</v>
       </c>
       <c r="L187">
-        <v>373</v>
+        <v>241</v>
       </c>
     </row>
     <row r="188" spans="1:12">
       <c r="A188" s="2">
-        <v>40512</v>
+        <v>40543</v>
       </c>
       <c r="B188">
-        <v>1965</v>
+        <v>2079</v>
       </c>
       <c r="C188">
-        <v>1925</v>
+        <v>2025</v>
       </c>
       <c r="D188">
-        <v>1635</v>
+        <v>2405</v>
       </c>
       <c r="E188">
-        <v>1611</v>
+        <v>2355</v>
       </c>
       <c r="F188">
-        <v>728</v>
+        <v>844</v>
       </c>
       <c r="G188">
-        <v>720</v>
+        <v>839</v>
       </c>
       <c r="H188">
-        <v>315</v>
+        <v>406</v>
       </c>
       <c r="I188">
-        <v>139</v>
+        <v>187</v>
       </c>
       <c r="J188">
-        <v>59</v>
+        <v>79</v>
       </c>
       <c r="K188">
-        <v>285</v>
+        <v>388</v>
       </c>
       <c r="L188">
-        <v>270</v>
+        <v>373</v>
       </c>
     </row>
     <row r="189" spans="1:12">
       <c r="A189" s="2">
-        <v>40482</v>
+        <v>40512</v>
       </c>
       <c r="B189">
-        <v>1896</v>
+        <v>1965</v>
       </c>
       <c r="C189">
-        <v>1861</v>
+        <v>1925</v>
       </c>
       <c r="D189">
-        <v>2440</v>
+        <v>1635</v>
       </c>
       <c r="E189">
-        <v>2347</v>
+        <v>1611</v>
       </c>
       <c r="F189">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="G189">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="H189">
-        <v>296</v>
+        <v>315</v>
       </c>
       <c r="I189">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="J189">
         <v>59</v>
       </c>
       <c r="K189">
-        <v>368</v>
+        <v>285</v>
       </c>
       <c r="L189">
-        <v>352</v>
+        <v>270</v>
       </c>
     </row>
     <row r="190" spans="1:12">
       <c r="A190" s="2">
-        <v>40451</v>
+        <v>40482</v>
       </c>
       <c r="B190">
-        <v>1892</v>
+        <v>1896</v>
       </c>
       <c r="C190">
-        <v>1853</v>
+        <v>1861</v>
       </c>
       <c r="D190">
-        <v>1581</v>
+        <v>2440</v>
       </c>
       <c r="E190">
-        <v>1574</v>
+        <v>2347</v>
       </c>
       <c r="F190">
-        <v>813</v>
+        <v>730</v>
       </c>
       <c r="G190">
-        <v>805</v>
+        <v>722</v>
       </c>
       <c r="H190">
-        <v>316</v>
+        <v>296</v>
       </c>
       <c r="I190">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="J190">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="K190">
-        <v>291</v>
+        <v>368</v>
       </c>
       <c r="L190">
-        <v>278</v>
+        <v>352</v>
       </c>
     </row>
     <row r="191" spans="1:12">
       <c r="A191" s="2">
-        <v>40421</v>
+        <v>40451</v>
       </c>
       <c r="B191">
-        <v>1903</v>
+        <v>1892</v>
       </c>
       <c r="C191">
-        <v>1847</v>
+        <v>1853</v>
       </c>
       <c r="D191">
-        <v>1999</v>
+        <v>1581</v>
       </c>
       <c r="E191">
-        <v>1996</v>
+        <v>1574</v>
       </c>
       <c r="F191">
-        <v>851</v>
+        <v>813</v>
       </c>
       <c r="G191">
-        <v>842</v>
+        <v>805</v>
       </c>
       <c r="H191">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="I191">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="J191">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="K191">
-        <v>327</v>
+        <v>291</v>
       </c>
       <c r="L191">
-        <v>313</v>
+        <v>278</v>
       </c>
     </row>
     <row r="192" spans="1:12">
       <c r="A192" s="2">
-        <v>40390</v>
+        <v>40421</v>
       </c>
       <c r="B192">
-        <v>2191</v>
+        <v>1903</v>
       </c>
       <c r="C192">
-        <v>2133</v>
+        <v>1847</v>
       </c>
       <c r="D192">
-        <v>2732</v>
+        <v>1999</v>
       </c>
       <c r="E192">
-        <v>2660</v>
+        <v>1996</v>
       </c>
       <c r="F192">
-        <v>975</v>
+        <v>851</v>
       </c>
       <c r="G192">
-        <v>965</v>
+        <v>842</v>
       </c>
       <c r="H192">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="I192">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="J192">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="K192">
-        <v>372</v>
+        <v>327</v>
       </c>
       <c r="L192">
-        <v>361</v>
+        <v>313</v>
       </c>
     </row>
     <row r="193" spans="1:12">
       <c r="A193" s="2">
-        <v>40359</v>
+        <v>40390</v>
       </c>
       <c r="B193">
-        <v>2010</v>
+        <v>2191</v>
       </c>
       <c r="C193">
-        <v>1963</v>
+        <v>2133</v>
       </c>
       <c r="D193">
-        <v>1569</v>
+        <v>2732</v>
       </c>
       <c r="E193">
-        <v>1549</v>
+        <v>2660</v>
       </c>
       <c r="F193">
-        <v>1005</v>
+        <v>975</v>
       </c>
       <c r="G193">
-        <v>995</v>
+        <v>965</v>
       </c>
       <c r="H193">
-        <v>353</v>
+        <v>320</v>
       </c>
       <c r="I193">
-        <v>164</v>
+        <v>140</v>
       </c>
       <c r="J193">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K193">
-        <v>360</v>
+        <v>372</v>
       </c>
       <c r="L193">
-        <v>327</v>
+        <v>361</v>
       </c>
     </row>
     <row r="194" spans="1:12">
       <c r="A194" s="2">
-        <v>40329</v>
+        <v>40359</v>
       </c>
       <c r="B194">
-        <v>1790</v>
+        <v>2010</v>
       </c>
       <c r="C194">
-        <v>1773</v>
+        <v>1963</v>
       </c>
       <c r="D194">
-        <v>1995</v>
+        <v>1569</v>
       </c>
       <c r="E194">
-        <v>1961</v>
+        <v>1549</v>
       </c>
       <c r="F194">
-        <v>878</v>
+        <v>1005</v>
       </c>
       <c r="G194">
-        <v>873</v>
+        <v>995</v>
       </c>
       <c r="H194">
-        <v>304</v>
+        <v>353</v>
       </c>
       <c r="I194">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="J194">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="K194">
-        <v>299</v>
+        <v>360</v>
       </c>
       <c r="L194">
-        <v>287</v>
+        <v>327</v>
       </c>
     </row>
     <row r="195" spans="1:12">
       <c r="A195" s="2">
-        <v>40298</v>
+        <v>40329</v>
       </c>
       <c r="B195">
-        <v>1682</v>
+        <v>1790</v>
       </c>
       <c r="C195">
-        <v>1663</v>
+        <v>1773</v>
       </c>
       <c r="D195">
-        <v>1066</v>
+        <v>1995</v>
       </c>
       <c r="E195">
-        <v>1051</v>
+        <v>1961</v>
       </c>
       <c r="F195">
-        <v>807</v>
+        <v>878</v>
       </c>
       <c r="G195">
-        <v>803</v>
+        <v>873</v>
       </c>
       <c r="H195">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="I195">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="J195">
         <v>53</v>
       </c>
       <c r="K195">
-        <v>314</v>
+        <v>299</v>
       </c>
       <c r="L195">
-        <v>304</v>
+        <v>287</v>
       </c>
     </row>
     <row r="196" spans="1:12">
       <c r="A196" s="2">
-        <v>40268</v>
+        <v>40298</v>
       </c>
       <c r="B196">
-        <v>1871</v>
+        <v>1682</v>
       </c>
       <c r="C196">
-        <v>1851</v>
+        <v>1663</v>
       </c>
       <c r="D196">
-        <v>1600</v>
+        <v>1066</v>
       </c>
       <c r="E196">
-        <v>1587</v>
+        <v>1051</v>
       </c>
       <c r="F196">
-        <v>952</v>
+        <v>807</v>
       </c>
       <c r="G196">
-        <v>946</v>
+        <v>803</v>
       </c>
       <c r="H196">
-        <v>351</v>
+        <v>303</v>
       </c>
       <c r="I196">
-        <v>188</v>
+        <v>164</v>
       </c>
       <c r="J196">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="K196">
-        <v>378</v>
+        <v>314</v>
       </c>
       <c r="L196">
-        <v>356</v>
+        <v>304</v>
       </c>
     </row>
     <row r="197" spans="1:12">
       <c r="A197" s="2">
-        <v>40237</v>
+        <v>40268</v>
       </c>
       <c r="B197">
-        <v>1564</v>
+        <v>1871</v>
       </c>
       <c r="C197">
-        <v>1548</v>
+        <v>1851</v>
       </c>
       <c r="D197">
-        <v>1768</v>
+        <v>1600</v>
       </c>
       <c r="E197">
-        <v>1711</v>
+        <v>1587</v>
       </c>
       <c r="F197">
-        <v>753</v>
+        <v>952</v>
       </c>
       <c r="G197">
-        <v>748</v>
+        <v>946</v>
       </c>
       <c r="H197">
-        <v>280</v>
+        <v>351</v>
       </c>
       <c r="I197">
-        <v>144</v>
+        <v>188</v>
       </c>
       <c r="J197">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="K197">
-        <v>307</v>
+        <v>378</v>
       </c>
       <c r="L197">
-        <v>298</v>
+        <v>356</v>
       </c>
     </row>
     <row r="198" spans="1:12">
       <c r="A198" s="2">
-        <v>40209</v>
+        <v>40237</v>
       </c>
       <c r="B198">
-        <v>1674</v>
+        <v>1564</v>
       </c>
       <c r="C198">
-        <v>1660</v>
+        <v>1548</v>
       </c>
       <c r="D198">
-        <v>2249</v>
+        <v>1768</v>
       </c>
       <c r="E198">
-        <v>2159</v>
+        <v>1711</v>
       </c>
       <c r="F198">
-        <v>771</v>
+        <v>753</v>
       </c>
       <c r="G198">
-        <v>765</v>
+        <v>748</v>
       </c>
       <c r="H198">
-        <v>217</v>
+        <v>280</v>
       </c>
       <c r="I198">
-        <v>118</v>
+        <v>144</v>
       </c>
       <c r="J198">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="K198">
-        <v>374</v>
+        <v>307</v>
       </c>
       <c r="L198">
-        <v>364</v>
+        <v>298</v>
       </c>
     </row>
     <row r="199" spans="1:12">
       <c r="A199" s="2">
-        <v>40178</v>
+        <v>40209</v>
       </c>
       <c r="B199">
-        <v>2056</v>
+        <v>1674</v>
       </c>
       <c r="C199">
-        <v>2030</v>
+        <v>1660</v>
       </c>
       <c r="D199">
-        <v>2093</v>
+        <v>2249</v>
       </c>
       <c r="E199">
-        <v>2082</v>
+        <v>2159</v>
       </c>
       <c r="F199">
-        <v>865</v>
+        <v>771</v>
       </c>
       <c r="G199">
-        <v>859</v>
+        <v>765</v>
       </c>
       <c r="H199">
-        <v>317</v>
+        <v>217</v>
       </c>
       <c r="I199">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="J199">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="K199">
-        <v>437</v>
+        <v>374</v>
       </c>
       <c r="L199">
-        <v>416</v>
+        <v>364</v>
       </c>
     </row>
     <row r="200" spans="1:12">
       <c r="A200" s="2">
-        <v>40147</v>
+        <v>40178</v>
       </c>
       <c r="B200">
-        <v>1863</v>
+        <v>2056</v>
       </c>
       <c r="C200">
-        <v>1848</v>
+        <v>2030</v>
       </c>
       <c r="D200">
-        <v>1571</v>
+        <v>2093</v>
       </c>
       <c r="E200">
-        <v>1567</v>
+        <v>2082</v>
       </c>
       <c r="F200">
-        <v>837</v>
+        <v>865</v>
       </c>
       <c r="G200">
-        <v>831</v>
+        <v>859</v>
       </c>
       <c r="H200">
-        <v>279</v>
+        <v>317</v>
       </c>
       <c r="I200">
-        <v>141</v>
+        <v>176</v>
       </c>
       <c r="J200">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="K200">
-        <v>362</v>
+        <v>437</v>
       </c>
       <c r="L200">
-        <v>345</v>
+        <v>416</v>
       </c>
     </row>
     <row r="201" spans="1:12">
       <c r="A201" s="2">
-        <v>40117</v>
+        <v>40147</v>
       </c>
       <c r="B201">
-        <v>1910</v>
+        <v>1863</v>
       </c>
       <c r="C201">
-        <v>1893</v>
+        <v>1848</v>
       </c>
       <c r="D201">
-        <v>1556</v>
+        <v>1571</v>
       </c>
       <c r="E201">
-        <v>1554</v>
+        <v>1567</v>
       </c>
       <c r="F201">
-        <v>856</v>
+        <v>837</v>
       </c>
       <c r="G201">
-        <v>849</v>
+        <v>831</v>
       </c>
       <c r="H201">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="I201">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="J201">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="K201">
-        <v>449</v>
+        <v>362</v>
       </c>
       <c r="L201">
-        <v>431</v>
+        <v>345</v>
       </c>
     </row>
     <row r="202" spans="1:12">
       <c r="A202" s="2">
-        <v>40086</v>
+        <v>40117</v>
       </c>
       <c r="B202">
-        <v>1736</v>
+        <v>1910</v>
       </c>
       <c r="C202">
-        <v>1720</v>
+        <v>1893</v>
       </c>
       <c r="D202">
-        <v>1690</v>
+        <v>1556</v>
       </c>
       <c r="E202">
-        <v>1683</v>
+        <v>1554</v>
       </c>
       <c r="F202">
-        <v>841</v>
+        <v>856</v>
       </c>
       <c r="G202">
-        <v>835</v>
+        <v>849</v>
       </c>
       <c r="H202">
-        <v>259</v>
+        <v>274</v>
       </c>
       <c r="I202">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="J202">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="K202">
-        <v>320</v>
+        <v>449</v>
       </c>
       <c r="L202">
-        <v>308</v>
+        <v>431</v>
       </c>
     </row>
     <row r="203" spans="1:12">
       <c r="A203" s="2">
-        <v>40056</v>
+        <v>40086</v>
       </c>
       <c r="B203">
-        <v>1733</v>
+        <v>1736</v>
       </c>
       <c r="C203">
-        <v>1717</v>
+        <v>1720</v>
       </c>
       <c r="D203">
-        <v>2099</v>
+        <v>1690</v>
       </c>
       <c r="E203">
-        <v>2079</v>
+        <v>1683</v>
       </c>
       <c r="F203">
-        <v>773</v>
+        <v>841</v>
       </c>
       <c r="G203">
-        <v>766</v>
+        <v>835</v>
       </c>
       <c r="H203">
-        <v>211</v>
+        <v>259</v>
       </c>
       <c r="I203">
-        <v>113</v>
+        <v>127</v>
       </c>
       <c r="J203">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="K203">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="L203">
-        <v>332</v>
+        <v>308</v>
       </c>
     </row>
     <row r="204" spans="1:12">
       <c r="A204" s="2">
-        <v>40025</v>
+        <v>40056</v>
       </c>
       <c r="B204">
-        <v>2039</v>
+        <v>1733</v>
       </c>
       <c r="C204">
-        <v>2012</v>
+        <v>1717</v>
       </c>
       <c r="D204">
-        <v>2539</v>
+        <v>2099</v>
       </c>
       <c r="E204">
-        <v>2502</v>
+        <v>2079</v>
       </c>
       <c r="F204">
-        <v>894</v>
+        <v>773</v>
       </c>
       <c r="G204">
-        <v>885</v>
+        <v>766</v>
       </c>
       <c r="H204">
-        <v>261</v>
+        <v>211</v>
       </c>
       <c r="I204">
-        <v>133</v>
+        <v>113</v>
       </c>
       <c r="J204">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="K204">
-        <v>478</v>
+        <v>339</v>
       </c>
       <c r="L204">
-        <v>468</v>
+        <v>332</v>
       </c>
     </row>
     <row r="205" spans="1:12">
       <c r="A205" s="2">
-        <v>39994</v>
+        <v>40025</v>
       </c>
       <c r="B205">
-        <v>1852</v>
+        <v>2039</v>
       </c>
       <c r="C205">
-        <v>1830</v>
+        <v>2012</v>
       </c>
       <c r="D205">
-        <v>1852</v>
+        <v>2539</v>
       </c>
       <c r="E205">
-        <v>1679</v>
+        <v>2502</v>
       </c>
       <c r="F205">
-        <v>795</v>
+        <v>894</v>
       </c>
       <c r="G205">
-        <v>787</v>
+        <v>885</v>
       </c>
       <c r="H205">
-        <v>282</v>
+        <v>261</v>
       </c>
       <c r="I205">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="J205">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="K205">
-        <v>310</v>
+        <v>478</v>
       </c>
       <c r="L205">
-        <v>291</v>
+        <v>468</v>
       </c>
     </row>
     <row r="206" spans="1:12">
       <c r="A206" s="2">
-        <v>39964</v>
+        <v>39994</v>
       </c>
       <c r="B206">
-        <v>1931</v>
+        <v>1852</v>
       </c>
       <c r="C206">
-        <v>1913</v>
+        <v>1830</v>
       </c>
       <c r="D206">
-        <v>1621</v>
+        <v>1852</v>
       </c>
       <c r="E206">
-        <v>1567</v>
+        <v>1679</v>
       </c>
       <c r="F206">
-        <v>754</v>
+        <v>795</v>
       </c>
       <c r="G206">
-        <v>742</v>
+        <v>787</v>
       </c>
       <c r="H206">
-        <v>262</v>
+        <v>282</v>
       </c>
       <c r="I206">
-        <v>130</v>
+        <v>146</v>
       </c>
       <c r="J206">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="K206">
-        <v>355</v>
+        <v>310</v>
       </c>
       <c r="L206">
-        <v>343</v>
+        <v>291</v>
       </c>
     </row>
     <row r="207" spans="1:12">
       <c r="A207" s="2">
-        <v>39933</v>
+        <v>39964</v>
       </c>
       <c r="B207">
-        <v>1951</v>
+        <v>1931</v>
       </c>
       <c r="C207">
-        <v>1931</v>
+        <v>1913</v>
       </c>
       <c r="D207">
-        <v>1933</v>
+        <v>1621</v>
       </c>
       <c r="E207">
-        <v>1933</v>
+        <v>1567</v>
       </c>
       <c r="F207">
-        <v>798</v>
+        <v>754</v>
       </c>
       <c r="G207">
-        <v>780</v>
+        <v>742</v>
       </c>
       <c r="H207">
-        <v>283</v>
+        <v>262</v>
       </c>
       <c r="I207">
-        <v>142</v>
+        <v>130</v>
       </c>
       <c r="J207">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="K207">
-        <v>435</v>
+        <v>355</v>
       </c>
       <c r="L207">
-        <v>426</v>
+        <v>343</v>
       </c>
     </row>
     <row r="208" spans="1:12">
       <c r="A208" s="2">
-        <v>39903</v>
+        <v>39933</v>
       </c>
       <c r="B208">
-        <v>2150</v>
+        <v>1951</v>
       </c>
       <c r="C208">
-        <v>2125</v>
+        <v>1931</v>
       </c>
       <c r="D208">
-        <v>1829</v>
+        <v>1933</v>
       </c>
       <c r="E208">
-        <v>1819</v>
+        <v>1933</v>
       </c>
       <c r="F208">
-        <v>747</v>
+        <v>798</v>
       </c>
       <c r="G208">
-        <v>722</v>
+        <v>780</v>
       </c>
       <c r="H208">
-        <v>313</v>
+        <v>283</v>
       </c>
       <c r="I208">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="J208">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="K208">
-        <v>394</v>
+        <v>435</v>
       </c>
       <c r="L208">
-        <v>383</v>
+        <v>426</v>
       </c>
     </row>
     <row r="209" spans="1:12">
       <c r="A209" s="2">
-        <v>39872</v>
+        <v>39903</v>
       </c>
       <c r="B209">
-        <v>1846</v>
+        <v>2150</v>
       </c>
       <c r="C209">
-        <v>1830</v>
+        <v>2125</v>
       </c>
       <c r="D209">
-        <v>1803</v>
+        <v>1829</v>
       </c>
       <c r="E209">
-        <v>1801</v>
+        <v>1819</v>
       </c>
       <c r="F209">
-        <v>615</v>
+        <v>747</v>
       </c>
       <c r="G209">
-        <v>587</v>
+        <v>722</v>
       </c>
       <c r="H209">
-        <v>255</v>
+        <v>313</v>
       </c>
       <c r="I209">
-        <v>102</v>
+        <v>137</v>
       </c>
       <c r="J209">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="K209">
-        <v>344</v>
+        <v>394</v>
       </c>
       <c r="L209">
-        <v>334</v>
+        <v>383</v>
       </c>
     </row>
     <row r="210" spans="1:12">
       <c r="A210" s="2">
-        <v>39844</v>
+        <v>39872</v>
       </c>
       <c r="B210">
-        <v>2060</v>
+        <v>1846</v>
       </c>
       <c r="C210">
-        <v>2045</v>
+        <v>1830</v>
       </c>
       <c r="D210">
-        <v>2574</v>
+        <v>1803</v>
       </c>
       <c r="E210">
-        <v>2569</v>
+        <v>1801</v>
       </c>
       <c r="F210">
-        <v>555</v>
+        <v>615</v>
       </c>
       <c r="G210">
-        <v>518</v>
+        <v>587</v>
       </c>
       <c r="H210">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="I210">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="J210">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="K210">
-        <v>321</v>
+        <v>344</v>
       </c>
       <c r="L210">
-        <v>310</v>
+        <v>334</v>
       </c>
     </row>
     <row r="211" spans="1:12">
       <c r="A211" s="2">
-        <v>39813</v>
+        <v>39844</v>
       </c>
       <c r="B211">
-        <v>2312</v>
+        <v>2060</v>
       </c>
       <c r="C211">
-        <v>2279</v>
+        <v>2045</v>
       </c>
       <c r="D211">
-        <v>3806</v>
+        <v>2574</v>
       </c>
       <c r="E211">
-        <v>3714</v>
+        <v>2569</v>
       </c>
       <c r="F211">
-        <v>858</v>
+        <v>555</v>
       </c>
       <c r="G211">
-        <v>793</v>
+        <v>518</v>
       </c>
       <c r="H211">
-        <v>317</v>
+        <v>260</v>
       </c>
       <c r="I211">
-        <v>137</v>
+        <v>104</v>
       </c>
       <c r="J211">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="K211">
-        <v>721</v>
+        <v>321</v>
       </c>
       <c r="L211">
-        <v>706</v>
+        <v>310</v>
       </c>
     </row>
     <row r="212" spans="1:12">
       <c r="A212" s="2">
-        <v>39782</v>
+        <v>39813</v>
       </c>
       <c r="B212">
-        <v>1909</v>
+        <v>2312</v>
       </c>
       <c r="C212">
-        <v>1883</v>
+        <v>2279</v>
       </c>
       <c r="D212">
-        <v>2324</v>
+        <v>3806</v>
       </c>
       <c r="E212">
-        <v>2227</v>
+        <v>3714</v>
       </c>
       <c r="F212">
-        <v>771</v>
+        <v>858</v>
       </c>
       <c r="G212">
-        <v>722</v>
+        <v>793</v>
       </c>
       <c r="H212">
-        <v>276</v>
+        <v>317</v>
       </c>
       <c r="I212">
-        <v>100</v>
+        <v>137</v>
       </c>
       <c r="J212">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="K212">
-        <v>355</v>
+        <v>721</v>
       </c>
       <c r="L212">
-        <v>330</v>
+        <v>706</v>
       </c>
     </row>
     <row r="213" spans="1:12">
       <c r="A213" s="2">
-        <v>39752</v>
+        <v>39782</v>
       </c>
       <c r="B213">
-        <v>2388</v>
+        <v>1909</v>
       </c>
       <c r="C213">
-        <v>2363</v>
+        <v>1883</v>
       </c>
       <c r="D213">
-        <v>2688</v>
+        <v>2324</v>
       </c>
       <c r="E213">
-        <v>2683</v>
+        <v>2227</v>
       </c>
       <c r="F213">
-        <v>989</v>
+        <v>771</v>
       </c>
       <c r="G213">
-        <v>930</v>
+        <v>722</v>
       </c>
       <c r="H213">
-        <v>316</v>
+        <v>276</v>
       </c>
       <c r="I213">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="J213">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="K213">
-        <v>516</v>
+        <v>355</v>
       </c>
       <c r="L213">
-        <v>497</v>
+        <v>330</v>
       </c>
     </row>
     <row r="214" spans="1:12">
       <c r="A214" s="2">
-        <v>39721</v>
+        <v>39752</v>
       </c>
       <c r="B214">
-        <v>2213</v>
+        <v>2388</v>
       </c>
       <c r="C214">
-        <v>2187</v>
+        <v>2363</v>
       </c>
       <c r="D214">
-        <v>2525</v>
+        <v>2688</v>
       </c>
       <c r="E214">
-        <v>2521</v>
+        <v>2683</v>
       </c>
       <c r="F214">
-        <v>889</v>
+        <v>989</v>
       </c>
       <c r="G214">
-        <v>838</v>
+        <v>930</v>
       </c>
       <c r="H214">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="I214">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="J214">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K214">
-        <v>349</v>
+        <v>516</v>
       </c>
       <c r="L214">
-        <v>333</v>
+        <v>497</v>
       </c>
     </row>
     <row r="215" spans="1:12">
       <c r="A215" s="2">
-        <v>39691</v>
+        <v>39721</v>
       </c>
       <c r="B215">
-        <v>1989</v>
+        <v>2213</v>
       </c>
       <c r="C215">
-        <v>1967</v>
+        <v>2187</v>
       </c>
       <c r="D215">
-        <v>2180</v>
+        <v>2525</v>
       </c>
       <c r="E215">
-        <v>2173</v>
+        <v>2521</v>
       </c>
       <c r="F215">
-        <v>899</v>
+        <v>889</v>
       </c>
       <c r="G215">
-        <v>852</v>
+        <v>838</v>
       </c>
       <c r="H215">
-        <v>282</v>
+        <v>313</v>
       </c>
       <c r="I215">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="J215">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="K215">
-        <v>328</v>
+        <v>349</v>
       </c>
       <c r="L215">
-        <v>318</v>
+        <v>333</v>
       </c>
     </row>
     <row r="216" spans="1:12">
       <c r="A216" s="2">
-        <v>39660</v>
+        <v>39691</v>
       </c>
       <c r="B216">
-        <v>2478</v>
+        <v>1989</v>
       </c>
       <c r="C216">
-        <v>2449</v>
+        <v>1967</v>
       </c>
       <c r="D216">
-        <v>3865</v>
+        <v>2180</v>
       </c>
       <c r="E216">
-        <v>3865</v>
+        <v>2173</v>
       </c>
       <c r="F216">
-        <v>1205</v>
+        <v>899</v>
       </c>
       <c r="G216">
-        <v>1148</v>
+        <v>852</v>
       </c>
       <c r="H216">
-        <v>345</v>
+        <v>282</v>
       </c>
       <c r="I216">
-        <v>111</v>
+        <v>91</v>
       </c>
       <c r="J216">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="K216">
-        <v>536</v>
+        <v>328</v>
       </c>
       <c r="L216">
-        <v>523</v>
+        <v>318</v>
       </c>
     </row>
     <row r="217" spans="1:12">
       <c r="A217" s="2">
-        <v>39629</v>
+        <v>39660</v>
       </c>
       <c r="B217">
-        <v>2170</v>
+        <v>2478</v>
       </c>
       <c r="C217">
-        <v>2138</v>
+        <v>2449</v>
       </c>
       <c r="D217">
-        <v>3148</v>
+        <v>3865</v>
       </c>
       <c r="E217">
-        <v>3148</v>
+        <v>3865</v>
       </c>
       <c r="F217">
-        <v>1161</v>
+        <v>1205</v>
       </c>
       <c r="G217">
-        <v>1110</v>
+        <v>1148</v>
       </c>
       <c r="H217">
-        <v>331</v>
+        <v>345</v>
       </c>
       <c r="I217">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="J217">
         <v>78</v>
       </c>
       <c r="K217">
-        <v>514</v>
+        <v>536</v>
       </c>
       <c r="L217">
-        <v>502</v>
+        <v>523</v>
       </c>
     </row>
     <row r="218" spans="1:12">
       <c r="A218" s="2">
-        <v>39599</v>
+        <v>39629</v>
       </c>
       <c r="B218">
-        <v>2177</v>
+        <v>2170</v>
       </c>
       <c r="C218">
-        <v>2150</v>
+        <v>2138</v>
       </c>
       <c r="D218">
-        <v>2414</v>
+        <v>3148</v>
       </c>
       <c r="E218">
-        <v>2385</v>
+        <v>3148</v>
       </c>
       <c r="F218">
-        <v>1214</v>
+        <v>1161</v>
       </c>
       <c r="G218">
-        <v>1170</v>
+        <v>1110</v>
       </c>
       <c r="H218">
-        <v>346</v>
+        <v>331</v>
       </c>
       <c r="I218">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="J218">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K218">
-        <v>443</v>
+        <v>514</v>
       </c>
       <c r="L218">
-        <v>429</v>
+        <v>502</v>
       </c>
     </row>
     <row r="219" spans="1:12">
       <c r="A219" s="2">
-        <v>39568</v>
+        <v>39599</v>
       </c>
       <c r="B219">
-        <v>2193</v>
+        <v>2177</v>
       </c>
       <c r="C219">
-        <v>2166</v>
+        <v>2150</v>
       </c>
       <c r="D219">
-        <v>2586</v>
+        <v>2414</v>
       </c>
       <c r="E219">
-        <v>2560</v>
+        <v>2385</v>
       </c>
       <c r="F219">
-        <v>1299</v>
+        <v>1214</v>
       </c>
       <c r="G219">
-        <v>1261</v>
+        <v>1170</v>
       </c>
       <c r="H219">
-        <v>367</v>
+        <v>346</v>
       </c>
       <c r="I219">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="J219">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="K219">
-        <v>406</v>
+        <v>443</v>
       </c>
       <c r="L219">
-        <v>382</v>
+        <v>429</v>
       </c>
     </row>
     <row r="220" spans="1:12">
       <c r="A220" s="2">
-        <v>39538</v>
+        <v>39568</v>
       </c>
       <c r="B220">
-        <v>2201</v>
+        <v>2193</v>
       </c>
       <c r="C220">
-        <v>2174</v>
+        <v>2166</v>
       </c>
       <c r="D220">
-        <v>3049</v>
+        <v>2586</v>
       </c>
       <c r="E220">
-        <v>3040</v>
+        <v>2560</v>
       </c>
       <c r="F220">
-        <v>1223</v>
+        <v>1299</v>
       </c>
       <c r="G220">
-        <v>1191</v>
+        <v>1261</v>
       </c>
       <c r="H220">
-        <v>347</v>
+        <v>367</v>
       </c>
       <c r="I220">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="J220">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="K220">
-        <v>414</v>
+        <v>406</v>
       </c>
       <c r="L220">
-        <v>400</v>
+        <v>382</v>
       </c>
     </row>
     <row r="221" spans="1:12">
       <c r="A221" s="2">
-        <v>39507</v>
+        <v>39538</v>
       </c>
       <c r="B221">
-        <v>2172</v>
+        <v>2201</v>
       </c>
       <c r="C221">
-        <v>2142</v>
+        <v>2174</v>
       </c>
       <c r="D221">
-        <v>3371</v>
+        <v>3049</v>
       </c>
       <c r="E221">
-        <v>3371</v>
+        <v>3040</v>
       </c>
       <c r="F221">
-        <v>1345</v>
+        <v>1223</v>
       </c>
       <c r="G221">
-        <v>1321</v>
+        <v>1191</v>
       </c>
       <c r="H221">
-        <v>309</v>
+        <v>347</v>
       </c>
       <c r="I221">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="J221">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="K221">
-        <v>436</v>
+        <v>414</v>
       </c>
       <c r="L221">
-        <v>383</v>
+        <v>400</v>
       </c>
     </row>
     <row r="222" spans="1:12">
       <c r="A222" s="2">
-        <v>39478</v>
+        <v>39507</v>
       </c>
       <c r="B222">
-        <v>2229</v>
+        <v>2172</v>
       </c>
       <c r="C222">
-        <v>2200</v>
+        <v>2142</v>
       </c>
       <c r="D222">
-        <v>3400</v>
+        <v>3371</v>
       </c>
       <c r="E222">
-        <v>3364</v>
+        <v>3371</v>
       </c>
       <c r="F222">
-        <v>1522</v>
+        <v>1345</v>
       </c>
       <c r="G222">
-        <v>1502</v>
+        <v>1321</v>
       </c>
       <c r="H222">
-        <v>293</v>
+        <v>309</v>
       </c>
       <c r="I222">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="J222">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="K222">
-        <v>589</v>
+        <v>436</v>
       </c>
       <c r="L222">
-        <v>534</v>
+        <v>383</v>
       </c>
     </row>
     <row r="223" spans="1:12">
       <c r="A223" s="2">
-        <v>39447</v>
+        <v>39478</v>
       </c>
       <c r="B223">
-        <v>2571</v>
+        <v>2229</v>
       </c>
       <c r="C223">
-        <v>2519</v>
+        <v>2200</v>
       </c>
       <c r="D223">
-        <v>4164</v>
+        <v>3400</v>
       </c>
       <c r="E223">
-        <v>3977</v>
+        <v>3364</v>
       </c>
       <c r="F223">
-        <v>1773</v>
+        <v>1522</v>
       </c>
       <c r="G223">
-        <v>1750</v>
+        <v>1502</v>
       </c>
       <c r="H223">
-        <v>323</v>
+        <v>293</v>
       </c>
       <c r="I223">
-        <v>129</v>
+        <v>113</v>
       </c>
       <c r="J223">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="K223">
-        <v>543</v>
+        <v>589</v>
       </c>
       <c r="L223">
-        <v>501</v>
+        <v>534</v>
       </c>
     </row>
     <row r="224" spans="1:12">
       <c r="A224" s="2">
-        <v>39416</v>
+        <v>39447</v>
       </c>
       <c r="B224">
-        <v>2423</v>
+        <v>2571</v>
       </c>
       <c r="C224">
-        <v>2389</v>
+        <v>2519</v>
       </c>
       <c r="D224">
-        <v>2966</v>
+        <v>4164</v>
       </c>
       <c r="E224">
-        <v>2955</v>
+        <v>3977</v>
       </c>
       <c r="F224">
-        <v>1719</v>
+        <v>1773</v>
       </c>
       <c r="G224">
-        <v>1703</v>
+        <v>1750</v>
       </c>
       <c r="H224">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="I224">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="J224">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="K224">
-        <v>620</v>
+        <v>543</v>
       </c>
       <c r="L224">
-        <v>557</v>
+        <v>501</v>
       </c>
     </row>
     <row r="225" spans="1:12">
       <c r="A225" s="2">
-        <v>39386</v>
+        <v>39416</v>
       </c>
       <c r="B225">
-        <v>2509</v>
+        <v>2423</v>
       </c>
       <c r="C225">
-        <v>2469</v>
+        <v>2389</v>
       </c>
       <c r="D225">
-        <v>3689</v>
+        <v>2966</v>
       </c>
       <c r="E225">
-        <v>3487</v>
+        <v>2955</v>
       </c>
       <c r="F225">
-        <v>1875</v>
+        <v>1719</v>
       </c>
       <c r="G225">
-        <v>1859</v>
+        <v>1703</v>
       </c>
       <c r="H225">
-        <v>344</v>
+        <v>326</v>
       </c>
       <c r="I225">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="J225">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="K225">
-        <v>797</v>
+        <v>620</v>
       </c>
       <c r="L225">
-        <v>739</v>
+        <v>557</v>
       </c>
     </row>
     <row r="226" spans="1:12">
       <c r="A226" s="2">
-        <v>39355</v>
+        <v>39386</v>
       </c>
       <c r="B226">
-        <v>2123</v>
+        <v>2509</v>
       </c>
       <c r="C226">
-        <v>2092</v>
+        <v>2469</v>
       </c>
       <c r="D226">
-        <v>2547</v>
+        <v>3689</v>
       </c>
       <c r="E226">
-        <v>2494</v>
+        <v>3487</v>
       </c>
       <c r="F226">
-        <v>1684</v>
+        <v>1875</v>
       </c>
       <c r="G226">
-        <v>1670</v>
+        <v>1859</v>
       </c>
       <c r="H226">
-        <v>322</v>
+        <v>344</v>
       </c>
       <c r="I226">
-        <v>120</v>
+        <v>135</v>
       </c>
       <c r="J226">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="K226">
-        <v>403</v>
+        <v>797</v>
       </c>
       <c r="L226">
-        <v>366</v>
+        <v>739</v>
       </c>
     </row>
     <row r="227" spans="1:12">
       <c r="A227" s="2">
-        <v>39325</v>
+        <v>39355</v>
       </c>
       <c r="B227">
-        <v>2168</v>
+        <v>2123</v>
       </c>
       <c r="C227">
-        <v>2133</v>
+        <v>2092</v>
       </c>
       <c r="D227">
-        <v>2478</v>
+        <v>2547</v>
       </c>
       <c r="E227">
-        <v>2326</v>
+        <v>2494</v>
       </c>
       <c r="F227">
-        <v>1795</v>
+        <v>1684</v>
       </c>
       <c r="G227">
-        <v>1781</v>
+        <v>1670</v>
       </c>
       <c r="H227">
-        <v>296</v>
+        <v>322</v>
       </c>
       <c r="I227">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="J227">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="K227">
-        <v>427</v>
+        <v>403</v>
       </c>
       <c r="L227">
-        <v>382</v>
+        <v>366</v>
       </c>
     </row>
     <row r="228" spans="1:12">
       <c r="A228" s="2">
-        <v>39294</v>
+        <v>39325</v>
       </c>
       <c r="B228">
-        <v>2575</v>
+        <v>2168</v>
       </c>
       <c r="C228">
-        <v>2526</v>
+        <v>2133</v>
       </c>
       <c r="D228">
-        <v>4014</v>
+        <v>2478</v>
       </c>
       <c r="E228">
-        <v>3933</v>
+        <v>2326</v>
       </c>
       <c r="F228">
-        <v>1875</v>
+        <v>1795</v>
       </c>
       <c r="G228">
-        <v>1860</v>
+        <v>1781</v>
       </c>
       <c r="H228">
-        <v>320</v>
+        <v>296</v>
       </c>
       <c r="I228">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="J228">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="K228">
-        <v>559</v>
+        <v>427</v>
       </c>
       <c r="L228">
-        <v>504</v>
+        <v>382</v>
       </c>
     </row>
     <row r="229" spans="1:12">
       <c r="A229" s="2">
-        <v>39263</v>
+        <v>39294</v>
       </c>
       <c r="B229">
-        <v>2436</v>
+        <v>2575</v>
       </c>
       <c r="C229">
-        <v>2387</v>
+        <v>2526</v>
       </c>
       <c r="D229">
-        <v>3630</v>
+        <v>4014</v>
       </c>
       <c r="E229">
-        <v>3571</v>
+        <v>3933</v>
       </c>
       <c r="F229">
-        <v>1694</v>
+        <v>1875</v>
       </c>
       <c r="G229">
-        <v>1680</v>
+        <v>1860</v>
       </c>
       <c r="H229">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="I229">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="J229">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="K229">
-        <v>603</v>
+        <v>559</v>
       </c>
       <c r="L229">
-        <v>521</v>
+        <v>504</v>
       </c>
     </row>
     <row r="230" spans="1:12">
       <c r="A230" s="2">
-        <v>39233</v>
+        <v>39263</v>
       </c>
       <c r="B230">
-        <v>2538</v>
+        <v>2436</v>
       </c>
       <c r="C230">
-        <v>2490</v>
+        <v>2387</v>
       </c>
       <c r="D230">
-        <v>3272</v>
+        <v>3630</v>
       </c>
       <c r="E230">
-        <v>3266</v>
+        <v>3571</v>
       </c>
       <c r="F230">
-        <v>1727</v>
+        <v>1694</v>
       </c>
       <c r="G230">
-        <v>1707</v>
+        <v>1680</v>
       </c>
       <c r="H230">
-        <v>341</v>
+        <v>328</v>
       </c>
       <c r="I230">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="J230">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="K230">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="L230">
-        <v>527</v>
+        <v>521</v>
       </c>
     </row>
     <row r="231" spans="1:12">
       <c r="A231" s="2">
-        <v>39202</v>
+        <v>39233</v>
       </c>
       <c r="B231">
-        <v>2265</v>
+        <v>2538</v>
       </c>
       <c r="C231">
-        <v>2235</v>
+        <v>2490</v>
       </c>
       <c r="D231">
-        <v>2218</v>
+        <v>3272</v>
       </c>
       <c r="E231">
-        <v>2162</v>
+        <v>3266</v>
       </c>
       <c r="F231">
-        <v>1344</v>
+        <v>1727</v>
       </c>
       <c r="G231">
-        <v>1331</v>
+        <v>1707</v>
       </c>
       <c r="H231">
-        <v>301</v>
+        <v>341</v>
       </c>
       <c r="I231">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="J231">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="K231">
-        <v>532</v>
+        <v>601</v>
       </c>
       <c r="L231">
-        <v>441</v>
+        <v>527</v>
       </c>
     </row>
     <row r="232" spans="1:12">
       <c r="A232" s="2">
-        <v>39172</v>
+        <v>39202</v>
       </c>
       <c r="B232">
-        <v>2651</v>
+        <v>2265</v>
       </c>
       <c r="C232">
-        <v>2602</v>
+        <v>2235</v>
       </c>
       <c r="D232">
-        <v>2020</v>
+        <v>2218</v>
       </c>
       <c r="E232">
-        <v>2011</v>
+        <v>2162</v>
       </c>
       <c r="F232">
-        <v>1557</v>
+        <v>1344</v>
       </c>
       <c r="G232">
-        <v>1537</v>
+        <v>1331</v>
       </c>
       <c r="H232">
-        <v>323</v>
+        <v>301</v>
       </c>
       <c r="I232">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="J232">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="K232">
-        <v>578</v>
+        <v>532</v>
       </c>
       <c r="L232">
-        <v>509</v>
+        <v>441</v>
       </c>
     </row>
     <row r="233" spans="1:12">
       <c r="A233" s="2">
-        <v>39141</v>
+        <v>39172</v>
       </c>
       <c r="B233">
-        <v>2150</v>
+        <v>2651</v>
       </c>
       <c r="C233">
-        <v>2124</v>
+        <v>2602</v>
       </c>
       <c r="D233">
-        <v>2005</v>
+        <v>2020</v>
       </c>
       <c r="E233">
-        <v>1945</v>
+        <v>2011</v>
       </c>
       <c r="F233">
-        <v>1234</v>
+        <v>1557</v>
       </c>
       <c r="G233">
-        <v>1221</v>
+        <v>1537</v>
       </c>
       <c r="H233">
-        <v>259</v>
+        <v>323</v>
       </c>
       <c r="I233">
-        <v>97</v>
+        <v>110</v>
       </c>
       <c r="J233">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="K233">
-        <v>444</v>
+        <v>578</v>
       </c>
       <c r="L233">
-        <v>404</v>
+        <v>509</v>
       </c>
     </row>
     <row r="234" spans="1:12">
       <c r="A234" s="2">
-        <v>39113</v>
+        <v>39141</v>
       </c>
       <c r="B234">
-        <v>2443</v>
+        <v>2150</v>
       </c>
       <c r="C234">
-        <v>2413</v>
+        <v>2124</v>
       </c>
       <c r="D234">
-        <v>2410</v>
+        <v>2005</v>
       </c>
       <c r="E234">
-        <v>2311</v>
+        <v>1945</v>
       </c>
       <c r="F234">
-        <v>1353</v>
+        <v>1234</v>
       </c>
       <c r="G234">
-        <v>1345</v>
+        <v>1221</v>
       </c>
       <c r="H234">
-        <v>267</v>
+        <v>259</v>
       </c>
       <c r="I234">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="J234">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="K234">
-        <v>651</v>
+        <v>444</v>
       </c>
       <c r="L234">
-        <v>618</v>
+        <v>404</v>
       </c>
     </row>
     <row r="235" spans="1:12">
       <c r="A235" s="2">
-        <v>39082</v>
+        <v>39113</v>
       </c>
       <c r="B235">
-        <v>2709</v>
+        <v>2443</v>
       </c>
       <c r="C235">
-        <v>2661</v>
+        <v>2413</v>
       </c>
       <c r="D235">
-        <v>3431</v>
+        <v>2410</v>
       </c>
       <c r="E235">
-        <v>3138</v>
+        <v>2311</v>
       </c>
       <c r="F235">
-        <v>1547</v>
+        <v>1353</v>
       </c>
       <c r="G235">
-        <v>1538</v>
+        <v>1345</v>
       </c>
       <c r="H235">
-        <v>284</v>
+        <v>267</v>
       </c>
       <c r="I235">
-        <v>119</v>
+        <v>103</v>
       </c>
       <c r="J235">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="K235">
-        <v>849</v>
+        <v>651</v>
       </c>
       <c r="L235">
-        <v>806</v>
+        <v>618</v>
       </c>
     </row>
     <row r="236" spans="1:12">
       <c r="A236" s="2">
-        <v>39051</v>
+        <v>39082</v>
       </c>
       <c r="B236">
-        <v>2461</v>
+        <v>2709</v>
       </c>
       <c r="C236">
-        <v>2435</v>
+        <v>2661</v>
       </c>
       <c r="D236">
-        <v>2287</v>
+        <v>3431</v>
       </c>
       <c r="E236">
-        <v>2137</v>
+        <v>3138</v>
       </c>
       <c r="F236">
-        <v>1523</v>
+        <v>1547</v>
       </c>
       <c r="G236">
-        <v>1513</v>
+        <v>1538</v>
       </c>
       <c r="H236">
-        <v>310</v>
+        <v>284</v>
       </c>
       <c r="I236">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="J236">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="K236">
-        <v>628</v>
+        <v>849</v>
       </c>
       <c r="L236">
-        <v>573</v>
+        <v>806</v>
       </c>
     </row>
     <row r="237" spans="1:12">
       <c r="A237" s="2">
-        <v>39021</v>
+        <v>39051</v>
       </c>
       <c r="B237">
-        <v>2551</v>
+        <v>2461</v>
       </c>
       <c r="C237">
-        <v>2525</v>
+        <v>2435</v>
       </c>
       <c r="D237">
-        <v>3640</v>
+        <v>2287</v>
       </c>
       <c r="E237">
-        <v>3535</v>
+        <v>2137</v>
       </c>
       <c r="F237">
-        <v>1481</v>
+        <v>1523</v>
       </c>
       <c r="G237">
-        <v>1470</v>
+        <v>1513</v>
       </c>
       <c r="H237">
-        <v>373</v>
+        <v>310</v>
       </c>
       <c r="I237">
-        <v>195</v>
+        <v>125</v>
       </c>
       <c r="J237">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="K237">
-        <v>695</v>
+        <v>628</v>
       </c>
       <c r="L237">
-        <v>662</v>
+        <v>573</v>
       </c>
     </row>
     <row r="238" spans="1:12">
       <c r="A238" s="2">
-        <v>38990</v>
+        <v>39021</v>
       </c>
       <c r="B238">
-        <v>2331</v>
+        <v>2551</v>
       </c>
       <c r="C238">
-        <v>2304</v>
+        <v>2525</v>
       </c>
       <c r="D238">
-        <v>2200</v>
+        <v>3640</v>
       </c>
       <c r="E238">
-        <v>2175</v>
+        <v>3535</v>
       </c>
       <c r="F238">
-        <v>1483</v>
+        <v>1481</v>
       </c>
       <c r="G238">
         <v>1470</v>
       </c>
       <c r="H238">
-        <v>343</v>
+        <v>373</v>
       </c>
       <c r="I238">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="J238">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="K238">
-        <v>811</v>
+        <v>695</v>
       </c>
       <c r="L238">
-        <v>780</v>
+        <v>662</v>
       </c>
     </row>
     <row r="239" spans="1:12">
       <c r="A239" s="2">
-        <v>38960</v>
+        <v>38990</v>
       </c>
       <c r="B239">
-        <v>2366</v>
+        <v>2331</v>
       </c>
       <c r="C239">
-        <v>2309</v>
+        <v>2304</v>
       </c>
       <c r="D239">
-        <v>2302</v>
+        <v>2200</v>
       </c>
       <c r="E239">
-        <v>2268</v>
+        <v>2175</v>
       </c>
       <c r="F239">
-        <v>1476</v>
+        <v>1483</v>
       </c>
       <c r="G239">
-        <v>1461</v>
+        <v>1470</v>
       </c>
       <c r="H239">
-        <v>403</v>
+        <v>343</v>
       </c>
       <c r="I239">
-        <v>230</v>
+        <v>192</v>
       </c>
       <c r="J239">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="K239">
-        <v>607</v>
+        <v>811</v>
       </c>
       <c r="L239">
-        <v>575</v>
+        <v>780</v>
       </c>
     </row>
     <row r="240" spans="1:12">
       <c r="A240" s="2">
-        <v>38929</v>
+        <v>38960</v>
       </c>
       <c r="B240">
-        <v>2507</v>
+        <v>2366</v>
       </c>
       <c r="C240">
-        <v>2467</v>
+        <v>2309</v>
       </c>
       <c r="D240">
-        <v>2394</v>
+        <v>2302</v>
       </c>
       <c r="E240">
-        <v>2346</v>
+        <v>2268</v>
       </c>
       <c r="F240">
-        <v>1547</v>
+        <v>1476</v>
       </c>
       <c r="G240">
-        <v>1533</v>
+        <v>1461</v>
       </c>
       <c r="H240">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="I240">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="J240">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="K240">
-        <v>865</v>
+        <v>607</v>
       </c>
       <c r="L240">
-        <v>835</v>
+        <v>575</v>
       </c>
     </row>
     <row r="241" spans="1:12">
       <c r="A241" s="2">
-        <v>38898</v>
+        <v>38929</v>
       </c>
       <c r="B241">
-        <v>2604</v>
+        <v>2507</v>
       </c>
       <c r="C241">
-        <v>2571</v>
+        <v>2467</v>
       </c>
       <c r="D241">
-        <v>3042</v>
+        <v>2394</v>
       </c>
       <c r="E241">
-        <v>2867</v>
+        <v>2346</v>
       </c>
       <c r="F241">
-        <v>1604</v>
+        <v>1547</v>
       </c>
       <c r="G241">
-        <v>1588</v>
+        <v>1533</v>
       </c>
       <c r="H241">
-        <v>437</v>
+        <v>401</v>
       </c>
       <c r="I241">
-        <v>277</v>
+        <v>229</v>
       </c>
       <c r="J241">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="K241">
-        <v>503</v>
+        <v>865</v>
       </c>
       <c r="L241">
-        <v>460</v>
+        <v>835</v>
       </c>
     </row>
     <row r="242" spans="1:12">
       <c r="A242" s="2">
-        <v>38868</v>
+        <v>38898</v>
       </c>
       <c r="B242">
-        <v>2045</v>
+        <v>2604</v>
       </c>
       <c r="C242">
-        <v>2014</v>
+        <v>2571</v>
       </c>
       <c r="D242">
-        <v>1727</v>
+        <v>3042</v>
       </c>
       <c r="E242">
-        <v>1665</v>
+        <v>2867</v>
       </c>
       <c r="F242">
-        <v>1629</v>
+        <v>1604</v>
       </c>
       <c r="G242">
-        <v>1610</v>
+        <v>1588</v>
       </c>
       <c r="H242">
-        <v>423</v>
+        <v>437</v>
       </c>
       <c r="I242">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="J242">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="K242">
-        <v>357</v>
+        <v>503</v>
       </c>
       <c r="L242">
-        <v>315</v>
+        <v>460</v>
       </c>
     </row>
     <row r="243" spans="1:12">
       <c r="A243" s="2">
-        <v>38837</v>
+        <v>38868</v>
       </c>
       <c r="B243">
-        <v>2163</v>
+        <v>2045</v>
       </c>
       <c r="C243">
-        <v>2141</v>
+        <v>2014</v>
       </c>
       <c r="D243">
-        <v>2278</v>
+        <v>1727</v>
       </c>
       <c r="E243">
-        <v>2246</v>
+        <v>1665</v>
       </c>
       <c r="F243">
-        <v>1331</v>
+        <v>1629</v>
       </c>
       <c r="G243">
-        <v>1310</v>
+        <v>1610</v>
       </c>
       <c r="H243">
-        <v>437</v>
+        <v>423</v>
       </c>
       <c r="I243">
-        <v>341</v>
+        <v>282</v>
       </c>
       <c r="J243">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="K243">
-        <v>338</v>
+        <v>357</v>
       </c>
       <c r="L243">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="244" spans="1:12">
       <c r="A244" s="2">
-        <v>38807</v>
+        <v>38837</v>
       </c>
       <c r="B244">
-        <v>2753</v>
+        <v>2163</v>
       </c>
       <c r="C244">
-        <v>2719</v>
+        <v>2141</v>
       </c>
       <c r="D244">
-        <v>2263</v>
+        <v>2278</v>
       </c>
       <c r="E244">
-        <v>2196</v>
+        <v>2246</v>
       </c>
       <c r="F244">
-        <v>1776</v>
+        <v>1331</v>
       </c>
       <c r="G244">
-        <v>1747</v>
+        <v>1310</v>
       </c>
       <c r="H244">
-        <v>421</v>
+        <v>437</v>
       </c>
       <c r="I244">
-        <v>276</v>
+        <v>341</v>
       </c>
       <c r="J244">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="K244">
-        <v>505</v>
+        <v>338</v>
       </c>
       <c r="L244">
-        <v>458</v>
+        <v>312</v>
       </c>
     </row>
     <row r="245" spans="1:12">
       <c r="A245" s="2">
-        <v>38776</v>
+        <v>38807</v>
       </c>
       <c r="B245">
-        <v>2296</v>
+        <v>2753</v>
       </c>
       <c r="C245">
-        <v>2259</v>
+        <v>2719</v>
       </c>
       <c r="D245">
-        <v>1755</v>
+        <v>2263</v>
       </c>
       <c r="E245">
-        <v>1719</v>
+        <v>2196</v>
       </c>
       <c r="F245">
-        <v>1412</v>
+        <v>1776</v>
       </c>
       <c r="G245">
-        <v>1388</v>
+        <v>1747</v>
       </c>
       <c r="H245">
-        <v>320</v>
+        <v>421</v>
       </c>
       <c r="I245">
-        <v>218</v>
+        <v>276</v>
       </c>
       <c r="J245">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="K245">
-        <v>380</v>
+        <v>505</v>
       </c>
       <c r="L245">
-        <v>345</v>
+        <v>458</v>
       </c>
     </row>
     <row r="246" spans="1:12">
       <c r="A246" s="2">
-        <v>38748</v>
+        <v>38776</v>
       </c>
       <c r="B246">
-        <v>2555</v>
+        <v>2296</v>
       </c>
       <c r="C246">
-        <v>2523</v>
+        <v>2259</v>
       </c>
       <c r="D246">
-        <v>2263</v>
+        <v>1755</v>
       </c>
       <c r="E246">
-        <v>2260</v>
+        <v>1719</v>
       </c>
       <c r="F246">
-        <v>1582</v>
+        <v>1412</v>
       </c>
       <c r="G246">
-        <v>1557</v>
+        <v>1388</v>
       </c>
       <c r="H246">
-        <v>283</v>
+        <v>320</v>
       </c>
       <c r="I246">
-        <v>183</v>
+        <v>218</v>
       </c>
       <c r="J246">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="K246">
-        <v>591</v>
+        <v>380</v>
       </c>
       <c r="L246">
-        <v>479</v>
+        <v>345</v>
       </c>
     </row>
     <row r="247" spans="1:12">
       <c r="A247" s="2">
-        <v>38717</v>
+        <v>38748</v>
       </c>
       <c r="B247">
-        <v>2909</v>
+        <v>2555</v>
       </c>
       <c r="C247">
-        <v>2863</v>
+        <v>2523</v>
       </c>
       <c r="D247">
-        <v>3379</v>
+        <v>2263</v>
       </c>
       <c r="E247">
-        <v>3330</v>
+        <v>2260</v>
       </c>
       <c r="F247">
-        <v>1695</v>
+        <v>1582</v>
       </c>
       <c r="G247">
-        <v>1671</v>
+        <v>1557</v>
       </c>
       <c r="H247">
-        <v>385</v>
+        <v>283</v>
       </c>
       <c r="I247">
-        <v>252</v>
+        <v>183</v>
       </c>
       <c r="J247">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="K247">
-        <v>651</v>
+        <v>591</v>
       </c>
       <c r="L247">
-        <v>604</v>
+        <v>479</v>
       </c>
     </row>
     <row r="248" spans="1:12">
       <c r="A248" s="2">
-        <v>38686</v>
+        <v>38717</v>
       </c>
       <c r="B248">
-        <v>2635</v>
+        <v>2909</v>
       </c>
       <c r="C248">
-        <v>2603</v>
+        <v>2863</v>
       </c>
       <c r="D248">
-        <v>1924</v>
+        <v>3379</v>
       </c>
       <c r="E248">
-        <v>1899</v>
+        <v>3330</v>
       </c>
       <c r="F248">
-        <v>1559</v>
+        <v>1695</v>
       </c>
       <c r="G248">
-        <v>1548</v>
+        <v>1671</v>
       </c>
       <c r="H248">
-        <v>320</v>
+        <v>385</v>
       </c>
       <c r="I248">
-        <v>222</v>
+        <v>252</v>
       </c>
       <c r="J248">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="K248">
-        <v>577</v>
+        <v>651</v>
       </c>
       <c r="L248">
-        <v>529</v>
+        <v>604</v>
       </c>
     </row>
     <row r="249" spans="1:12">
       <c r="A249" s="2">
-        <v>38656</v>
+        <v>38686</v>
       </c>
       <c r="B249">
-        <v>2597</v>
+        <v>2635</v>
       </c>
       <c r="C249">
-        <v>2569</v>
+        <v>2603</v>
       </c>
       <c r="D249">
-        <v>1913</v>
+        <v>1924</v>
       </c>
       <c r="E249">
-        <v>1907</v>
+        <v>1899</v>
       </c>
       <c r="F249">
-        <v>1498</v>
+        <v>1559</v>
       </c>
       <c r="G249">
-        <v>1489</v>
+        <v>1548</v>
       </c>
       <c r="H249">
-        <v>294</v>
+        <v>320</v>
       </c>
       <c r="I249">
-        <v>197</v>
+        <v>222</v>
       </c>
       <c r="J249">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="K249">
-        <v>413</v>
+        <v>577</v>
       </c>
       <c r="L249">
-        <v>367</v>
+        <v>529</v>
       </c>
     </row>
     <row r="250" spans="1:12">
       <c r="A250" s="2">
-        <v>38625</v>
+        <v>38656</v>
       </c>
       <c r="B250">
-        <v>2492</v>
+        <v>2597</v>
       </c>
       <c r="C250">
-        <v>2454</v>
+        <v>2569</v>
       </c>
       <c r="D250">
-        <v>1643</v>
+        <v>1913</v>
       </c>
       <c r="E250">
-        <v>1554</v>
+        <v>1907</v>
       </c>
       <c r="F250">
-        <v>1636</v>
+        <v>1498</v>
       </c>
       <c r="G250">
-        <v>1625</v>
+        <v>1489</v>
       </c>
       <c r="H250">
-        <v>314</v>
+        <v>294</v>
       </c>
       <c r="I250">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="J250">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="K250">
-        <v>498</v>
+        <v>413</v>
       </c>
       <c r="L250">
-        <v>438</v>
+        <v>367</v>
       </c>
     </row>
     <row r="251" spans="1:12">
       <c r="A251" s="2">
-        <v>38595</v>
+        <v>38625</v>
       </c>
       <c r="B251">
-        <v>2449</v>
+        <v>2492</v>
       </c>
       <c r="C251">
-        <v>2401</v>
+        <v>2454</v>
       </c>
       <c r="D251">
-        <v>2040</v>
+        <v>1643</v>
       </c>
       <c r="E251">
-        <v>1975</v>
+        <v>1554</v>
       </c>
       <c r="F251">
-        <v>1450</v>
+        <v>1636</v>
       </c>
       <c r="G251">
-        <v>1441</v>
+        <v>1625</v>
       </c>
       <c r="H251">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="I251">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="J251">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="K251">
-        <v>487</v>
+        <v>498</v>
       </c>
       <c r="L251">
-        <v>426</v>
+        <v>438</v>
       </c>
     </row>
     <row r="252" spans="1:12">
       <c r="A252" s="2">
-        <v>38564</v>
+        <v>38595</v>
       </c>
       <c r="B252">
-        <v>2857</v>
+        <v>2449</v>
       </c>
       <c r="C252">
-        <v>2798</v>
+        <v>2401</v>
       </c>
       <c r="D252">
-        <v>2506</v>
+        <v>2040</v>
       </c>
       <c r="E252">
-        <v>2395</v>
+        <v>1975</v>
       </c>
       <c r="F252">
-        <v>1546</v>
+        <v>1450</v>
       </c>
       <c r="G252">
-        <v>1537</v>
+        <v>1441</v>
       </c>
       <c r="H252">
-        <v>342</v>
+        <v>312</v>
       </c>
       <c r="I252">
-        <v>220</v>
+        <v>194</v>
       </c>
       <c r="J252">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="K252">
-        <v>614</v>
+        <v>487</v>
       </c>
       <c r="L252">
-        <v>566</v>
+        <v>426</v>
       </c>
     </row>
     <row r="253" spans="1:12">
       <c r="A253" s="2">
-        <v>38533</v>
+        <v>38564</v>
       </c>
       <c r="B253">
-        <v>2676</v>
+        <v>2857</v>
       </c>
       <c r="C253">
-        <v>2624</v>
+        <v>2798</v>
       </c>
       <c r="D253">
-        <v>2525</v>
+        <v>2506</v>
       </c>
       <c r="E253">
-        <v>2357</v>
+        <v>2395</v>
       </c>
       <c r="F253">
-        <v>1564</v>
+        <v>1546</v>
       </c>
       <c r="G253">
-        <v>1552</v>
+        <v>1537</v>
       </c>
       <c r="H253">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="I253">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="J253">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="K253">
-        <v>501</v>
+        <v>614</v>
       </c>
       <c r="L253">
-        <v>454</v>
+        <v>566</v>
       </c>
     </row>
     <row r="254" spans="1:12">
       <c r="A254" s="2">
-        <v>38503</v>
+        <v>38533</v>
       </c>
       <c r="B254">
-        <v>2543</v>
+        <v>2676</v>
       </c>
       <c r="C254">
-        <v>2510</v>
+        <v>2624</v>
       </c>
       <c r="D254">
-        <v>1874</v>
+        <v>2525</v>
       </c>
       <c r="E254">
-        <v>1846</v>
+        <v>2357</v>
       </c>
       <c r="F254">
-        <v>1484</v>
+        <v>1564</v>
       </c>
       <c r="G254">
-        <v>1470</v>
+        <v>1552</v>
       </c>
       <c r="H254">
-        <v>334</v>
+        <v>349</v>
       </c>
       <c r="I254">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="J254">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="K254">
-        <v>569</v>
+        <v>501</v>
       </c>
       <c r="L254">
-        <v>495</v>
+        <v>454</v>
       </c>
     </row>
     <row r="255" spans="1:12">
       <c r="A255" s="2">
-        <v>38472</v>
+        <v>38503</v>
       </c>
       <c r="B255">
-        <v>2488</v>
+        <v>2543</v>
       </c>
       <c r="C255">
-        <v>2459</v>
+        <v>2510</v>
       </c>
       <c r="D255">
-        <v>1870</v>
+        <v>1874</v>
       </c>
       <c r="E255">
-        <v>1837</v>
+        <v>1846</v>
       </c>
       <c r="F255">
-        <v>1412</v>
+        <v>1484</v>
       </c>
       <c r="G255">
-        <v>1395</v>
+        <v>1470</v>
       </c>
       <c r="H255">
-        <v>302</v>
+        <v>334</v>
       </c>
       <c r="I255">
-        <v>181</v>
+        <v>204</v>
       </c>
       <c r="J255">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="K255">
-        <v>431</v>
+        <v>569</v>
       </c>
       <c r="L255">
-        <v>383</v>
+        <v>495</v>
       </c>
     </row>
     <row r="256" spans="1:12">
       <c r="A256" s="2">
-        <v>38442</v>
+        <v>38472</v>
       </c>
       <c r="B256">
-        <v>2601</v>
+        <v>2488</v>
       </c>
       <c r="C256">
-        <v>2568</v>
+        <v>2459</v>
       </c>
       <c r="D256">
-        <v>2021</v>
+        <v>1870</v>
       </c>
       <c r="E256">
-        <v>1997</v>
+        <v>1837</v>
       </c>
       <c r="F256">
-        <v>1425</v>
+        <v>1412</v>
       </c>
       <c r="G256">
-        <v>1403</v>
+        <v>1395</v>
       </c>
       <c r="H256">
-        <v>354</v>
+        <v>302</v>
       </c>
       <c r="I256">
-        <v>213</v>
+        <v>181</v>
       </c>
       <c r="J256">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="K256">
-        <v>505</v>
+        <v>431</v>
       </c>
       <c r="L256">
-        <v>457</v>
+        <v>383</v>
       </c>
     </row>
     <row r="257" spans="1:12">
       <c r="A257" s="2">
-        <v>38411</v>
+        <v>38442</v>
       </c>
       <c r="B257">
-        <v>2267</v>
+        <v>2601</v>
       </c>
       <c r="C257">
-        <v>2241</v>
+        <v>2568</v>
       </c>
       <c r="D257">
-        <v>1684</v>
+        <v>2021</v>
       </c>
       <c r="E257">
-        <v>1663</v>
+        <v>1997</v>
       </c>
       <c r="F257">
-        <v>1171</v>
+        <v>1425</v>
       </c>
       <c r="G257">
-        <v>1142</v>
+        <v>1403</v>
       </c>
       <c r="H257">
-        <v>290</v>
+        <v>354</v>
       </c>
       <c r="I257">
-        <v>171</v>
+        <v>213</v>
       </c>
       <c r="J257">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="K257">
-        <v>488</v>
+        <v>505</v>
       </c>
       <c r="L257">
-        <v>443</v>
+        <v>457</v>
       </c>
     </row>
     <row r="258" spans="1:12">
       <c r="A258" s="2">
-        <v>38383</v>
+        <v>38411</v>
       </c>
       <c r="B258">
-        <v>2471</v>
+        <v>2267</v>
       </c>
       <c r="C258">
-        <v>2439</v>
+        <v>2241</v>
       </c>
       <c r="D258">
-        <v>1998</v>
+        <v>1684</v>
       </c>
       <c r="E258">
-        <v>1951</v>
+        <v>1663</v>
       </c>
       <c r="F258">
-        <v>1138</v>
+        <v>1171</v>
       </c>
       <c r="G258">
-        <v>1113</v>
+        <v>1142</v>
       </c>
       <c r="H258">
-        <v>321</v>
+        <v>290</v>
       </c>
       <c r="I258">
-        <v>190</v>
+        <v>171</v>
       </c>
       <c r="J258">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="K258">
-        <v>585</v>
+        <v>488</v>
       </c>
       <c r="L258">
-        <v>541</v>
+        <v>443</v>
       </c>
     </row>
     <row r="259" spans="1:12">
       <c r="A259" s="2">
-        <v>38352</v>
+        <v>38383</v>
       </c>
       <c r="B259">
-        <v>3286</v>
+        <v>2471</v>
       </c>
       <c r="C259">
-        <v>3222</v>
+        <v>2439</v>
       </c>
       <c r="D259">
-        <v>4338</v>
+        <v>1998</v>
       </c>
       <c r="E259">
-        <v>4284</v>
+        <v>1951</v>
       </c>
       <c r="F259">
-        <v>1870</v>
+        <v>1138</v>
       </c>
       <c r="G259">
-        <v>1770</v>
+        <v>1113</v>
       </c>
       <c r="H259">
-        <v>463</v>
+        <v>321</v>
       </c>
       <c r="I259">
-        <v>296</v>
+        <v>190</v>
       </c>
       <c r="J259">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="K259">
-        <v>753</v>
+        <v>585</v>
       </c>
       <c r="L259">
-        <v>699</v>
+        <v>541</v>
       </c>
     </row>
     <row r="260" spans="1:12">
       <c r="A260" s="2">
-        <v>38321</v>
+        <v>38352</v>
       </c>
       <c r="B260">
-        <v>2942</v>
+        <v>3286</v>
       </c>
       <c r="C260">
-        <v>2909</v>
+        <v>3222</v>
       </c>
       <c r="D260">
-        <v>2323</v>
+        <v>4338</v>
       </c>
       <c r="E260">
-        <v>2288</v>
+        <v>4284</v>
       </c>
       <c r="F260">
-        <v>1629</v>
+        <v>1870</v>
       </c>
       <c r="G260">
-        <v>1510</v>
+        <v>1770</v>
       </c>
       <c r="H260">
-        <v>447</v>
+        <v>463</v>
       </c>
       <c r="I260">
-        <v>260</v>
+        <v>296</v>
       </c>
       <c r="J260">
-        <v>99</v>
+        <v>76</v>
       </c>
       <c r="K260">
-        <v>584</v>
+        <v>753</v>
       </c>
       <c r="L260">
-        <v>534</v>
+        <v>699</v>
       </c>
     </row>
     <row r="261" spans="1:12">
       <c r="A261" s="2">
-        <v>38291</v>
+        <v>38321</v>
       </c>
       <c r="B261">
-        <v>2835</v>
+        <v>2942</v>
       </c>
       <c r="C261">
-        <v>2804</v>
+        <v>2909</v>
       </c>
       <c r="D261">
-        <v>2034</v>
+        <v>2323</v>
       </c>
       <c r="E261">
-        <v>2034</v>
+        <v>2288</v>
       </c>
       <c r="F261">
-        <v>1420</v>
+        <v>1629</v>
       </c>
       <c r="G261">
-        <v>1308</v>
+        <v>1510</v>
       </c>
       <c r="H261">
-        <v>407</v>
+        <v>447</v>
       </c>
       <c r="I261">
-        <v>225</v>
+        <v>260</v>
       </c>
       <c r="J261">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="K261">
-        <v>525</v>
+        <v>584</v>
       </c>
       <c r="L261">
-        <v>488</v>
+        <v>534</v>
       </c>
     </row>
     <row r="262" spans="1:12">
       <c r="A262" s="2">
-        <v>38260</v>
+        <v>38291</v>
       </c>
       <c r="B262">
-        <v>2748</v>
+        <v>2835</v>
       </c>
       <c r="C262">
-        <v>2723</v>
+        <v>2804</v>
       </c>
       <c r="D262">
-        <v>1924</v>
+        <v>2034</v>
       </c>
       <c r="E262">
-        <v>1922</v>
+        <v>2034</v>
       </c>
       <c r="F262">
-        <v>1559</v>
+        <v>1420</v>
       </c>
       <c r="G262">
-        <v>1428</v>
+        <v>1308</v>
       </c>
       <c r="H262">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="I262">
-        <v>246</v>
+        <v>225</v>
       </c>
       <c r="J262">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="K262">
-        <v>451</v>
+        <v>525</v>
       </c>
       <c r="L262">
-        <v>415</v>
+        <v>488</v>
       </c>
     </row>
     <row r="263" spans="1:12">
       <c r="A263" s="2">
-        <v>38230</v>
+        <v>38260</v>
       </c>
       <c r="B263">
-        <v>2465</v>
+        <v>2748</v>
       </c>
       <c r="C263">
-        <v>2436</v>
+        <v>2723</v>
       </c>
       <c r="D263">
-        <v>2032</v>
+        <v>1924</v>
       </c>
       <c r="E263">
-        <v>1998</v>
+        <v>1922</v>
       </c>
       <c r="F263">
-        <v>1419</v>
+        <v>1559</v>
       </c>
       <c r="G263">
-        <v>1315</v>
+        <v>1428</v>
       </c>
       <c r="H263">
-        <v>387</v>
+        <v>409</v>
       </c>
       <c r="I263">
-        <v>218</v>
+        <v>246</v>
       </c>
       <c r="J263">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="K263">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="L263">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="264" spans="1:12">
       <c r="A264" s="2">
-        <v>38199</v>
+        <v>38230</v>
       </c>
       <c r="B264">
-        <v>3067</v>
+        <v>2465</v>
       </c>
       <c r="C264">
-        <v>3035</v>
+        <v>2436</v>
       </c>
       <c r="D264">
-        <v>2650</v>
+        <v>2032</v>
       </c>
       <c r="E264">
-        <v>2609</v>
+        <v>1998</v>
       </c>
       <c r="F264">
-        <v>1708</v>
+        <v>1419</v>
       </c>
       <c r="G264">
-        <v>1601</v>
+        <v>1315</v>
       </c>
       <c r="H264">
-        <v>459</v>
+        <v>387</v>
       </c>
       <c r="I264">
-        <v>276</v>
+        <v>218</v>
       </c>
       <c r="J264">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="K264">
-        <v>588</v>
+        <v>457</v>
       </c>
       <c r="L264">
-        <v>548</v>
+        <v>418</v>
       </c>
     </row>
     <row r="265" spans="1:12">
       <c r="A265" s="2">
-        <v>38168</v>
+        <v>38199</v>
       </c>
       <c r="B265">
-        <v>2732</v>
+        <v>3067</v>
       </c>
       <c r="C265">
-        <v>2703</v>
+        <v>3035</v>
       </c>
       <c r="D265">
-        <v>3528</v>
+        <v>2650</v>
       </c>
       <c r="E265">
-        <v>3457</v>
+        <v>2609</v>
       </c>
       <c r="F265">
-        <v>1648</v>
+        <v>1708</v>
       </c>
       <c r="G265">
-        <v>1580</v>
+        <v>1601</v>
       </c>
       <c r="H265">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="I265">
-        <v>266</v>
+        <v>276</v>
       </c>
       <c r="J265">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="K265">
-        <v>500</v>
+        <v>588</v>
       </c>
       <c r="L265">
-        <v>462</v>
+        <v>548</v>
       </c>
     </row>
     <row r="266" spans="1:12">
       <c r="A266" s="2">
-        <v>38138</v>
+        <v>38168</v>
       </c>
       <c r="B266">
-        <v>3036</v>
+        <v>2732</v>
       </c>
       <c r="C266">
-        <v>2992</v>
+        <v>2703</v>
       </c>
       <c r="D266">
-        <v>2790</v>
+        <v>3528</v>
       </c>
       <c r="E266">
-        <v>2757</v>
+        <v>3457</v>
       </c>
       <c r="F266">
-        <v>1626</v>
+        <v>1648</v>
       </c>
       <c r="G266">
-        <v>1602</v>
+        <v>1580</v>
       </c>
       <c r="H266">
-        <v>491</v>
+        <v>460</v>
       </c>
       <c r="I266">
-        <v>283</v>
+        <v>266</v>
       </c>
       <c r="J266">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="K266">
-        <v>577</v>
+        <v>500</v>
       </c>
       <c r="L266">
-        <v>533</v>
+        <v>462</v>
       </c>
     </row>
     <row r="267" spans="1:12">
       <c r="A267" s="2">
-        <v>38107</v>
+        <v>38138</v>
       </c>
       <c r="B267">
-        <v>3006</v>
+        <v>3036</v>
       </c>
       <c r="C267">
-        <v>2979</v>
+        <v>2992</v>
       </c>
       <c r="D267">
-        <v>2556</v>
+        <v>2790</v>
       </c>
       <c r="E267">
-        <v>2544</v>
+        <v>2757</v>
       </c>
       <c r="F267">
-        <v>1391</v>
+        <v>1626</v>
       </c>
       <c r="G267">
-        <v>1384</v>
+        <v>1602</v>
       </c>
       <c r="H267">
-        <v>465</v>
+        <v>491</v>
       </c>
       <c r="I267">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="J267">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="K267">
-        <v>470</v>
+        <v>577</v>
       </c>
       <c r="L267">
-        <v>436</v>
+        <v>533</v>
       </c>
     </row>
     <row r="268" spans="1:12">
       <c r="A268" s="2">
-        <v>38077</v>
+        <v>38107</v>
       </c>
       <c r="B268">
-        <v>3318</v>
+        <v>3006</v>
       </c>
       <c r="C268">
-        <v>3285</v>
+        <v>2979</v>
       </c>
       <c r="D268">
-        <v>3199</v>
+        <v>2556</v>
       </c>
       <c r="E268">
-        <v>3188</v>
+        <v>2544</v>
       </c>
       <c r="F268">
-        <v>1563</v>
+        <v>1391</v>
       </c>
       <c r="G268">
-        <v>1554</v>
+        <v>1384</v>
       </c>
       <c r="H268">
-        <v>480</v>
+        <v>465</v>
       </c>
       <c r="I268">
-        <v>297</v>
+        <v>282</v>
       </c>
       <c r="J268">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="K268">
-        <v>566</v>
+        <v>470</v>
       </c>
       <c r="L268">
-        <v>505</v>
+        <v>436</v>
       </c>
     </row>
     <row r="269" spans="1:12">
       <c r="A269" s="2">
-        <v>38046</v>
+        <v>38077</v>
       </c>
       <c r="B269">
-        <v>2628</v>
+        <v>3318</v>
       </c>
       <c r="C269">
-        <v>2599</v>
+        <v>3285</v>
       </c>
       <c r="D269">
-        <v>1705</v>
+        <v>3199</v>
       </c>
       <c r="E269">
-        <v>1696</v>
+        <v>3188</v>
       </c>
       <c r="F269">
-        <v>1324</v>
+        <v>1563</v>
       </c>
       <c r="G269">
-        <v>1317</v>
+        <v>1554</v>
       </c>
       <c r="H269">
-        <v>371</v>
+        <v>480</v>
       </c>
       <c r="I269">
-        <v>222</v>
+        <v>297</v>
       </c>
       <c r="J269">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="K269">
-        <v>523</v>
+        <v>566</v>
       </c>
       <c r="L269">
-        <v>487</v>
+        <v>505</v>
       </c>
     </row>
     <row r="270" spans="1:12">
       <c r="A270" s="2">
-        <v>38017</v>
+        <v>38046</v>
       </c>
       <c r="B270">
-        <v>2766</v>
+        <v>2628</v>
       </c>
       <c r="C270">
-        <v>2734</v>
+        <v>2599</v>
       </c>
       <c r="D270">
-        <v>1852</v>
+        <v>1705</v>
       </c>
       <c r="E270">
-        <v>1838</v>
+        <v>1696</v>
       </c>
       <c r="F270">
-        <v>1103</v>
+        <v>1324</v>
       </c>
       <c r="G270">
-        <v>1097</v>
+        <v>1317</v>
       </c>
       <c r="H270">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="I270">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="J270">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="K270">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="L270">
-        <v>488</v>
+        <v>487</v>
       </c>
     </row>
     <row r="271" spans="1:12">
       <c r="A271" s="2">
-        <v>37986</v>
+        <v>38017</v>
       </c>
       <c r="B271">
-        <v>2753</v>
+        <v>2766</v>
       </c>
       <c r="C271">
-        <v>2698</v>
+        <v>2734</v>
       </c>
       <c r="D271">
-        <v>3369</v>
+        <v>1852</v>
       </c>
       <c r="E271">
-        <v>3354</v>
+        <v>1838</v>
       </c>
       <c r="F271">
-        <v>1604</v>
+        <v>1103</v>
       </c>
       <c r="G271">
-        <v>1592</v>
+        <v>1097</v>
       </c>
       <c r="H271">
-        <v>417</v>
+        <v>377</v>
       </c>
       <c r="I271">
-        <v>256</v>
+        <v>224</v>
       </c>
       <c r="J271">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="K271">
-        <v>473</v>
+        <v>517</v>
       </c>
       <c r="L271">
-        <v>438</v>
+        <v>488</v>
       </c>
     </row>
     <row r="272" spans="1:12">
       <c r="A272" s="2">
-        <v>37955</v>
+        <v>37986</v>
       </c>
       <c r="B272">
-        <v>2130</v>
+        <v>2753</v>
       </c>
       <c r="C272">
-        <v>2096</v>
+        <v>2698</v>
       </c>
       <c r="D272">
-        <v>1533</v>
+        <v>3369</v>
       </c>
       <c r="E272">
-        <v>1533</v>
+        <v>3354</v>
       </c>
       <c r="F272">
-        <v>1186</v>
+        <v>1604</v>
       </c>
       <c r="G272">
-        <v>1179</v>
+        <v>1592</v>
       </c>
       <c r="H272">
-        <v>319</v>
+        <v>417</v>
       </c>
       <c r="I272">
-        <v>188</v>
+        <v>256</v>
       </c>
       <c r="J272">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="K272">
-        <v>440</v>
+        <v>473</v>
       </c>
       <c r="L272">
-        <v>402</v>
+        <v>438</v>
       </c>
     </row>
     <row r="273" spans="1:12">
       <c r="A273" s="2">
-        <v>37925</v>
+        <v>37955</v>
       </c>
       <c r="B273">
-        <v>2401</v>
+        <v>2130</v>
       </c>
       <c r="C273">
-        <v>2371</v>
+        <v>2096</v>
       </c>
       <c r="D273">
-        <v>2139</v>
+        <v>1533</v>
       </c>
       <c r="E273">
-        <v>2135</v>
+        <v>1533</v>
       </c>
       <c r="F273">
-        <v>1225</v>
+        <v>1186</v>
       </c>
       <c r="G273">
-        <v>1219</v>
+        <v>1179</v>
       </c>
       <c r="H273">
-        <v>381</v>
+        <v>319</v>
       </c>
       <c r="I273">
-        <v>222</v>
+        <v>188</v>
       </c>
       <c r="J273">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="K273">
-        <v>400</v>
+        <v>440</v>
       </c>
       <c r="L273">
-        <v>370</v>
+        <v>402</v>
       </c>
     </row>
     <row r="274" spans="1:12">
       <c r="A274" s="2">
-        <v>37894</v>
+        <v>37925</v>
       </c>
       <c r="B274">
-        <v>2177</v>
+        <v>2401</v>
       </c>
       <c r="C274">
-        <v>2151</v>
+        <v>2371</v>
       </c>
       <c r="D274">
-        <v>2301</v>
+        <v>2139</v>
       </c>
       <c r="E274">
-        <v>1785</v>
+        <v>2135</v>
       </c>
       <c r="F274">
-        <v>1153</v>
+        <v>1225</v>
       </c>
       <c r="G274">
-        <v>1146</v>
+        <v>1219</v>
       </c>
       <c r="H274">
-        <v>350</v>
+        <v>381</v>
       </c>
       <c r="I274">
-        <v>204</v>
+        <v>222</v>
       </c>
       <c r="J274">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="K274">
-        <v>344</v>
+        <v>400</v>
       </c>
       <c r="L274">
-        <v>319</v>
+        <v>370</v>
       </c>
     </row>
     <row r="275" spans="1:12">
       <c r="A275" s="2">
-        <v>37864</v>
+        <v>37894</v>
       </c>
       <c r="B275">
-        <v>1953</v>
+        <v>2177</v>
       </c>
       <c r="C275">
-        <v>1938</v>
+        <v>2151</v>
       </c>
       <c r="D275">
-        <v>1656</v>
+        <v>2301</v>
       </c>
       <c r="E275">
-        <v>1610</v>
+        <v>1785</v>
       </c>
       <c r="F275">
-        <v>944</v>
+        <v>1153</v>
       </c>
       <c r="G275">
-        <v>938</v>
+        <v>1146</v>
       </c>
       <c r="H275">
-        <v>318</v>
+        <v>350</v>
       </c>
       <c r="I275">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="J275">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="K275">
-        <v>296</v>
+        <v>344</v>
       </c>
       <c r="L275">
-        <v>275</v>
+        <v>319</v>
       </c>
     </row>
     <row r="276" spans="1:12">
       <c r="A276" s="2">
-        <v>37833</v>
+        <v>37864</v>
       </c>
       <c r="B276">
-        <v>2776</v>
+        <v>1953</v>
       </c>
       <c r="C276">
-        <v>2747</v>
+        <v>1938</v>
       </c>
       <c r="D276">
-        <v>2647</v>
+        <v>1656</v>
       </c>
       <c r="E276">
-        <v>2507</v>
+        <v>1610</v>
       </c>
       <c r="F276">
-        <v>1310</v>
+        <v>944</v>
       </c>
       <c r="G276">
-        <v>1300</v>
+        <v>938</v>
       </c>
       <c r="H276">
-        <v>371</v>
+        <v>318</v>
       </c>
       <c r="I276">
-        <v>227</v>
+        <v>198</v>
       </c>
       <c r="J276">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="K276">
-        <v>543</v>
+        <v>296</v>
       </c>
       <c r="L276">
-        <v>486</v>
+        <v>275</v>
       </c>
     </row>
     <row r="277" spans="1:12">
       <c r="A277" s="2">
-        <v>37802</v>
+        <v>37833</v>
       </c>
       <c r="B277">
-        <v>2341</v>
+        <v>2776</v>
       </c>
       <c r="C277">
-        <v>2316</v>
+        <v>2747</v>
       </c>
       <c r="D277">
-        <v>2902</v>
+        <v>2647</v>
       </c>
       <c r="E277">
-        <v>2879</v>
+        <v>2507</v>
       </c>
       <c r="F277">
-        <v>1070</v>
+        <v>1310</v>
       </c>
       <c r="G277">
-        <v>1053</v>
+        <v>1300</v>
       </c>
       <c r="H277">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="I277">
-        <v>247</v>
+        <v>227</v>
       </c>
       <c r="J277">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="K277">
-        <v>439</v>
+        <v>543</v>
       </c>
       <c r="L277">
-        <v>420</v>
+        <v>486</v>
       </c>
     </row>
     <row r="278" spans="1:12">
       <c r="A278" s="2">
-        <v>37772</v>
+        <v>37802</v>
       </c>
       <c r="B278">
-        <v>2391</v>
+        <v>2341</v>
       </c>
       <c r="C278">
-        <v>2364</v>
+        <v>2316</v>
       </c>
       <c r="D278">
-        <v>1986</v>
+        <v>2902</v>
       </c>
       <c r="E278">
-        <v>1976</v>
+        <v>2879</v>
       </c>
       <c r="F278">
-        <v>854</v>
+        <v>1070</v>
       </c>
       <c r="G278">
-        <v>833</v>
+        <v>1053</v>
       </c>
       <c r="H278">
-        <v>429</v>
+        <v>370</v>
       </c>
       <c r="I278">
-        <v>295</v>
+        <v>247</v>
       </c>
       <c r="J278">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="K278">
-        <v>454</v>
+        <v>439</v>
       </c>
       <c r="L278">
-        <v>433</v>
+        <v>420</v>
       </c>
     </row>
     <row r="279" spans="1:12">
       <c r="A279" s="2">
-        <v>37741</v>
+        <v>37772</v>
       </c>
       <c r="B279">
-        <v>2248</v>
+        <v>2391</v>
       </c>
       <c r="C279">
-        <v>2216</v>
+        <v>2364</v>
       </c>
       <c r="D279">
-        <v>2089</v>
+        <v>1986</v>
       </c>
       <c r="E279">
-        <v>2064</v>
+        <v>1976</v>
       </c>
       <c r="F279">
-        <v>814</v>
+        <v>854</v>
       </c>
       <c r="G279">
-        <v>794</v>
+        <v>833</v>
       </c>
       <c r="H279">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="I279">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="J279">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="K279">
-        <v>406</v>
+        <v>454</v>
       </c>
       <c r="L279">
-        <v>381</v>
+        <v>433</v>
       </c>
     </row>
     <row r="280" spans="1:12">
       <c r="A280" s="2">
-        <v>37711</v>
+        <v>37741</v>
       </c>
       <c r="B280">
-        <v>2154</v>
+        <v>2248</v>
       </c>
       <c r="C280">
-        <v>2120</v>
+        <v>2216</v>
       </c>
       <c r="D280">
-        <v>2492</v>
+        <v>2089</v>
       </c>
       <c r="E280">
-        <v>2347</v>
+        <v>2064</v>
       </c>
       <c r="F280">
-        <v>873</v>
+        <v>814</v>
       </c>
       <c r="G280">
-        <v>850</v>
+        <v>794</v>
       </c>
       <c r="H280">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="I280">
-        <v>281</v>
+        <v>289</v>
       </c>
       <c r="J280">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="K280">
-        <v>486</v>
+        <v>406</v>
       </c>
       <c r="L280">
-        <v>456</v>
+        <v>381</v>
       </c>
     </row>
     <row r="281" spans="1:12">
       <c r="A281" s="2">
-        <v>37680</v>
+        <v>37711</v>
       </c>
       <c r="B281">
-        <v>2210</v>
+        <v>2154</v>
       </c>
       <c r="C281">
-        <v>2179</v>
+        <v>2120</v>
       </c>
       <c r="D281">
-        <v>2280</v>
+        <v>2492</v>
       </c>
       <c r="E281">
-        <v>2246</v>
+        <v>2347</v>
       </c>
       <c r="F281">
-        <v>875</v>
+        <v>873</v>
       </c>
       <c r="G281">
-        <v>860</v>
+        <v>850</v>
       </c>
       <c r="H281">
-        <v>457</v>
+        <v>436</v>
       </c>
       <c r="I281">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="J281">
-        <v>103</v>
+        <v>86</v>
       </c>
       <c r="K281">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="L281">
-        <v>453</v>
+        <v>456</v>
       </c>
     </row>
     <row r="282" spans="1:12">
       <c r="A282" s="2">
+        <v>37680</v>
+      </c>
+      <c r="B282">
+        <v>2210</v>
+      </c>
+      <c r="C282">
+        <v>2179</v>
+      </c>
+      <c r="D282">
+        <v>2280</v>
+      </c>
+      <c r="E282">
+        <v>2246</v>
+      </c>
+      <c r="F282">
+        <v>875</v>
+      </c>
+      <c r="G282">
+        <v>860</v>
+      </c>
+      <c r="H282">
+        <v>457</v>
+      </c>
+      <c r="I282">
+        <v>284</v>
+      </c>
+      <c r="J282">
+        <v>103</v>
+      </c>
+      <c r="K282">
+        <v>481</v>
+      </c>
+      <c r="L282">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="283" spans="1:12">
+      <c r="A283" s="2">
         <v>37652</v>
       </c>
-      <c r="B282">
+      <c r="B283">
         <v>2322</v>
       </c>
-      <c r="C282">
+      <c r="C283">
         <v>2288</v>
       </c>
-      <c r="D282">
+      <c r="D283">
         <v>2370</v>
       </c>
-      <c r="E282">
+      <c r="E283">
         <v>2358</v>
       </c>
-      <c r="F282">
+      <c r="F283">
         <v>1036</v>
       </c>
-      <c r="G282">
+      <c r="G283">
         <v>1024</v>
       </c>
-      <c r="H282">
+      <c r="H283">
         <v>496</v>
       </c>
-      <c r="I282">
+      <c r="I283">
         <v>297</v>
       </c>
-      <c r="J282">
+      <c r="J283">
         <v>126</v>
       </c>
-      <c r="K282">
+      <c r="K283">
         <v>571</v>
       </c>
-      <c r="L282">
+      <c r="L283">
         <v>547</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId1"/>
     <hyperlink ref="C1" r:id="rId2"/>
     <hyperlink ref="D1" r:id="rId3"/>
     <hyperlink ref="E1" r:id="rId4"/>
     <hyperlink ref="F1" r:id="rId5"/>
     <hyperlink ref="G1" r:id="rId6"/>
     <hyperlink ref="H1" r:id="rId7"/>
     <hyperlink ref="I1" r:id="rId8"/>
     <hyperlink ref="J1" r:id="rId9"/>
     <hyperlink ref="K1" r:id="rId10"/>
     <hyperlink ref="L1" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R12"/>
   <sheetViews>