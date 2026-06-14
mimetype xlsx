--- v0 (2026-04-02)
+++ v1 (2026-06-14)
@@ -14,170 +14,176 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" r:id="rId1"/>
     <sheet name="Metadata" sheetId="2" r:id="rId2"/>
     <sheet name="Notes" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="50">
   <si>
     <t>12559570</t>
   </si>
   <si>
     <t>5739222</t>
   </si>
   <si>
     <t>5739196</t>
   </si>
   <si>
     <t>12560798</t>
   </si>
   <si>
     <t>12559545</t>
   </si>
   <si>
     <t>5721524</t>
   </si>
   <si>
     <t>5721550</t>
   </si>
   <si>
-    <t>Harmonised Consumer Price Index (2025=100) - All-items - Monthly</t>
+    <t>Harmonised Consumer Price Index - All-items - Monthly</t>
   </si>
   <si>
     <t>HICP - All-items - YoY - Monthly (YoY inflation rate)</t>
   </si>
   <si>
     <t>HICP - All-items - 12MMA - Monthly (Annual inflation rate)</t>
   </si>
   <si>
     <t>HCPI-Trimmed mean (10%)-YoY-Monthly</t>
   </si>
   <si>
-    <t>Consumer Price Index (2025=100)-all-items</t>
+    <t>Consumer Price Index-all-items</t>
   </si>
   <si>
     <t>CPI (inflation rate)-year on year rate</t>
   </si>
   <si>
     <t>CPI all-items (annual inflation rate)-12 month moving average</t>
   </si>
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>Index</t>
   </si>
   <si>
     <t>Year-on-year rate of change</t>
   </si>
   <si>
     <t>12-month moving average rate of change</t>
   </si>
   <si>
     <t>10% trimmed mean - YOY</t>
   </si>
   <si>
     <t>Unit of measure</t>
   </si>
   <si>
     <t>Percentage</t>
   </si>
   <si>
     <t>Domain</t>
   </si>
   <si>
     <t>Series Id</t>
   </si>
   <si>
     <t>Series name</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
+    <t xml:space="preserve">Consumption aggregates </t>
+  </si>
+  <si>
     <t>Indicators</t>
   </si>
   <si>
     <t>Reference territory</t>
   </si>
   <si>
     <t>Flows, stocks and prices</t>
   </si>
   <si>
     <t>Periodicity</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Metrics</t>
   </si>
   <si>
     <t>Harmonised index of consumer prices</t>
   </si>
   <si>
     <t>Harmonised index of consumer prices - Portugal - Monthly - Index</t>
   </si>
   <si>
+    <t>Portugal</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
     <t>Statistics Portugal and Eurostat</t>
   </si>
   <si>
     <t>Prices</t>
   </si>
   <si>
     <t>Monthly</t>
   </si>
   <si>
-    <t>Portugal</t>
-[...1 lines deleted...]
-  <si>
     <t>Harmonised index of consumer prices - Portugal - Monthly - Year-on-year rate of change</t>
   </si>
   <si>
     <t>Harmonised index of consumer prices - Portugal - Monthly - 12-month moving average rate of change</t>
   </si>
   <si>
-    <t>Harmonised index of consumer prices - Portugal - Monthly -Trimmed mean (10%) -  Year-on-year rate of change</t>
+    <t>Harmonised index of consumer prices - Portugal - Monthly -Trimmed mean (10%) - Year-on-year rate of change</t>
   </si>
   <si>
     <t>Banco de Portugal and Statistics Portugal</t>
   </si>
   <si>
     <t>Consumer price index</t>
   </si>
   <si>
     <t>Consumer price index - Portugal - index - monthly</t>
   </si>
   <si>
     <t>Statistics Portugal</t>
   </si>
   <si>
     <t>Consumer price index - Portugal - year-on-year rate of change (YoY)- monthly</t>
   </si>
   <si>
     <t>Consumer price index - 12-month moving average rate of change (12MMA) - monthly</t>
   </si>
   <si>
     <t>Reference date</t>
   </si>
   <si>
     <t>Note</t>
   </si>
@@ -514,51 +520,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/12559570" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/5739222" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/5739196" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/12560798" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/12559545" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/5721524" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/5721550" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H942"/>
+  <dimension ref="A1:H944"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -614,16915 +620,16991 @@
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
         <v>20</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="2">
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B5">
-        <v>99.40000000000001</v>
+        <v>103.6</v>
       </c>
       <c r="C5">
-        <v>2.1</v>
+        <v>3.3</v>
       </c>
       <c r="D5">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
       <c r="E5">
         <v>1.9</v>
       </c>
       <c r="F5">
-        <v>100.1</v>
+        <v>103.5</v>
       </c>
       <c r="G5">
-        <v>2.1</v>
+        <v>3.3</v>
       </c>
       <c r="H5">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="2">
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B6">
-        <v>99.2</v>
+        <v>101.6</v>
       </c>
       <c r="C6">
-        <v>1.9</v>
+        <v>2.7</v>
       </c>
       <c r="D6">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
       <c r="E6">
         <v>1.9</v>
       </c>
       <c r="F6">
-        <v>100</v>
+        <v>102.1</v>
       </c>
       <c r="G6">
-        <v>1.9</v>
+        <v>2.7</v>
       </c>
       <c r="H6">
         <v>2.3</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="2">
-        <v>46022</v>
+        <v>46081</v>
       </c>
       <c r="B7">
-        <v>100.3</v>
+        <v>99.40000000000001</v>
       </c>
       <c r="C7">
-        <v>2.4</v>
+        <v>2.1</v>
       </c>
       <c r="D7">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
       <c r="E7">
-        <v>2.2</v>
+        <v>1.9</v>
       </c>
       <c r="F7">
-        <v>100.7</v>
+        <v>100.1</v>
       </c>
       <c r="G7">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
       <c r="H7">
         <v>2.3</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="2">
-        <v>45991</v>
+        <v>46053</v>
       </c>
       <c r="B8">
-        <v>100.3</v>
+        <v>99.2</v>
       </c>
       <c r="C8">
+        <v>1.9</v>
+      </c>
+      <c r="D8">
         <v>2.1</v>
       </c>
-      <c r="D8">
+      <c r="E8">
+        <v>1.9</v>
+      </c>
+      <c r="F8">
+        <v>100</v>
+      </c>
+      <c r="G8">
+        <v>1.9</v>
+      </c>
+      <c r="H8">
         <v>2.3</v>
-      </c>
-[...10 lines deleted...]
-        <v>2.4</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2">
-        <v>45961</v>
+        <v>46022</v>
       </c>
       <c r="B9">
-        <v>101.2</v>
+        <v>100.3</v>
       </c>
       <c r="C9">
-        <v>2</v>
+        <v>2.4</v>
       </c>
       <c r="D9">
+        <v>2.2</v>
+      </c>
+      <c r="E9">
+        <v>2.2</v>
+      </c>
+      <c r="F9">
+        <v>100.7</v>
+      </c>
+      <c r="G9">
+        <v>2.2</v>
+      </c>
+      <c r="H9">
         <v>2.3</v>
-      </c>
-[...10 lines deleted...]
-        <v>2.4</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="2">
-        <v>45930</v>
+        <v>45991</v>
       </c>
       <c r="B10">
-        <v>101.5</v>
+        <v>100.3</v>
       </c>
       <c r="C10">
-        <v>1.9</v>
+        <v>2.1</v>
       </c>
       <c r="D10">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
       <c r="E10">
-        <v>1.8</v>
+        <v>2</v>
       </c>
       <c r="F10">
-        <v>100.9</v>
+        <v>100.6</v>
       </c>
       <c r="G10">
-        <v>2.4</v>
+        <v>2.2</v>
       </c>
       <c r="H10">
         <v>2.4</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="2">
-        <v>45900</v>
+        <v>45961</v>
       </c>
       <c r="B11">
-        <v>100.5</v>
+        <v>101.2</v>
       </c>
       <c r="C11">
-        <v>2.5</v>
+        <v>2</v>
       </c>
       <c r="D11">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
       <c r="E11">
+        <v>1.8</v>
+      </c>
+      <c r="F11">
+        <v>100.9</v>
+      </c>
+      <c r="G11">
         <v>2.3</v>
-      </c>
-[...4 lines deleted...]
-        <v>2.8</v>
       </c>
       <c r="H11">
         <v>2.4</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="2">
-        <v>45869</v>
+        <v>45930</v>
       </c>
       <c r="B12">
-        <v>100.6</v>
+        <v>101.5</v>
       </c>
       <c r="C12">
-        <v>2.5</v>
+        <v>1.9</v>
       </c>
       <c r="D12">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
       <c r="E12">
-        <v>2.2</v>
+        <v>1.8</v>
       </c>
       <c r="F12">
-        <v>100.2</v>
+        <v>100.9</v>
       </c>
       <c r="G12">
-        <v>2.6</v>
+        <v>2.4</v>
       </c>
       <c r="H12">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="2">
-        <v>45838</v>
+        <v>45900</v>
       </c>
       <c r="B13">
-        <v>101</v>
+        <v>100.5</v>
       </c>
       <c r="C13">
-        <v>2.1</v>
+        <v>2.5</v>
       </c>
       <c r="D13">
         <v>2.4</v>
       </c>
       <c r="E13">
-        <v>1.9</v>
+        <v>2.3</v>
       </c>
       <c r="F13">
-        <v>100.6</v>
+        <v>100</v>
       </c>
       <c r="G13">
+        <v>2.8</v>
+      </c>
+      <c r="H13">
         <v>2.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.3</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="2">
-        <v>45808</v>
+        <v>45869</v>
       </c>
       <c r="B14">
-        <v>100.9</v>
+        <v>100.6</v>
       </c>
       <c r="C14">
-        <v>1.7</v>
+        <v>2.5</v>
       </c>
       <c r="D14">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
       <c r="E14">
-        <v>1.6</v>
+        <v>2.2</v>
       </c>
       <c r="F14">
-        <v>100.4</v>
+        <v>100.2</v>
       </c>
       <c r="G14">
-        <v>2.3</v>
+        <v>2.6</v>
       </c>
       <c r="H14">
         <v>2.3</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="2">
-        <v>45777</v>
+        <v>45838</v>
       </c>
       <c r="B15">
-        <v>100.3</v>
+        <v>101</v>
       </c>
       <c r="C15">
         <v>2.1</v>
       </c>
       <c r="D15">
-        <v>2.6</v>
+        <v>2.4</v>
       </c>
       <c r="E15">
         <v>1.9</v>
       </c>
       <c r="F15">
-        <v>100.1</v>
+        <v>100.6</v>
       </c>
       <c r="G15">
-        <v>2.1</v>
+        <v>2.4</v>
       </c>
       <c r="H15">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="2">
-        <v>45747</v>
+        <v>45808</v>
       </c>
       <c r="B16">
-        <v>99</v>
+        <v>100.9</v>
       </c>
       <c r="C16">
-        <v>1.9</v>
+        <v>1.7</v>
       </c>
       <c r="D16">
-        <v>2.6</v>
+        <v>2.4</v>
       </c>
       <c r="E16">
-        <v>1.9</v>
+        <v>1.6</v>
       </c>
       <c r="F16">
-        <v>99.40000000000001</v>
+        <v>100.4</v>
       </c>
       <c r="G16">
-        <v>1.9</v>
+        <v>2.3</v>
       </c>
       <c r="H16">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="2">
-        <v>45716</v>
+        <v>45777</v>
       </c>
       <c r="B17">
-        <v>97.3</v>
+        <v>100.3</v>
       </c>
       <c r="C17">
-        <v>2.5</v>
+        <v>2.1</v>
       </c>
       <c r="D17">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
       <c r="E17">
-        <v>2.3</v>
+        <v>1.9</v>
       </c>
       <c r="F17">
-        <v>98</v>
+        <v>100.1</v>
       </c>
       <c r="G17">
+        <v>2.1</v>
+      </c>
+      <c r="H17">
         <v>2.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.5</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="2">
-        <v>45688</v>
+        <v>45747</v>
       </c>
       <c r="B18">
-        <v>97.40000000000001</v>
+        <v>99</v>
       </c>
       <c r="C18">
-        <v>2.7</v>
+        <v>1.9</v>
       </c>
       <c r="D18">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
       <c r="E18">
-        <v>2.6</v>
+        <v>1.9</v>
       </c>
       <c r="F18">
-        <v>98.09999999999999</v>
+        <v>99.40000000000001</v>
       </c>
       <c r="G18">
-        <v>2.5</v>
+        <v>1.9</v>
       </c>
       <c r="H18">
         <v>2.4</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="2">
-        <v>45657</v>
+        <v>45716</v>
       </c>
       <c r="B19">
-        <v>97.90000000000001</v>
+        <v>97.3</v>
       </c>
       <c r="C19">
-        <v>3.1</v>
+        <v>2.5</v>
       </c>
       <c r="D19">
         <v>2.7</v>
       </c>
       <c r="E19">
-        <v>2.8</v>
+        <v>2.3</v>
       </c>
       <c r="F19">
-        <v>98.59999999999999</v>
+        <v>98</v>
       </c>
       <c r="G19">
-        <v>3</v>
+        <v>2.4</v>
       </c>
       <c r="H19">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="2">
-        <v>45626</v>
+        <v>45688</v>
       </c>
       <c r="B20">
-        <v>98.2</v>
+        <v>97.40000000000001</v>
       </c>
       <c r="C20">
         <v>2.7</v>
       </c>
       <c r="D20">
+        <v>2.7</v>
+      </c>
+      <c r="E20">
         <v>2.6</v>
       </c>
-      <c r="E20">
-[...1 lines deleted...]
-      </c>
       <c r="F20">
-        <v>98.5</v>
+        <v>98.09999999999999</v>
       </c>
       <c r="G20">
         <v>2.5</v>
       </c>
       <c r="H20">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="2">
-        <v>45596</v>
+        <v>45657</v>
       </c>
       <c r="B21">
-        <v>99.2</v>
+        <v>97.90000000000001</v>
       </c>
       <c r="C21">
-        <v>2.6</v>
+        <v>3.1</v>
       </c>
       <c r="D21">
-        <v>2.5</v>
+        <v>2.7</v>
       </c>
       <c r="E21">
-        <v>2.7</v>
+        <v>2.8</v>
       </c>
       <c r="F21">
         <v>98.59999999999999</v>
       </c>
       <c r="G21">
-        <v>2.3</v>
+        <v>3</v>
       </c>
       <c r="H21">
-        <v>2.2</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="2">
-        <v>45565</v>
+        <v>45626</v>
       </c>
       <c r="B22">
-        <v>99.59999999999999</v>
+        <v>98.2</v>
       </c>
       <c r="C22">
-        <v>2.6</v>
+        <v>2.7</v>
       </c>
       <c r="D22">
         <v>2.6</v>
       </c>
       <c r="E22">
-        <v>2.8</v>
+        <v>2.5</v>
       </c>
       <c r="F22">
-        <v>98.59999999999999</v>
+        <v>98.5</v>
       </c>
       <c r="G22">
-        <v>2.1</v>
+        <v>2.5</v>
       </c>
       <c r="H22">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="2">
-        <v>45535</v>
+        <v>45596</v>
       </c>
       <c r="B23">
-        <v>98</v>
+        <v>99.2</v>
       </c>
       <c r="C23">
-        <v>1.8</v>
+        <v>2.6</v>
       </c>
       <c r="D23">
-        <v>2.8</v>
+        <v>2.5</v>
       </c>
       <c r="E23">
-        <v>1.9</v>
+        <v>2.7</v>
       </c>
       <c r="F23">
-        <v>97.3</v>
+        <v>98.59999999999999</v>
       </c>
       <c r="G23">
-        <v>1.9</v>
+        <v>2.3</v>
       </c>
       <c r="H23">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="2">
-        <v>45504</v>
+        <v>45565</v>
       </c>
       <c r="B24">
-        <v>98.2</v>
+        <v>99.59999999999999</v>
       </c>
       <c r="C24">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
       <c r="D24">
-        <v>3.1</v>
+        <v>2.6</v>
       </c>
       <c r="E24">
-        <v>2.6</v>
+        <v>2.8</v>
       </c>
       <c r="F24">
-        <v>97.59999999999999</v>
+        <v>98.59999999999999</v>
       </c>
       <c r="G24">
-        <v>2.5</v>
+        <v>2.1</v>
       </c>
       <c r="H24">
-        <v>2.5</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="2">
-        <v>45473</v>
+        <v>45535</v>
       </c>
       <c r="B25">
-        <v>98.90000000000001</v>
+        <v>98</v>
       </c>
       <c r="C25">
-        <v>3.1</v>
+        <v>1.8</v>
       </c>
       <c r="D25">
-        <v>3.2</v>
+        <v>2.8</v>
       </c>
       <c r="E25">
-        <v>2.7</v>
+        <v>1.9</v>
       </c>
       <c r="F25">
-        <v>98.2</v>
+        <v>97.3</v>
       </c>
       <c r="G25">
-        <v>2.8</v>
+        <v>1.9</v>
       </c>
       <c r="H25">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="2">
-        <v>45443</v>
+        <v>45504</v>
       </c>
       <c r="B26">
-        <v>99.2</v>
+        <v>98.2</v>
       </c>
       <c r="C26">
-        <v>3.8</v>
+        <v>2.7</v>
       </c>
       <c r="D26">
-        <v>3.3</v>
+        <v>3.1</v>
       </c>
       <c r="E26">
-        <v>3.5</v>
+        <v>2.6</v>
       </c>
       <c r="F26">
-        <v>98.2</v>
+        <v>97.59999999999999</v>
       </c>
       <c r="G26">
-        <v>3.1</v>
+        <v>2.5</v>
       </c>
       <c r="H26">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="2">
-        <v>45412</v>
+        <v>45473</v>
       </c>
       <c r="B27">
+        <v>98.90000000000001</v>
+      </c>
+      <c r="C27">
+        <v>3.1</v>
+      </c>
+      <c r="D27">
+        <v>3.2</v>
+      </c>
+      <c r="E27">
+        <v>2.7</v>
+      </c>
+      <c r="F27">
         <v>98.2</v>
       </c>
-      <c r="C27">
-[...10 lines deleted...]
-      </c>
       <c r="G27">
-        <v>2.2</v>
+        <v>2.8</v>
       </c>
       <c r="H27">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="2">
-        <v>45382</v>
+        <v>45443</v>
       </c>
       <c r="B28">
-        <v>97.09999999999999</v>
+        <v>99.2</v>
       </c>
       <c r="C28">
+        <v>3.8</v>
+      </c>
+      <c r="D28">
+        <v>3.3</v>
+      </c>
+      <c r="E28">
+        <v>3.5</v>
+      </c>
+      <c r="F28">
+        <v>98.2</v>
+      </c>
+      <c r="G28">
+        <v>3.1</v>
+      </c>
+      <c r="H28">
         <v>2.6</v>
-      </c>
-[...13 lines deleted...]
-        <v>2.9</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="2">
-        <v>45351</v>
+        <v>45412</v>
       </c>
       <c r="B29">
-        <v>95</v>
+        <v>98.2</v>
       </c>
       <c r="C29">
         <v>2.3</v>
       </c>
       <c r="D29">
-        <v>4.3</v>
+        <v>3.5</v>
       </c>
       <c r="E29">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
       <c r="F29">
-        <v>95.7</v>
+        <v>98.09999999999999</v>
       </c>
       <c r="G29">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
       <c r="H29">
-        <v>3.3</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="2">
-        <v>45322</v>
+        <v>45382</v>
       </c>
       <c r="B30">
-        <v>94.8</v>
+        <v>97.09999999999999</v>
       </c>
       <c r="C30">
-        <v>2.5</v>
+        <v>2.6</v>
       </c>
       <c r="D30">
-        <v>4.8</v>
+        <v>3.8</v>
       </c>
       <c r="E30">
         <v>2.6</v>
       </c>
       <c r="F30">
-        <v>95.7</v>
+        <v>97.59999999999999</v>
       </c>
       <c r="G30">
         <v>2.3</v>
       </c>
       <c r="H30">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="2">
-        <v>45291</v>
+        <v>45351</v>
       </c>
       <c r="B31">
         <v>95</v>
       </c>
       <c r="C31">
-        <v>1.9</v>
+        <v>2.3</v>
       </c>
       <c r="D31">
-        <v>5.3</v>
+        <v>4.3</v>
       </c>
       <c r="E31">
-        <v>2.2</v>
+        <v>2.4</v>
       </c>
       <c r="F31">
         <v>95.7</v>
       </c>
       <c r="G31">
-        <v>1.4</v>
+        <v>2.1</v>
       </c>
       <c r="H31">
-        <v>4.3</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="2">
-        <v>45260</v>
+        <v>45322</v>
       </c>
       <c r="B32">
-        <v>95.59999999999999</v>
+        <v>94.8</v>
       </c>
       <c r="C32">
-        <v>2.2</v>
+        <v>2.5</v>
       </c>
       <c r="D32">
-        <v>5.9</v>
+        <v>4.8</v>
       </c>
       <c r="E32">
-        <v>2.4</v>
+        <v>2.6</v>
       </c>
       <c r="F32">
-        <v>96.09999999999999</v>
+        <v>95.7</v>
       </c>
       <c r="G32">
-        <v>1.5</v>
+        <v>2.3</v>
       </c>
       <c r="H32">
-        <v>5</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="2">
-        <v>45230</v>
+        <v>45291</v>
       </c>
       <c r="B33">
-        <v>96.7</v>
+        <v>95</v>
       </c>
       <c r="C33">
-        <v>3.2</v>
+        <v>1.9</v>
       </c>
       <c r="D33">
-        <v>6.6</v>
+        <v>5.3</v>
       </c>
       <c r="E33">
-        <v>3.1</v>
+        <v>2.2</v>
       </c>
       <c r="F33">
-        <v>96.40000000000001</v>
+        <v>95.7</v>
       </c>
       <c r="G33">
-        <v>2.1</v>
+        <v>1.4</v>
       </c>
       <c r="H33">
-        <v>5.7</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="2">
-        <v>45199</v>
+        <v>45260</v>
       </c>
       <c r="B34">
-        <v>97.09999999999999</v>
+        <v>95.59999999999999</v>
       </c>
       <c r="C34">
-        <v>4.8</v>
+        <v>2.2</v>
       </c>
       <c r="D34">
-        <v>7.2</v>
+        <v>5.9</v>
       </c>
       <c r="E34">
-        <v>4.5</v>
+        <v>2.4</v>
       </c>
       <c r="F34">
-        <v>96.59999999999999</v>
+        <v>96.09999999999999</v>
       </c>
       <c r="G34">
-        <v>3.6</v>
+        <v>1.5</v>
       </c>
       <c r="H34">
-        <v>6.3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="2">
-        <v>45169</v>
+        <v>45230</v>
       </c>
       <c r="B35">
-        <v>96.3</v>
+        <v>96.7</v>
       </c>
       <c r="C35">
-        <v>5.3</v>
+        <v>3.2</v>
       </c>
       <c r="D35">
-        <v>7.6</v>
+        <v>6.6</v>
       </c>
       <c r="E35">
-        <v>4.5</v>
+        <v>3.1</v>
       </c>
       <c r="F35">
-        <v>95.5</v>
+        <v>96.40000000000001</v>
       </c>
       <c r="G35">
-        <v>3.7</v>
+        <v>2.1</v>
       </c>
       <c r="H35">
-        <v>6.8</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="2">
-        <v>45138</v>
+        <v>45199</v>
       </c>
       <c r="B36">
-        <v>95.59999999999999</v>
+        <v>97.09999999999999</v>
       </c>
       <c r="C36">
-        <v>4.3</v>
+        <v>4.8</v>
       </c>
       <c r="D36">
-        <v>8</v>
+        <v>7.2</v>
       </c>
       <c r="E36">
-        <v>3.9</v>
+        <v>4.5</v>
       </c>
       <c r="F36">
-        <v>95.2</v>
+        <v>96.59999999999999</v>
       </c>
       <c r="G36">
-        <v>3.1</v>
+        <v>3.6</v>
       </c>
       <c r="H36">
-        <v>7.3</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="2">
-        <v>45107</v>
+        <v>45169</v>
       </c>
       <c r="B37">
-        <v>96</v>
+        <v>96.3</v>
       </c>
       <c r="C37">
-        <v>4.7</v>
+        <v>5.3</v>
       </c>
       <c r="D37">
-        <v>8.4</v>
+        <v>7.6</v>
       </c>
       <c r="E37">
-        <v>4</v>
+        <v>4.5</v>
       </c>
       <c r="F37">
-        <v>95.59999999999999</v>
+        <v>95.5</v>
       </c>
       <c r="G37">
-        <v>3.4</v>
+        <v>3.7</v>
       </c>
       <c r="H37">
-        <v>7.8</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="2">
-        <v>45077</v>
+        <v>45138</v>
       </c>
       <c r="B38">
-        <v>95.5</v>
+        <v>95.59999999999999</v>
       </c>
       <c r="C38">
-        <v>5.4</v>
+        <v>4.3</v>
       </c>
       <c r="D38">
-        <v>8.800000000000001</v>
+        <v>8</v>
       </c>
       <c r="E38">
-        <v>3.7</v>
+        <v>3.9</v>
       </c>
       <c r="F38">
-        <v>95.3</v>
+        <v>95.2</v>
       </c>
       <c r="G38">
-        <v>4</v>
+        <v>3.1</v>
       </c>
       <c r="H38">
-        <v>8.199999999999999</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="2">
-        <v>45046</v>
+        <v>45107</v>
       </c>
       <c r="B39">
-        <v>95.90000000000001</v>
+        <v>96</v>
       </c>
       <c r="C39">
-        <v>6.9</v>
+        <v>4.7</v>
       </c>
       <c r="D39">
-        <v>9</v>
+        <v>8.4</v>
       </c>
       <c r="E39">
-        <v>5.6</v>
+        <v>4</v>
       </c>
       <c r="F39">
-        <v>95.90000000000001</v>
+        <v>95.59999999999999</v>
       </c>
       <c r="G39">
-        <v>5.7</v>
+        <v>3.4</v>
       </c>
       <c r="H39">
-        <v>8.6</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="2">
-        <v>45016</v>
+        <v>45077</v>
       </c>
       <c r="B40">
-        <v>94.7</v>
+        <v>95.5</v>
       </c>
       <c r="C40">
-        <v>8</v>
+        <v>5.4</v>
       </c>
       <c r="D40">
-        <v>9.1</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="E40">
-        <v>6.8</v>
+        <v>3.7</v>
       </c>
       <c r="F40">
-        <v>95.40000000000001</v>
+        <v>95.3</v>
       </c>
       <c r="G40">
-        <v>7.4</v>
+        <v>4</v>
       </c>
       <c r="H40">
-        <v>8.699999999999999</v>
+        <v>8.199999999999999</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="2">
-        <v>44985</v>
+        <v>45046</v>
       </c>
       <c r="B41">
-        <v>92.8</v>
+        <v>95.90000000000001</v>
       </c>
       <c r="C41">
-        <v>8.6</v>
+        <v>6.9</v>
       </c>
       <c r="D41">
-        <v>8.9</v>
+        <v>9</v>
       </c>
       <c r="E41">
-        <v>6.8</v>
+        <v>5.6</v>
       </c>
       <c r="F41">
-        <v>93.8</v>
+        <v>95.90000000000001</v>
       </c>
       <c r="G41">
-        <v>8.199999999999999</v>
+        <v>5.7</v>
       </c>
       <c r="H41">
         <v>8.6</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="2">
-        <v>44957</v>
+        <v>45016</v>
       </c>
       <c r="B42">
-        <v>92.5</v>
+        <v>94.7</v>
       </c>
       <c r="C42">
+        <v>8</v>
+      </c>
+      <c r="D42">
+        <v>9.1</v>
+      </c>
+      <c r="E42">
+        <v>6.8</v>
+      </c>
+      <c r="F42">
+        <v>95.40000000000001</v>
+      </c>
+      <c r="G42">
+        <v>7.4</v>
+      </c>
+      <c r="H42">
         <v>8.699999999999999</v>
-      </c>
-[...13 lines deleted...]
-        <v>8.199999999999999</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="2">
-        <v>44926</v>
+        <v>44985</v>
       </c>
       <c r="B43">
-        <v>93.2</v>
+        <v>92.8</v>
       </c>
       <c r="C43">
-        <v>9.800000000000001</v>
+        <v>8.6</v>
       </c>
       <c r="D43">
-        <v>8.1</v>
+        <v>8.9</v>
       </c>
       <c r="E43">
-        <v>7.9</v>
+        <v>6.8</v>
       </c>
       <c r="F43">
-        <v>94.3</v>
+        <v>93.8</v>
       </c>
       <c r="G43">
-        <v>9.6</v>
+        <v>8.199999999999999</v>
       </c>
       <c r="H43">
-        <v>7.8</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="2">
-        <v>44895</v>
+        <v>44957</v>
       </c>
       <c r="B44">
-        <v>93.59999999999999</v>
+        <v>92.5</v>
       </c>
       <c r="C44">
-        <v>10.2</v>
+        <v>8.699999999999999</v>
       </c>
       <c r="D44">
-        <v>7.5</v>
+        <v>8.5</v>
       </c>
       <c r="E44">
-        <v>8.300000000000001</v>
+        <v>6.9</v>
       </c>
       <c r="F44">
-        <v>94.59999999999999</v>
+        <v>93.5</v>
       </c>
       <c r="G44">
-        <v>9.9</v>
+        <v>8.4</v>
       </c>
       <c r="H44">
-        <v>7.3</v>
+        <v>8.199999999999999</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="2">
-        <v>44865</v>
+        <v>44926</v>
       </c>
       <c r="B45">
-        <v>93.59999999999999</v>
+        <v>93.2</v>
       </c>
       <c r="C45">
-        <v>10.6</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="D45">
-        <v>6.9</v>
+        <v>8.1</v>
       </c>
       <c r="E45">
-        <v>8.300000000000001</v>
+        <v>7.9</v>
       </c>
       <c r="F45">
-        <v>94.40000000000001</v>
+        <v>94.3</v>
       </c>
       <c r="G45">
-        <v>10.1</v>
+        <v>9.6</v>
       </c>
       <c r="H45">
-        <v>6.6</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="2">
-        <v>44834</v>
+        <v>44895</v>
       </c>
       <c r="B46">
-        <v>92.59999999999999</v>
+        <v>93.59999999999999</v>
       </c>
       <c r="C46">
-        <v>9.800000000000001</v>
+        <v>10.2</v>
       </c>
       <c r="D46">
-        <v>6.2</v>
+        <v>7.5</v>
       </c>
       <c r="E46">
-        <v>7.8</v>
+        <v>8.300000000000001</v>
       </c>
       <c r="F46">
-        <v>93.2</v>
+        <v>94.59999999999999</v>
       </c>
       <c r="G46">
-        <v>9.300000000000001</v>
+        <v>9.9</v>
       </c>
       <c r="H46">
-        <v>6</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="2">
-        <v>44804</v>
+        <v>44865</v>
       </c>
       <c r="B47">
-        <v>91.5</v>
+        <v>93.59999999999999</v>
       </c>
       <c r="C47">
-        <v>9.300000000000001</v>
+        <v>10.6</v>
       </c>
       <c r="D47">
-        <v>5.4</v>
+        <v>6.9</v>
       </c>
       <c r="E47">
-        <v>7.4</v>
+        <v>8.300000000000001</v>
       </c>
       <c r="F47">
-        <v>92.09999999999999</v>
+        <v>94.40000000000001</v>
       </c>
       <c r="G47">
-        <v>8.9</v>
+        <v>10.1</v>
       </c>
       <c r="H47">
-        <v>5.3</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="2">
-        <v>44773</v>
+        <v>44834</v>
       </c>
       <c r="B48">
-        <v>91.59999999999999</v>
+        <v>92.59999999999999</v>
       </c>
       <c r="C48">
-        <v>9.4</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="D48">
-        <v>4.8</v>
+        <v>6.2</v>
       </c>
       <c r="E48">
-        <v>7.5</v>
+        <v>7.8</v>
       </c>
       <c r="F48">
-        <v>92.40000000000001</v>
+        <v>93.2</v>
       </c>
       <c r="G48">
-        <v>9.1</v>
+        <v>9.300000000000001</v>
       </c>
       <c r="H48">
-        <v>4.7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="2">
-        <v>44742</v>
+        <v>44804</v>
       </c>
       <c r="B49">
-        <v>91.59999999999999</v>
+        <v>91.5</v>
       </c>
       <c r="C49">
-        <v>9</v>
+        <v>9.300000000000001</v>
       </c>
       <c r="D49">
-        <v>4.1</v>
+        <v>5.4</v>
       </c>
       <c r="E49">
-        <v>6.9</v>
+        <v>7.4</v>
       </c>
       <c r="F49">
-        <v>92.40000000000001</v>
+        <v>92.09999999999999</v>
       </c>
       <c r="G49">
-        <v>8.699999999999999</v>
+        <v>8.9</v>
       </c>
       <c r="H49">
-        <v>4.1</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="2">
-        <v>44712</v>
+        <v>44773</v>
       </c>
       <c r="B50">
-        <v>90.7</v>
+        <v>91.59999999999999</v>
       </c>
       <c r="C50">
-        <v>8.1</v>
+        <v>9.4</v>
       </c>
       <c r="D50">
-        <v>3.3</v>
+        <v>4.8</v>
       </c>
       <c r="E50">
-        <v>6.4</v>
+        <v>7.5</v>
       </c>
       <c r="F50">
-        <v>91.7</v>
+        <v>92.40000000000001</v>
       </c>
       <c r="G50">
-        <v>8</v>
+        <v>9.1</v>
       </c>
       <c r="H50">
-        <v>3.4</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="2">
-        <v>44681</v>
+        <v>44742</v>
       </c>
       <c r="B51">
-        <v>89.8</v>
+        <v>91.59999999999999</v>
       </c>
       <c r="C51">
-        <v>7.4</v>
+        <v>9</v>
       </c>
       <c r="D51">
-        <v>2.6</v>
+        <v>4.1</v>
       </c>
       <c r="E51">
-        <v>5.5</v>
+        <v>6.9</v>
       </c>
       <c r="F51">
-        <v>90.8</v>
+        <v>92.40000000000001</v>
       </c>
       <c r="G51">
-        <v>7.2</v>
+        <v>8.699999999999999</v>
       </c>
       <c r="H51">
-        <v>2.8</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="2">
-        <v>44651</v>
+        <v>44712</v>
       </c>
       <c r="B52">
-        <v>87.7</v>
+        <v>90.7</v>
       </c>
       <c r="C52">
-        <v>5.5</v>
+        <v>8.1</v>
       </c>
       <c r="D52">
-        <v>2</v>
+        <v>3.3</v>
       </c>
       <c r="E52">
-        <v>4</v>
+        <v>6.4</v>
       </c>
       <c r="F52">
-        <v>88.8</v>
+        <v>91.7</v>
       </c>
       <c r="G52">
-        <v>5.3</v>
+        <v>8</v>
       </c>
       <c r="H52">
-        <v>2.2</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="2">
-        <v>44620</v>
+        <v>44681</v>
       </c>
       <c r="B53">
-        <v>85.5</v>
+        <v>89.8</v>
       </c>
       <c r="C53">
-        <v>4.4</v>
+        <v>7.4</v>
       </c>
       <c r="D53">
-        <v>1.5</v>
+        <v>2.6</v>
       </c>
       <c r="E53">
-        <v>3.3</v>
+        <v>5.5</v>
       </c>
       <c r="F53">
-        <v>86.59999999999999</v>
+        <v>90.8</v>
       </c>
       <c r="G53">
-        <v>4.2</v>
+        <v>7.2</v>
       </c>
       <c r="H53">
-        <v>1.8</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="2">
-        <v>44592</v>
+        <v>44651</v>
       </c>
       <c r="B54">
-        <v>85.09999999999999</v>
+        <v>87.7</v>
       </c>
       <c r="C54">
-        <v>3.4</v>
+        <v>5.5</v>
       </c>
       <c r="D54">
-        <v>1.2</v>
+        <v>2</v>
       </c>
       <c r="E54">
-        <v>2.7</v>
+        <v>4</v>
       </c>
       <c r="F54">
-        <v>86.3</v>
+        <v>88.8</v>
       </c>
       <c r="G54">
-        <v>3.3</v>
+        <v>5.3</v>
       </c>
       <c r="H54">
-        <v>1.5</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="2">
-        <v>44561</v>
+        <v>44620</v>
       </c>
       <c r="B55">
-        <v>84.90000000000001</v>
+        <v>85.5</v>
       </c>
       <c r="C55">
-        <v>2.8</v>
+        <v>4.4</v>
       </c>
       <c r="D55">
-        <v>0.9</v>
+        <v>1.5</v>
       </c>
       <c r="E55">
-        <v>2.1</v>
+        <v>3.3</v>
       </c>
       <c r="F55">
-        <v>86.09999999999999</v>
+        <v>86.59999999999999</v>
       </c>
       <c r="G55">
-        <v>2.7</v>
+        <v>4.2</v>
       </c>
       <c r="H55">
-        <v>1.3</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="2">
-        <v>44530</v>
+        <v>44592</v>
       </c>
       <c r="B56">
-        <v>84.90000000000001</v>
+        <v>85.09999999999999</v>
       </c>
       <c r="C56">
-        <v>2.6</v>
+        <v>3.4</v>
       </c>
       <c r="D56">
-        <v>0.7</v>
+        <v>1.2</v>
       </c>
       <c r="E56">
-        <v>1.6</v>
+        <v>2.7</v>
       </c>
       <c r="F56">
-        <v>86.09999999999999</v>
+        <v>86.3</v>
       </c>
       <c r="G56">
-        <v>2.6</v>
+        <v>3.3</v>
       </c>
       <c r="H56">
-        <v>1</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="2">
-        <v>44500</v>
+        <v>44561</v>
       </c>
       <c r="B57">
-        <v>84.7</v>
+        <v>84.90000000000001</v>
       </c>
       <c r="C57">
-        <v>1.8</v>
+        <v>2.8</v>
       </c>
       <c r="D57">
-        <v>0.4</v>
+        <v>0.9</v>
       </c>
       <c r="E57">
-        <v>1</v>
+        <v>2.1</v>
       </c>
       <c r="F57">
-        <v>85.7</v>
+        <v>86.09999999999999</v>
       </c>
       <c r="G57">
-        <v>1.8</v>
+        <v>2.7</v>
       </c>
       <c r="H57">
-        <v>0.8</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="2">
-        <v>44469</v>
+        <v>44530</v>
       </c>
       <c r="B58">
-        <v>84.40000000000001</v>
+        <v>84.90000000000001</v>
       </c>
       <c r="C58">
-        <v>1.3</v>
+        <v>2.6</v>
       </c>
       <c r="D58">
-        <v>0.2</v>
+        <v>0.7</v>
       </c>
       <c r="E58">
-        <v>0.7</v>
+        <v>1.6</v>
       </c>
       <c r="F58">
-        <v>85.3</v>
+        <v>86.09999999999999</v>
       </c>
       <c r="G58">
-        <v>1.5</v>
+        <v>2.6</v>
       </c>
       <c r="H58">
-        <v>0.6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="2">
-        <v>44439</v>
+        <v>44500</v>
       </c>
       <c r="B59">
-        <v>83.59999999999999</v>
+        <v>84.7</v>
       </c>
       <c r="C59">
-        <v>1.2</v>
+        <v>1.8</v>
       </c>
       <c r="D59">
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
       <c r="E59">
+        <v>1</v>
+      </c>
+      <c r="F59">
+        <v>85.7</v>
+      </c>
+      <c r="G59">
+        <v>1.8</v>
+      </c>
+      <c r="H59">
         <v>0.8</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.5</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="2">
-        <v>44408</v>
+        <v>44469</v>
       </c>
       <c r="B60">
-        <v>83.7</v>
+        <v>84.40000000000001</v>
       </c>
       <c r="C60">
-        <v>1.1</v>
+        <v>1.3</v>
       </c>
       <c r="D60">
-        <v>-0.1</v>
+        <v>0.2</v>
       </c>
       <c r="E60">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="F60">
-        <v>84.7</v>
+        <v>85.3</v>
       </c>
       <c r="G60">
         <v>1.5</v>
       </c>
       <c r="H60">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="2">
-        <v>44377</v>
+        <v>44439</v>
       </c>
       <c r="B61">
-        <v>84</v>
+        <v>83.59999999999999</v>
       </c>
       <c r="C61">
-        <v>-0.6</v>
+        <v>1.2</v>
       </c>
       <c r="D61">
-        <v>-0.2</v>
+        <v>0.1</v>
       </c>
       <c r="E61">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="F61">
-        <v>85</v>
+        <v>84.5</v>
       </c>
       <c r="G61">
+        <v>1.5</v>
+      </c>
+      <c r="H61">
         <v>0.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.3</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="2">
-        <v>44347</v>
+        <v>44408</v>
       </c>
       <c r="B62">
-        <v>83.90000000000001</v>
+        <v>83.7</v>
       </c>
       <c r="C62">
-        <v>0.5</v>
+        <v>1.1</v>
       </c>
       <c r="D62">
         <v>-0.1</v>
       </c>
       <c r="E62">
-        <v>1.1</v>
+        <v>0.6</v>
       </c>
       <c r="F62">
-        <v>84.90000000000001</v>
+        <v>84.7</v>
       </c>
       <c r="G62">
-        <v>1.2</v>
+        <v>1.5</v>
       </c>
       <c r="H62">
-        <v>0.2</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="2">
-        <v>44316</v>
+        <v>44377</v>
       </c>
       <c r="B63">
-        <v>83.59999999999999</v>
+        <v>84</v>
       </c>
       <c r="C63">
-        <v>-0.1</v>
+        <v>-0.6</v>
       </c>
       <c r="D63">
         <v>-0.2</v>
       </c>
       <c r="E63">
-        <v>0.7</v>
+        <v>0.9</v>
       </c>
       <c r="F63">
-        <v>84.7</v>
+        <v>85</v>
       </c>
       <c r="G63">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
       <c r="H63">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="2">
-        <v>44286</v>
+        <v>44347</v>
       </c>
       <c r="B64">
-        <v>83.2</v>
+        <v>83.90000000000001</v>
       </c>
       <c r="C64">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="D64">
-        <v>-0.2</v>
+        <v>-0.1</v>
       </c>
       <c r="E64">
-        <v>0.3</v>
+        <v>1.1</v>
       </c>
       <c r="F64">
-        <v>84.3</v>
+        <v>84.90000000000001</v>
       </c>
       <c r="G64">
-        <v>0.5</v>
+        <v>1.2</v>
       </c>
       <c r="H64">
-        <v>0</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="2">
-        <v>44255</v>
+        <v>44316</v>
       </c>
       <c r="B65">
-        <v>81.90000000000001</v>
+        <v>83.59999999999999</v>
       </c>
       <c r="C65">
-        <v>0.3</v>
+        <v>-0.1</v>
       </c>
       <c r="D65">
         <v>-0.2</v>
       </c>
       <c r="E65">
-        <v>0.4</v>
+        <v>0.7</v>
       </c>
       <c r="F65">
-        <v>83.09999999999999</v>
+        <v>84.7</v>
       </c>
       <c r="G65">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="H65">
-        <v>0</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="2">
-        <v>44227</v>
+        <v>44286</v>
       </c>
       <c r="B66">
-        <v>82.3</v>
+        <v>83.2</v>
       </c>
       <c r="C66">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="D66">
         <v>-0.2</v>
       </c>
       <c r="E66">
         <v>0.3</v>
       </c>
       <c r="F66">
-        <v>83.5</v>
+        <v>84.3</v>
       </c>
       <c r="G66">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="H66">
-        <v>-0.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="2">
-        <v>44196</v>
+        <v>44255</v>
       </c>
       <c r="B67">
-        <v>82.59999999999999</v>
+        <v>81.90000000000001</v>
       </c>
       <c r="C67">
-        <v>-0.3</v>
+        <v>0.3</v>
       </c>
       <c r="D67">
-        <v>-0.1</v>
+        <v>-0.2</v>
       </c>
       <c r="E67">
-        <v>-0.1</v>
+        <v>0.4</v>
       </c>
       <c r="F67">
-        <v>83.8</v>
+        <v>83.09999999999999</v>
       </c>
       <c r="G67">
-        <v>-0.2</v>
+        <v>0.5</v>
       </c>
       <c r="H67">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="2">
-        <v>44165</v>
+        <v>44227</v>
       </c>
       <c r="B68">
-        <v>82.7</v>
+        <v>82.3</v>
       </c>
       <c r="C68">
-        <v>-0.4</v>
+        <v>0.2</v>
       </c>
       <c r="D68">
+        <v>-0.2</v>
+      </c>
+      <c r="E68">
+        <v>0.3</v>
+      </c>
+      <c r="F68">
+        <v>83.5</v>
+      </c>
+      <c r="G68">
+        <v>0.3</v>
+      </c>
+      <c r="H68">
         <v>-0.1</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="2">
-        <v>44135</v>
+        <v>44196</v>
       </c>
       <c r="B69">
-        <v>83.2</v>
+        <v>82.59999999999999</v>
       </c>
       <c r="C69">
-        <v>-0.6</v>
+        <v>-0.3</v>
       </c>
       <c r="D69">
+        <v>-0.1</v>
+      </c>
+      <c r="E69">
+        <v>-0.1</v>
+      </c>
+      <c r="F69">
+        <v>83.8</v>
+      </c>
+      <c r="G69">
+        <v>-0.2</v>
+      </c>
+      <c r="H69">
         <v>0</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.1</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="2">
-        <v>44104</v>
+        <v>44165</v>
       </c>
       <c r="B70">
-        <v>83.3</v>
+        <v>82.7</v>
       </c>
       <c r="C70">
-        <v>-0.8</v>
+        <v>-0.4</v>
       </c>
       <c r="D70">
+        <v>-0.1</v>
+      </c>
+      <c r="E70">
         <v>0</v>
       </c>
-      <c r="E70">
-[...1 lines deleted...]
-      </c>
       <c r="F70">
-        <v>84.09999999999999</v>
+        <v>83.90000000000001</v>
       </c>
       <c r="G70">
-        <v>-0.1</v>
+        <v>-0.2</v>
       </c>
       <c r="H70">
-        <v>0.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="2">
-        <v>44074</v>
+        <v>44135</v>
       </c>
       <c r="B71">
-        <v>82.59999999999999</v>
+        <v>83.2</v>
       </c>
       <c r="C71">
-        <v>-0.2</v>
+        <v>-0.6</v>
       </c>
       <c r="D71">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="E71">
         <v>0.1</v>
       </c>
       <c r="F71">
-        <v>83.3</v>
+        <v>84.09999999999999</v>
       </c>
       <c r="G71">
-        <v>0</v>
+        <v>-0.1</v>
       </c>
       <c r="H71">
         <v>0.1</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="2">
-        <v>44043</v>
+        <v>44104</v>
       </c>
       <c r="B72">
-        <v>82.8</v>
+        <v>83.3</v>
       </c>
       <c r="C72">
+        <v>-0.8</v>
+      </c>
+      <c r="D72">
+        <v>0</v>
+      </c>
+      <c r="E72">
         <v>-0.1</v>
       </c>
-      <c r="D72">
-[...4 lines deleted...]
-      </c>
       <c r="F72">
-        <v>83.5</v>
+        <v>84.09999999999999</v>
       </c>
       <c r="G72">
-        <v>0.1</v>
+        <v>-0.1</v>
       </c>
       <c r="H72">
         <v>0.1</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="2">
-        <v>44012</v>
+        <v>44074</v>
       </c>
       <c r="B73">
-        <v>84.5</v>
+        <v>82.59999999999999</v>
       </c>
       <c r="C73">
-        <v>0.2</v>
+        <v>-0.2</v>
       </c>
       <c r="D73">
+        <v>0.1</v>
+      </c>
+      <c r="E73">
+        <v>0.1</v>
+      </c>
+      <c r="F73">
+        <v>83.3</v>
+      </c>
+      <c r="G73">
         <v>0</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.1</v>
       </c>
       <c r="H73">
         <v>0.1</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="2">
-        <v>43982</v>
+        <v>44043</v>
       </c>
       <c r="B74">
-        <v>83.5</v>
+        <v>82.8</v>
       </c>
       <c r="C74">
-        <v>-0.6</v>
+        <v>-0.1</v>
       </c>
       <c r="D74">
         <v>0.1</v>
       </c>
       <c r="E74">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="F74">
-        <v>83.8</v>
+        <v>83.5</v>
       </c>
       <c r="G74">
-        <v>-0.7</v>
+        <v>0.1</v>
       </c>
       <c r="H74">
         <v>0.1</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="2">
-        <v>43951</v>
+        <v>44012</v>
       </c>
       <c r="B75">
-        <v>83.7</v>
+        <v>84.5</v>
       </c>
       <c r="C75">
-        <v>-0.1</v>
+        <v>0.2</v>
       </c>
       <c r="D75">
+        <v>0</v>
+      </c>
+      <c r="E75">
+        <v>0.4</v>
+      </c>
+      <c r="F75">
+        <v>84.59999999999999</v>
+      </c>
+      <c r="G75">
         <v>0.1</v>
       </c>
-      <c r="E75">
+      <c r="H75">
         <v>0.1</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.2</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="2">
-        <v>43921</v>
+        <v>43982</v>
       </c>
       <c r="B76">
-        <v>83.09999999999999</v>
+        <v>83.5</v>
       </c>
       <c r="C76">
+        <v>-0.6</v>
+      </c>
+      <c r="D76">
         <v>0.1</v>
       </c>
-      <c r="D76">
-[...1 lines deleted...]
-      </c>
       <c r="E76">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="F76">
-        <v>83.90000000000001</v>
+        <v>83.8</v>
       </c>
       <c r="G76">
-        <v>0</v>
+        <v>-0.7</v>
       </c>
       <c r="H76">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="2">
-        <v>43890</v>
+        <v>43951</v>
       </c>
       <c r="B77">
-        <v>81.7</v>
+        <v>83.7</v>
       </c>
       <c r="C77">
-        <v>0.5</v>
+        <v>-0.1</v>
       </c>
       <c r="D77">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="E77">
-        <v>0.7</v>
+        <v>0.1</v>
       </c>
       <c r="F77">
-        <v>82.7</v>
+        <v>84.2</v>
       </c>
       <c r="G77">
-        <v>0.4</v>
+        <v>-0.2</v>
       </c>
       <c r="H77">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="2">
-        <v>43861</v>
+        <v>43921</v>
       </c>
       <c r="B78">
-        <v>82.2</v>
+        <v>83.09999999999999</v>
       </c>
       <c r="C78">
-        <v>0.8</v>
+        <v>0.1</v>
       </c>
       <c r="D78">
+        <v>0.2</v>
+      </c>
+      <c r="E78">
+        <v>0.4</v>
+      </c>
+      <c r="F78">
+        <v>83.90000000000001</v>
+      </c>
+      <c r="G78">
+        <v>0</v>
+      </c>
+      <c r="H78">
         <v>0.3</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.4</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="2">
-        <v>43830</v>
+        <v>43890</v>
       </c>
       <c r="B79">
-        <v>82.8</v>
+        <v>81.7</v>
       </c>
       <c r="C79">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="D79">
         <v>0.3</v>
       </c>
       <c r="E79">
-        <v>0.5</v>
+        <v>0.7</v>
       </c>
       <c r="F79">
-        <v>84</v>
+        <v>82.7</v>
       </c>
       <c r="G79">
         <v>0.4</v>
       </c>
       <c r="H79">
         <v>0.3</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="2">
-        <v>43799</v>
+        <v>43861</v>
       </c>
       <c r="B80">
-        <v>83</v>
+        <v>82.2</v>
       </c>
       <c r="C80">
-        <v>0.2</v>
+        <v>0.8</v>
       </c>
       <c r="D80">
         <v>0.3</v>
       </c>
       <c r="E80">
-        <v>0.4</v>
+        <v>0.8</v>
       </c>
       <c r="F80">
-        <v>84.09999999999999</v>
+        <v>83.3</v>
       </c>
       <c r="G80">
-        <v>0.3</v>
+        <v>0.8</v>
       </c>
       <c r="H80">
         <v>0.4</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="2">
-        <v>43769</v>
+        <v>43830</v>
       </c>
       <c r="B81">
-        <v>83.59999999999999</v>
+        <v>82.8</v>
       </c>
       <c r="C81">
-        <v>-0.1</v>
+        <v>0.4</v>
       </c>
       <c r="D81">
+        <v>0.3</v>
+      </c>
+      <c r="E81">
+        <v>0.5</v>
+      </c>
+      <c r="F81">
+        <v>84</v>
+      </c>
+      <c r="G81">
         <v>0.4</v>
       </c>
-      <c r="E81">
-[...7 lines deleted...]
-      </c>
       <c r="H81">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="2">
-        <v>43738</v>
+        <v>43799</v>
       </c>
       <c r="B82">
-        <v>83.90000000000001</v>
+        <v>83</v>
       </c>
       <c r="C82">
-        <v>-0.3</v>
+        <v>0.2</v>
       </c>
       <c r="D82">
-        <v>0.5</v>
+        <v>0.3</v>
       </c>
       <c r="E82">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="F82">
-        <v>84.2</v>
+        <v>84.09999999999999</v>
       </c>
       <c r="G82">
-        <v>-0.1</v>
+        <v>0.3</v>
       </c>
       <c r="H82">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="2">
-        <v>43708</v>
+        <v>43769</v>
       </c>
       <c r="B83">
-        <v>82.8</v>
+        <v>83.59999999999999</v>
       </c>
       <c r="C83">
         <v>-0.1</v>
       </c>
       <c r="D83">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
       <c r="E83">
+        <v>0.1</v>
+      </c>
+      <c r="F83">
+        <v>84.2</v>
+      </c>
+      <c r="G83">
         <v>0</v>
       </c>
-      <c r="F83">
-[...4 lines deleted...]
-      </c>
       <c r="H83">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="2">
-        <v>43677</v>
+        <v>43738</v>
       </c>
       <c r="B84">
-        <v>82.90000000000001</v>
+        <v>83.90000000000001</v>
       </c>
       <c r="C84">
-        <v>-0.7</v>
+        <v>-0.3</v>
       </c>
       <c r="D84">
-        <v>0.7</v>
+        <v>0.5</v>
       </c>
       <c r="E84">
+        <v>0</v>
+      </c>
+      <c r="F84">
+        <v>84.2</v>
+      </c>
+      <c r="G84">
         <v>-0.1</v>
       </c>
-      <c r="F84">
-[...4 lines deleted...]
-      </c>
       <c r="H84">
-        <v>0.7</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="2">
-        <v>43646</v>
+        <v>43708</v>
       </c>
       <c r="B85">
-        <v>84.3</v>
+        <v>82.8</v>
       </c>
       <c r="C85">
-        <v>0.7</v>
+        <v>-0.1</v>
       </c>
       <c r="D85">
-        <v>1</v>
+        <v>0.6</v>
       </c>
       <c r="E85">
+        <v>0</v>
+      </c>
+      <c r="F85">
+        <v>83.3</v>
+      </c>
+      <c r="G85">
+        <v>-0.1</v>
+      </c>
+      <c r="H85">
         <v>0.6</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.9</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="2">
-        <v>43616</v>
+        <v>43677</v>
       </c>
       <c r="B86">
-        <v>84</v>
+        <v>82.90000000000001</v>
       </c>
       <c r="C86">
-        <v>0.3</v>
+        <v>-0.7</v>
       </c>
       <c r="D86">
-        <v>1.1</v>
+        <v>0.7</v>
       </c>
       <c r="E86">
-        <v>0.3</v>
+        <v>-0.1</v>
       </c>
       <c r="F86">
-        <v>84.40000000000001</v>
+        <v>83.40000000000001</v>
       </c>
       <c r="G86">
-        <v>0.4</v>
+        <v>-0.3</v>
       </c>
       <c r="H86">
-        <v>1</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="2">
-        <v>43585</v>
+        <v>43646</v>
       </c>
       <c r="B87">
-        <v>83.8</v>
+        <v>84.3</v>
       </c>
       <c r="C87">
+        <v>0.7</v>
+      </c>
+      <c r="D87">
+        <v>1</v>
+      </c>
+      <c r="E87">
+        <v>0.6</v>
+      </c>
+      <c r="F87">
+        <v>84.5</v>
+      </c>
+      <c r="G87">
+        <v>0.4</v>
+      </c>
+      <c r="H87">
         <v>0.9</v>
-      </c>
-[...13 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="2">
-        <v>43555</v>
+        <v>43616</v>
       </c>
       <c r="B88">
-        <v>82.90000000000001</v>
+        <v>84</v>
       </c>
       <c r="C88">
-        <v>0.8</v>
+        <v>0.3</v>
       </c>
       <c r="D88">
         <v>1.1</v>
       </c>
       <c r="E88">
-        <v>0.7</v>
+        <v>0.3</v>
       </c>
       <c r="F88">
-        <v>83.90000000000001</v>
+        <v>84.40000000000001</v>
       </c>
       <c r="G88">
-        <v>0.8</v>
+        <v>0.4</v>
       </c>
       <c r="H88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="2">
-        <v>43524</v>
+        <v>43585</v>
       </c>
       <c r="B89">
-        <v>81.3</v>
+        <v>83.8</v>
       </c>
       <c r="C89">
         <v>0.9</v>
       </c>
       <c r="D89">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="E89">
         <v>0.8</v>
       </c>
       <c r="F89">
-        <v>82.40000000000001</v>
+        <v>84.40000000000001</v>
       </c>
       <c r="G89">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="H89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="2">
-        <v>43496</v>
+        <v>43555</v>
       </c>
       <c r="B90">
-        <v>81.5</v>
+        <v>82.90000000000001</v>
       </c>
       <c r="C90">
-        <v>0.6</v>
+        <v>0.8</v>
       </c>
       <c r="D90">
         <v>1.1</v>
       </c>
       <c r="E90">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="F90">
-        <v>82.59999999999999</v>
+        <v>83.90000000000001</v>
       </c>
       <c r="G90">
-        <v>0.5</v>
+        <v>0.8</v>
       </c>
       <c r="H90">
-        <v>0.9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="2">
-        <v>43465</v>
+        <v>43524</v>
       </c>
       <c r="B91">
-        <v>82.5</v>
+        <v>81.3</v>
       </c>
       <c r="C91">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
       <c r="D91">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="E91">
-        <v>0.6</v>
+        <v>0.8</v>
       </c>
       <c r="F91">
-        <v>83.59999999999999</v>
+        <v>82.40000000000001</v>
       </c>
       <c r="G91">
-        <v>0.7</v>
+        <v>0.9</v>
       </c>
       <c r="H91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="2">
-        <v>43434</v>
+        <v>43496</v>
       </c>
       <c r="B92">
-        <v>82.90000000000001</v>
+        <v>81.5</v>
       </c>
       <c r="C92">
+        <v>0.6</v>
+      </c>
+      <c r="D92">
+        <v>1.1</v>
+      </c>
+      <c r="E92">
+        <v>0.6</v>
+      </c>
+      <c r="F92">
+        <v>82.59999999999999</v>
+      </c>
+      <c r="G92">
+        <v>0.5</v>
+      </c>
+      <c r="H92">
         <v>0.9</v>
-      </c>
-[...13 lines deleted...]
-        <v>1.1</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="2">
-        <v>43404</v>
+        <v>43465</v>
       </c>
       <c r="B93">
-        <v>83.7</v>
+        <v>82.5</v>
       </c>
       <c r="C93">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="D93">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
       <c r="E93">
+        <v>0.6</v>
+      </c>
+      <c r="F93">
+        <v>83.59999999999999</v>
+      </c>
+      <c r="G93">
         <v>0.7</v>
       </c>
-      <c r="F93">
-[...2 lines deleted...]
-      <c r="G93">
+      <c r="H93">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.1</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="2">
-        <v>43373</v>
+        <v>43434</v>
       </c>
       <c r="B94">
-        <v>84.09999999999999</v>
+        <v>82.90000000000001</v>
       </c>
       <c r="C94">
-        <v>1.8</v>
+        <v>0.9</v>
       </c>
       <c r="D94">
-        <v>1.4</v>
+        <v>1.2</v>
       </c>
       <c r="E94">
-        <v>1.2</v>
+        <v>0.7</v>
       </c>
       <c r="F94">
-        <v>84.3</v>
+        <v>83.8</v>
       </c>
       <c r="G94">
-        <v>1.4</v>
+        <v>0.9</v>
       </c>
       <c r="H94">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="2">
-        <v>43343</v>
+        <v>43404</v>
       </c>
       <c r="B95">
-        <v>82.90000000000001</v>
+        <v>83.7</v>
       </c>
       <c r="C95">
+        <v>0.8</v>
+      </c>
+      <c r="D95">
         <v>1.3</v>
       </c>
-      <c r="D95">
-[...1 lines deleted...]
-      </c>
       <c r="E95">
+        <v>0.7</v>
+      </c>
+      <c r="F95">
+        <v>84.2</v>
+      </c>
+      <c r="G95">
         <v>1</v>
       </c>
-      <c r="F95">
-[...4 lines deleted...]
-      </c>
       <c r="H95">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="2">
-        <v>43312</v>
+        <v>43373</v>
       </c>
       <c r="B96">
-        <v>83.40000000000001</v>
+        <v>84.09999999999999</v>
       </c>
       <c r="C96">
-        <v>2.2</v>
+        <v>1.8</v>
       </c>
       <c r="D96">
         <v>1.4</v>
       </c>
       <c r="E96">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
       <c r="F96">
-        <v>83.59999999999999</v>
+        <v>84.3</v>
       </c>
       <c r="G96">
-        <v>1.6</v>
+        <v>1.4</v>
       </c>
       <c r="H96">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="2">
-        <v>43281</v>
+        <v>43343</v>
       </c>
       <c r="B97">
-        <v>83.8</v>
+        <v>82.90000000000001</v>
       </c>
       <c r="C97">
-        <v>2</v>
+        <v>1.3</v>
       </c>
       <c r="D97">
-        <v>1.3</v>
+        <v>1.4</v>
       </c>
       <c r="E97">
-        <v>1.3</v>
+        <v>1</v>
       </c>
       <c r="F97">
-        <v>84.09999999999999</v>
+        <v>83.3</v>
       </c>
       <c r="G97">
-        <v>1.5</v>
+        <v>1.2</v>
       </c>
       <c r="H97">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="2">
-        <v>43251</v>
+        <v>43312</v>
       </c>
       <c r="B98">
-        <v>83.8</v>
+        <v>83.40000000000001</v>
       </c>
       <c r="C98">
+        <v>2.2</v>
+      </c>
+      <c r="D98">
         <v>1.4</v>
       </c>
-      <c r="D98">
-[...1 lines deleted...]
-      </c>
       <c r="E98">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="F98">
-        <v>84.09999999999999</v>
+        <v>83.59999999999999</v>
       </c>
       <c r="G98">
-        <v>1</v>
+        <v>1.6</v>
       </c>
       <c r="H98">
-        <v>1</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="2">
-        <v>43220</v>
+        <v>43281</v>
       </c>
       <c r="B99">
-        <v>83.09999999999999</v>
+        <v>83.8</v>
       </c>
       <c r="C99">
-        <v>0.3</v>
+        <v>2</v>
       </c>
       <c r="D99">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="E99">
-        <v>0.5</v>
+        <v>1.3</v>
       </c>
       <c r="F99">
-        <v>83.7</v>
+        <v>84.09999999999999</v>
       </c>
       <c r="G99">
-        <v>0.4</v>
+        <v>1.5</v>
       </c>
       <c r="H99">
         <v>1.1</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="2">
-        <v>43190</v>
+        <v>43251</v>
       </c>
       <c r="B100">
-        <v>82.3</v>
+        <v>83.8</v>
       </c>
       <c r="C100">
-        <v>0.8</v>
+        <v>1.4</v>
       </c>
       <c r="D100">
-        <v>1.4</v>
+        <v>1.2</v>
       </c>
       <c r="E100">
-        <v>0.8</v>
+        <v>1</v>
       </c>
       <c r="F100">
-        <v>83.2</v>
+        <v>84.09999999999999</v>
       </c>
       <c r="G100">
-        <v>0.7</v>
+        <v>1</v>
       </c>
       <c r="H100">
-        <v>1.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="2">
-        <v>43159</v>
+        <v>43220</v>
       </c>
       <c r="B101">
-        <v>80.5</v>
+        <v>83.09999999999999</v>
       </c>
       <c r="C101">
-        <v>0.7</v>
+        <v>0.3</v>
       </c>
       <c r="D101">
-        <v>1.5</v>
+        <v>1.2</v>
       </c>
       <c r="E101">
-        <v>0.8</v>
+        <v>0.5</v>
       </c>
       <c r="F101">
-        <v>81.7</v>
+        <v>83.7</v>
       </c>
       <c r="G101">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
       <c r="H101">
-        <v>1.3</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="2">
-        <v>43131</v>
+        <v>43190</v>
       </c>
       <c r="B102">
-        <v>81</v>
+        <v>82.3</v>
       </c>
       <c r="C102">
-        <v>1.1</v>
+        <v>0.8</v>
       </c>
       <c r="D102">
-        <v>1.5</v>
+        <v>1.4</v>
       </c>
       <c r="E102">
+        <v>0.8</v>
+      </c>
+      <c r="F102">
+        <v>83.2</v>
+      </c>
+      <c r="G102">
         <v>0.7</v>
       </c>
-      <c r="F102">
-[...4 lines deleted...]
-      </c>
       <c r="H102">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="2">
-        <v>43100</v>
+        <v>43159</v>
       </c>
       <c r="B103">
-        <v>82</v>
+        <v>80.5</v>
       </c>
       <c r="C103">
-        <v>1.6</v>
+        <v>0.7</v>
       </c>
       <c r="D103">
-        <v>1.6</v>
+        <v>1.5</v>
       </c>
       <c r="E103">
-        <v>1.2</v>
+        <v>0.8</v>
       </c>
       <c r="F103">
-        <v>83.09999999999999</v>
+        <v>81.7</v>
       </c>
       <c r="G103">
-        <v>1.5</v>
+        <v>0.6</v>
       </c>
       <c r="H103">
-        <v>1.4</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="2">
-        <v>43069</v>
+        <v>43131</v>
       </c>
       <c r="B104">
-        <v>82.09999999999999</v>
+        <v>81</v>
       </c>
       <c r="C104">
-        <v>1.8</v>
+        <v>1.1</v>
       </c>
       <c r="D104">
         <v>1.5</v>
       </c>
       <c r="E104">
-        <v>1.4</v>
+        <v>0.7</v>
       </c>
       <c r="F104">
-        <v>83.09999999999999</v>
+        <v>82.2</v>
       </c>
       <c r="G104">
-        <v>1.5</v>
+        <v>1</v>
       </c>
       <c r="H104">
         <v>1.3</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="2">
-        <v>43039</v>
+        <v>43100</v>
       </c>
       <c r="B105">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C105">
-        <v>1.9</v>
+        <v>1.6</v>
       </c>
       <c r="D105">
+        <v>1.6</v>
+      </c>
+      <c r="E105">
+        <v>1.2</v>
+      </c>
+      <c r="F105">
+        <v>83.09999999999999</v>
+      </c>
+      <c r="G105">
+        <v>1.5</v>
+      </c>
+      <c r="H105">
         <v>1.4</v>
-      </c>
-[...10 lines deleted...]
-        <v>1.2</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="2">
-        <v>43008</v>
+        <v>43069</v>
       </c>
       <c r="B106">
-        <v>82.59999999999999</v>
+        <v>82.09999999999999</v>
       </c>
       <c r="C106">
-        <v>1.6</v>
+        <v>1.8</v>
       </c>
       <c r="D106">
-        <v>1.3</v>
+        <v>1.5</v>
       </c>
       <c r="E106">
-        <v>1.2</v>
+        <v>1.4</v>
       </c>
       <c r="F106">
         <v>83.09999999999999</v>
       </c>
       <c r="G106">
-        <v>1.4</v>
+        <v>1.5</v>
       </c>
       <c r="H106">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="2">
-        <v>42978</v>
+        <v>43039</v>
       </c>
       <c r="B107">
-        <v>81.8</v>
+        <v>83</v>
       </c>
       <c r="C107">
-        <v>1.3</v>
+        <v>1.9</v>
       </c>
       <c r="D107">
+        <v>1.4</v>
+      </c>
+      <c r="E107">
+        <v>1.1</v>
+      </c>
+      <c r="F107">
+        <v>83.40000000000001</v>
+      </c>
+      <c r="G107">
+        <v>1.4</v>
+      </c>
+      <c r="H107">
         <v>1.2</v>
-      </c>
-[...10 lines deleted...]
-        <v>1.1</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="2">
-        <v>42947</v>
+        <v>43008</v>
       </c>
       <c r="B108">
-        <v>81.59999999999999</v>
+        <v>82.59999999999999</v>
       </c>
       <c r="C108">
-        <v>1</v>
+        <v>1.6</v>
       </c>
       <c r="D108">
+        <v>1.3</v>
+      </c>
+      <c r="E108">
         <v>1.2</v>
       </c>
-      <c r="E108">
-[...1 lines deleted...]
-      </c>
       <c r="F108">
-        <v>82.3</v>
+        <v>83.09999999999999</v>
       </c>
       <c r="G108">
-        <v>0.9</v>
+        <v>1.4</v>
       </c>
       <c r="H108">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="2">
-        <v>42916</v>
+        <v>42978</v>
       </c>
       <c r="B109">
-        <v>82.09999999999999</v>
+        <v>81.8</v>
       </c>
       <c r="C109">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="D109">
         <v>1.2</v>
       </c>
       <c r="E109">
-        <v>0.7</v>
+        <v>1</v>
       </c>
       <c r="F109">
-        <v>82.90000000000001</v>
+        <v>82.3</v>
       </c>
       <c r="G109">
-        <v>0.9</v>
+        <v>1.1</v>
       </c>
       <c r="H109">
         <v>1.1</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="2">
-        <v>42886</v>
+        <v>42947</v>
       </c>
       <c r="B110">
-        <v>82.59999999999999</v>
+        <v>81.59999999999999</v>
       </c>
       <c r="C110">
-        <v>1.7</v>
+        <v>1</v>
       </c>
       <c r="D110">
+        <v>1.2</v>
+      </c>
+      <c r="E110">
+        <v>0.8</v>
+      </c>
+      <c r="F110">
+        <v>82.3</v>
+      </c>
+      <c r="G110">
+        <v>0.9</v>
+      </c>
+      <c r="H110">
         <v>1.1</v>
-      </c>
-[...10 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="2">
-        <v>42855</v>
+        <v>42916</v>
       </c>
       <c r="B111">
-        <v>82.8</v>
+        <v>82.09999999999999</v>
       </c>
       <c r="C111">
-        <v>2.4</v>
+        <v>1</v>
       </c>
       <c r="D111">
-        <v>1</v>
+        <v>1.2</v>
       </c>
       <c r="E111">
-        <v>1.3</v>
+        <v>0.7</v>
       </c>
       <c r="F111">
-        <v>83.40000000000001</v>
+        <v>82.90000000000001</v>
       </c>
       <c r="G111">
-        <v>2</v>
+        <v>0.9</v>
       </c>
       <c r="H111">
-        <v>1</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="2">
-        <v>42825</v>
+        <v>42886</v>
       </c>
       <c r="B112">
-        <v>81.59999999999999</v>
+        <v>82.59999999999999</v>
       </c>
       <c r="C112">
-        <v>1.4</v>
+        <v>1.7</v>
       </c>
       <c r="D112">
-        <v>0.9</v>
+        <v>1.1</v>
       </c>
       <c r="E112">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="F112">
-        <v>82.59999999999999</v>
+        <v>83.2</v>
       </c>
       <c r="G112">
-        <v>1.4</v>
+        <v>1.5</v>
       </c>
       <c r="H112">
-        <v>0.8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="2">
-        <v>42794</v>
+        <v>42855</v>
       </c>
       <c r="B113">
-        <v>80</v>
+        <v>82.8</v>
       </c>
       <c r="C113">
-        <v>1.6</v>
+        <v>2.4</v>
       </c>
       <c r="D113">
-        <v>0.8</v>
+        <v>1</v>
       </c>
       <c r="E113">
-        <v>0.9</v>
+        <v>1.3</v>
       </c>
       <c r="F113">
-        <v>81.2</v>
+        <v>83.40000000000001</v>
       </c>
       <c r="G113">
-        <v>1.6</v>
+        <v>2</v>
       </c>
       <c r="H113">
-        <v>0.7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="2">
-        <v>42766</v>
+        <v>42825</v>
       </c>
       <c r="B114">
-        <v>80.2</v>
+        <v>81.59999999999999</v>
       </c>
       <c r="C114">
-        <v>1.3</v>
+        <v>1.4</v>
       </c>
       <c r="D114">
-        <v>0.7</v>
+        <v>0.9</v>
       </c>
       <c r="E114">
+        <v>1.1</v>
+      </c>
+      <c r="F114">
+        <v>82.59999999999999</v>
+      </c>
+      <c r="G114">
+        <v>1.4</v>
+      </c>
+      <c r="H114">
         <v>0.8</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.7</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="2">
-        <v>42735</v>
+        <v>42794</v>
       </c>
       <c r="B115">
-        <v>80.7</v>
+        <v>80</v>
       </c>
       <c r="C115">
+        <v>1.6</v>
+      </c>
+      <c r="D115">
+        <v>0.8</v>
+      </c>
+      <c r="E115">
         <v>0.9</v>
       </c>
-      <c r="D115">
-[...2 lines deleted...]
-      <c r="E115">
+      <c r="F115">
+        <v>81.2</v>
+      </c>
+      <c r="G115">
+        <v>1.6</v>
+      </c>
+      <c r="H115">
         <v>0.7</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.6</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="2">
-        <v>42704</v>
+        <v>42766</v>
       </c>
       <c r="B116">
-        <v>80.7</v>
+        <v>80.2</v>
       </c>
       <c r="C116">
-        <v>0.5</v>
+        <v>1.3</v>
       </c>
       <c r="D116">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="E116">
-        <v>0.5</v>
+        <v>0.8</v>
       </c>
       <c r="F116">
-        <v>81.8</v>
+        <v>81.40000000000001</v>
       </c>
       <c r="G116">
-        <v>0.6</v>
+        <v>1.3</v>
       </c>
       <c r="H116">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="2">
-        <v>42674</v>
+        <v>42735</v>
       </c>
       <c r="B117">
-        <v>81.5</v>
+        <v>80.7</v>
       </c>
       <c r="C117">
-        <v>1.1</v>
+        <v>0.9</v>
       </c>
       <c r="D117">
         <v>0.6</v>
       </c>
       <c r="E117">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="F117">
-        <v>82.3</v>
+        <v>81.90000000000001</v>
       </c>
       <c r="G117">
         <v>0.9</v>
       </c>
       <c r="H117">
         <v>0.6</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="2">
-        <v>42643</v>
+        <v>42704</v>
       </c>
       <c r="B118">
-        <v>81.3</v>
+        <v>80.7</v>
       </c>
       <c r="C118">
-        <v>0.7</v>
+        <v>0.5</v>
       </c>
       <c r="D118">
         <v>0.6</v>
       </c>
       <c r="E118">
         <v>0.5</v>
       </c>
       <c r="F118">
-        <v>82</v>
+        <v>81.8</v>
       </c>
       <c r="G118">
         <v>0.6</v>
       </c>
       <c r="H118">
         <v>0.6</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="2">
-        <v>42613</v>
+        <v>42674</v>
       </c>
       <c r="B119">
-        <v>80.8</v>
+        <v>81.5</v>
       </c>
       <c r="C119">
-        <v>0.8</v>
+        <v>1.1</v>
       </c>
       <c r="D119">
         <v>0.6</v>
       </c>
       <c r="E119">
         <v>0.6</v>
       </c>
       <c r="F119">
-        <v>81.40000000000001</v>
+        <v>82.3</v>
       </c>
       <c r="G119">
-        <v>0.7</v>
+        <v>0.9</v>
       </c>
       <c r="H119">
         <v>0.6</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="2">
-        <v>42582</v>
+        <v>42643</v>
       </c>
       <c r="B120">
-        <v>80.8</v>
+        <v>81.3</v>
       </c>
       <c r="C120">
         <v>0.7</v>
       </c>
       <c r="D120">
         <v>0.6</v>
       </c>
       <c r="E120">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
       <c r="F120">
-        <v>81.59999999999999</v>
+        <v>82</v>
       </c>
       <c r="G120">
         <v>0.6</v>
       </c>
       <c r="H120">
         <v>0.6</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="2">
-        <v>42551</v>
+        <v>42613</v>
       </c>
       <c r="B121">
-        <v>81.3</v>
+        <v>80.8</v>
       </c>
       <c r="C121">
-        <v>0.7</v>
+        <v>0.8</v>
       </c>
       <c r="D121">
         <v>0.6</v>
       </c>
       <c r="E121">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="F121">
-        <v>82.09999999999999</v>
+        <v>81.40000000000001</v>
       </c>
       <c r="G121">
-        <v>0.5</v>
+        <v>0.7</v>
       </c>
       <c r="H121">
         <v>0.6</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="2">
-        <v>42521</v>
+        <v>42582</v>
       </c>
       <c r="B122">
-        <v>81.2</v>
+        <v>80.8</v>
       </c>
       <c r="C122">
-        <v>0.4</v>
+        <v>0.7</v>
       </c>
       <c r="D122">
         <v>0.6</v>
       </c>
       <c r="E122">
-        <v>0.2</v>
+        <v>0.6</v>
       </c>
       <c r="F122">
-        <v>82</v>
+        <v>81.59999999999999</v>
       </c>
       <c r="G122">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
       <c r="H122">
         <v>0.6</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="2">
-        <v>42490</v>
+        <v>42551</v>
       </c>
       <c r="B123">
-        <v>80.90000000000001</v>
+        <v>81.3</v>
       </c>
       <c r="C123">
-        <v>0.5</v>
+        <v>0.7</v>
       </c>
       <c r="D123">
         <v>0.6</v>
       </c>
       <c r="E123">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="F123">
-        <v>81.8</v>
+        <v>82.09999999999999</v>
       </c>
       <c r="G123">
         <v>0.5</v>
       </c>
       <c r="H123">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="2">
-        <v>42460</v>
+        <v>42521</v>
       </c>
       <c r="B124">
-        <v>80.5</v>
+        <v>81.2</v>
       </c>
       <c r="C124">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="D124">
         <v>0.6</v>
       </c>
       <c r="E124">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="F124">
-        <v>81.5</v>
+        <v>82</v>
       </c>
       <c r="G124">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="H124">
         <v>0.6</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="2">
-        <v>42429</v>
+        <v>42490</v>
       </c>
       <c r="B125">
-        <v>78.7</v>
+        <v>80.90000000000001</v>
       </c>
       <c r="C125">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="D125">
         <v>0.6</v>
       </c>
       <c r="E125">
-        <v>0.2</v>
+        <v>0.4</v>
       </c>
       <c r="F125">
-        <v>80</v>
+        <v>81.8</v>
       </c>
       <c r="G125">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="H125">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="2">
-        <v>42400</v>
+        <v>42460</v>
       </c>
       <c r="B126">
-        <v>79.09999999999999</v>
+        <v>80.5</v>
       </c>
       <c r="C126">
-        <v>0.7</v>
+        <v>0.5</v>
       </c>
       <c r="D126">
         <v>0.6</v>
       </c>
       <c r="E126">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
       <c r="F126">
-        <v>80.3</v>
+        <v>81.5</v>
       </c>
       <c r="G126">
-        <v>0.8</v>
+        <v>0.4</v>
       </c>
       <c r="H126">
         <v>0.6</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="2">
-        <v>42369</v>
+        <v>42429</v>
       </c>
       <c r="B127">
+        <v>78.7</v>
+      </c>
+      <c r="C127">
+        <v>0.2</v>
+      </c>
+      <c r="D127">
+        <v>0.6</v>
+      </c>
+      <c r="E127">
+        <v>0.2</v>
+      </c>
+      <c r="F127">
         <v>80</v>
-      </c>
-[...7 lines deleted...]
-        <v>81.2</v>
       </c>
       <c r="G127">
         <v>0.4</v>
       </c>
       <c r="H127">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="2">
-        <v>42338</v>
+        <v>42400</v>
       </c>
       <c r="B128">
+        <v>79.09999999999999</v>
+      </c>
+      <c r="C128">
+        <v>0.7</v>
+      </c>
+      <c r="D128">
+        <v>0.6</v>
+      </c>
+      <c r="E128">
+        <v>0.6</v>
+      </c>
+      <c r="F128">
         <v>80.3</v>
       </c>
-      <c r="C128">
+      <c r="G128">
+        <v>0.8</v>
+      </c>
+      <c r="H128">
         <v>0.6</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.4</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="2">
-        <v>42308</v>
+        <v>42369</v>
       </c>
       <c r="B129">
-        <v>80.59999999999999</v>
+        <v>80</v>
       </c>
       <c r="C129">
-        <v>0.7</v>
+        <v>0.3</v>
       </c>
       <c r="D129">
+        <v>0.5</v>
+      </c>
+      <c r="F129">
+        <v>81.2</v>
+      </c>
+      <c r="G129">
         <v>0.4</v>
       </c>
-      <c r="F129">
-[...4 lines deleted...]
-      </c>
       <c r="H129">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="2">
-        <v>42277</v>
+        <v>42338</v>
       </c>
       <c r="B130">
-        <v>80.7</v>
+        <v>80.3</v>
       </c>
       <c r="C130">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
       <c r="D130">
+        <v>0.5</v>
+      </c>
+      <c r="F130">
+        <v>81.40000000000001</v>
+      </c>
+      <c r="G130">
+        <v>0.6</v>
+      </c>
+      <c r="H130">
         <v>0.4</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.3</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="2">
-        <v>42247</v>
+        <v>42308</v>
       </c>
       <c r="B131">
-        <v>80.09999999999999</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="C131">
         <v>0.7</v>
       </c>
       <c r="D131">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="F131">
-        <v>80.8</v>
+        <v>81.5</v>
       </c>
       <c r="G131">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
       <c r="H131">
-        <v>0.2</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="2">
-        <v>42216</v>
+        <v>42277</v>
       </c>
       <c r="B132">
-        <v>80.2</v>
+        <v>80.7</v>
       </c>
       <c r="C132">
-        <v>0.7</v>
+        <v>0.9</v>
       </c>
       <c r="D132">
-        <v>0.2</v>
+        <v>0.4</v>
       </c>
       <c r="F132">
-        <v>81.09999999999999</v>
+        <v>81.5</v>
       </c>
       <c r="G132">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="H132">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="2">
-        <v>42185</v>
+        <v>42247</v>
       </c>
       <c r="B133">
+        <v>80.09999999999999</v>
+      </c>
+      <c r="C133">
+        <v>0.7</v>
+      </c>
+      <c r="D133">
+        <v>0.3</v>
+      </c>
+      <c r="F133">
         <v>80.8</v>
       </c>
-      <c r="C133">
-[...7 lines deleted...]
-      </c>
       <c r="G133">
-        <v>0.8</v>
+        <v>0.7</v>
       </c>
       <c r="H133">
-        <v>0</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="2">
-        <v>42155</v>
+        <v>42216</v>
       </c>
       <c r="B134">
-        <v>80.90000000000001</v>
+        <v>80.2</v>
       </c>
       <c r="C134">
-        <v>0.9</v>
+        <v>0.7</v>
       </c>
       <c r="D134">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="F134">
-        <v>81.8</v>
+        <v>81.09999999999999</v>
       </c>
       <c r="G134">
-        <v>1</v>
+        <v>0.8</v>
       </c>
       <c r="H134">
-        <v>-0.1</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="2">
-        <v>42124</v>
+        <v>42185</v>
       </c>
       <c r="B135">
-        <v>80.40000000000001</v>
+        <v>80.8</v>
       </c>
       <c r="C135">
-        <v>0.5</v>
+        <v>0.8</v>
       </c>
       <c r="D135">
-        <v>-0.1</v>
+        <v>0.1</v>
       </c>
       <c r="F135">
-        <v>81.40000000000001</v>
+        <v>81.7</v>
       </c>
       <c r="G135">
-        <v>0.4</v>
+        <v>0.8</v>
       </c>
       <c r="H135">
-        <v>-0.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="2">
-        <v>42094</v>
+        <v>42155</v>
       </c>
       <c r="B136">
-        <v>80.09999999999999</v>
+        <v>80.90000000000001</v>
       </c>
       <c r="C136">
-        <v>0.4</v>
+        <v>0.9</v>
       </c>
       <c r="D136">
+        <v>0</v>
+      </c>
+      <c r="F136">
+        <v>81.8</v>
+      </c>
+      <c r="G136">
+        <v>1</v>
+      </c>
+      <c r="H136">
         <v>-0.1</v>
-      </c>
-[...7 lines deleted...]
-        <v>-0.3</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="2">
-        <v>42063</v>
+        <v>42124</v>
       </c>
       <c r="B137">
-        <v>78.59999999999999</v>
+        <v>80.40000000000001</v>
       </c>
       <c r="C137">
+        <v>0.5</v>
+      </c>
+      <c r="D137">
         <v>-0.1</v>
       </c>
-      <c r="D137">
+      <c r="F137">
+        <v>81.40000000000001</v>
+      </c>
+      <c r="G137">
+        <v>0.4</v>
+      </c>
+      <c r="H137">
         <v>-0.2</v>
-      </c>
-[...7 lines deleted...]
-        <v>-0.3</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="2">
-        <v>42035</v>
+        <v>42094</v>
       </c>
       <c r="B138">
-        <v>78.59999999999999</v>
+        <v>80.09999999999999</v>
       </c>
       <c r="C138">
-        <v>-0.4</v>
+        <v>0.4</v>
       </c>
       <c r="D138">
-        <v>-0.2</v>
+        <v>-0.1</v>
       </c>
       <c r="F138">
-        <v>79.7</v>
+        <v>81.09999999999999</v>
       </c>
       <c r="G138">
-        <v>-0.4</v>
+        <v>0.3</v>
       </c>
       <c r="H138">
         <v>-0.3</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="2">
-        <v>42004</v>
+        <v>42063</v>
       </c>
       <c r="B139">
-        <v>79.8</v>
+        <v>78.59999999999999</v>
       </c>
       <c r="C139">
-        <v>-0.3</v>
+        <v>-0.1</v>
       </c>
       <c r="D139">
         <v>-0.2</v>
       </c>
       <c r="F139">
-        <v>80.8</v>
+        <v>79.59999999999999</v>
       </c>
       <c r="G139">
-        <v>-0.4</v>
+        <v>-0.2</v>
       </c>
       <c r="H139">
         <v>-0.3</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="2">
-        <v>41973</v>
+        <v>42035</v>
       </c>
       <c r="B140">
-        <v>79.8</v>
+        <v>78.59999999999999</v>
       </c>
       <c r="C140">
-        <v>0.1</v>
+        <v>-0.4</v>
       </c>
       <c r="D140">
-        <v>-0.1</v>
+        <v>-0.2</v>
       </c>
       <c r="F140">
-        <v>80.90000000000001</v>
+        <v>79.7</v>
       </c>
       <c r="G140">
-        <v>0</v>
+        <v>-0.4</v>
       </c>
       <c r="H140">
-        <v>-0.2</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="2">
-        <v>41943</v>
+        <v>42004</v>
       </c>
       <c r="B141">
-        <v>80.09999999999999</v>
+        <v>79.8</v>
       </c>
       <c r="C141">
-        <v>0.1</v>
+        <v>-0.3</v>
       </c>
       <c r="D141">
-        <v>-0.1</v>
+        <v>-0.2</v>
       </c>
       <c r="F141">
-        <v>81</v>
+        <v>80.8</v>
       </c>
       <c r="G141">
-        <v>0</v>
+        <v>-0.4</v>
       </c>
       <c r="H141">
-        <v>-0.2</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="2">
-        <v>41912</v>
+        <v>41973</v>
       </c>
       <c r="B142">
-        <v>80</v>
+        <v>79.8</v>
       </c>
       <c r="C142">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="D142">
         <v>-0.1</v>
       </c>
       <c r="F142">
-        <v>80.8</v>
+        <v>80.90000000000001</v>
       </c>
       <c r="G142">
-        <v>-0.4</v>
+        <v>0</v>
       </c>
       <c r="H142">
-        <v>-0.3</v>
+        <v>-0.2</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="2">
-        <v>41882</v>
+        <v>41943</v>
       </c>
       <c r="B143">
-        <v>79.59999999999999</v>
+        <v>80.09999999999999</v>
       </c>
       <c r="C143">
-        <v>-0.1</v>
+        <v>0.1</v>
       </c>
       <c r="D143">
         <v>-0.1</v>
       </c>
       <c r="F143">
-        <v>80.3</v>
+        <v>81</v>
       </c>
       <c r="G143">
-        <v>-0.4</v>
+        <v>0</v>
       </c>
       <c r="H143">
         <v>-0.2</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="2">
-        <v>41851</v>
+        <v>41912</v>
       </c>
       <c r="B144">
-        <v>79.7</v>
+        <v>80</v>
       </c>
       <c r="C144">
-        <v>-0.7</v>
+        <v>0</v>
       </c>
       <c r="D144">
         <v>-0.1</v>
       </c>
       <c r="F144">
-        <v>80.5</v>
+        <v>80.8</v>
       </c>
       <c r="G144">
-        <v>-0.9</v>
+        <v>-0.4</v>
       </c>
       <c r="H144">
-        <v>-0.2</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="2">
-        <v>41820</v>
+        <v>41882</v>
       </c>
       <c r="B145">
-        <v>80.2</v>
+        <v>79.59999999999999</v>
       </c>
       <c r="C145">
-        <v>-0.2</v>
+        <v>-0.1</v>
       </c>
       <c r="D145">
-        <v>0</v>
+        <v>-0.1</v>
       </c>
       <c r="F145">
-        <v>81</v>
+        <v>80.3</v>
       </c>
       <c r="G145">
         <v>-0.4</v>
       </c>
       <c r="H145">
-        <v>0</v>
+        <v>-0.2</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="2">
-        <v>41790</v>
+        <v>41851</v>
       </c>
       <c r="B146">
-        <v>80.09999999999999</v>
+        <v>79.7</v>
       </c>
       <c r="C146">
-        <v>-0.3</v>
+        <v>-0.7</v>
       </c>
       <c r="D146">
-        <v>0.2</v>
+        <v>-0.1</v>
       </c>
       <c r="F146">
-        <v>81</v>
+        <v>80.5</v>
       </c>
       <c r="G146">
-        <v>-0.4</v>
+        <v>-0.9</v>
       </c>
       <c r="H146">
-        <v>0.1</v>
+        <v>-0.2</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="2">
-        <v>41759</v>
+        <v>41820</v>
       </c>
       <c r="B147">
-        <v>80</v>
+        <v>80.2</v>
       </c>
       <c r="C147">
-        <v>-0.1</v>
+        <v>-0.2</v>
       </c>
       <c r="D147">
-        <v>0.3</v>
+        <v>0</v>
       </c>
       <c r="F147">
-        <v>81.09999999999999</v>
+        <v>81</v>
       </c>
       <c r="G147">
-        <v>-0.1</v>
+        <v>-0.4</v>
       </c>
       <c r="H147">
-        <v>0.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="2">
-        <v>41729</v>
+        <v>41790</v>
       </c>
       <c r="B148">
-        <v>79.8</v>
+        <v>80.09999999999999</v>
       </c>
       <c r="C148">
-        <v>-0.4</v>
+        <v>-0.3</v>
       </c>
       <c r="D148">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="F148">
-        <v>80.90000000000001</v>
+        <v>81</v>
       </c>
       <c r="G148">
         <v>-0.4</v>
       </c>
       <c r="H148">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="2">
-        <v>41698</v>
+        <v>41759</v>
       </c>
       <c r="B149">
-        <v>78.7</v>
+        <v>80</v>
       </c>
       <c r="C149">
         <v>-0.1</v>
       </c>
       <c r="D149">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="F149">
-        <v>79.8</v>
+        <v>81.09999999999999</v>
       </c>
       <c r="G149">
         <v>-0.1</v>
       </c>
       <c r="H149">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="2">
-        <v>41670</v>
+        <v>41729</v>
       </c>
       <c r="B150">
-        <v>78.90000000000001</v>
+        <v>79.8</v>
       </c>
       <c r="C150">
-        <v>0.1</v>
+        <v>-0.4</v>
       </c>
       <c r="D150">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="F150">
-        <v>80</v>
+        <v>80.90000000000001</v>
       </c>
       <c r="G150">
-        <v>0.1</v>
+        <v>-0.4</v>
       </c>
       <c r="H150">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="2">
-        <v>41639</v>
+        <v>41698</v>
       </c>
       <c r="B151">
-        <v>80</v>
+        <v>78.7</v>
       </c>
       <c r="C151">
-        <v>0.2</v>
+        <v>-0.1</v>
       </c>
       <c r="D151">
         <v>0.4</v>
       </c>
       <c r="F151">
-        <v>81.09999999999999</v>
+        <v>79.8</v>
       </c>
       <c r="G151">
-        <v>0.2</v>
+        <v>-0.1</v>
       </c>
       <c r="H151">
         <v>0.3</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="2">
-        <v>41608</v>
+        <v>41670</v>
       </c>
       <c r="B152">
-        <v>79.7</v>
+        <v>78.90000000000001</v>
       </c>
       <c r="C152">
         <v>0.1</v>
       </c>
       <c r="D152">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
       <c r="F152">
-        <v>80.8</v>
+        <v>80</v>
       </c>
       <c r="G152">
-        <v>-0.2</v>
+        <v>0.1</v>
       </c>
       <c r="H152">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="2">
-        <v>41578</v>
+        <v>41639</v>
       </c>
       <c r="B153">
         <v>80</v>
       </c>
       <c r="C153">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="D153">
-        <v>0.7</v>
+        <v>0.4</v>
       </c>
       <c r="F153">
-        <v>81</v>
+        <v>81.09999999999999</v>
       </c>
       <c r="G153">
-        <v>-0.2</v>
+        <v>0.2</v>
       </c>
       <c r="H153">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="2">
-        <v>41547</v>
+        <v>41608</v>
       </c>
       <c r="B154">
-        <v>80.09999999999999</v>
+        <v>79.7</v>
       </c>
       <c r="C154">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="D154">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
       <c r="F154">
-        <v>81.09999999999999</v>
+        <v>80.8</v>
       </c>
       <c r="G154">
-        <v>0.1</v>
+        <v>-0.2</v>
       </c>
       <c r="H154">
-        <v>0.8</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="2">
-        <v>41517</v>
+        <v>41578</v>
       </c>
       <c r="B155">
-        <v>79.7</v>
+        <v>80</v>
       </c>
       <c r="C155">
-        <v>0.2</v>
+        <v>0</v>
       </c>
       <c r="D155">
-        <v>1.1</v>
+        <v>0.7</v>
       </c>
       <c r="F155">
-        <v>80.59999999999999</v>
+        <v>81</v>
       </c>
       <c r="G155">
-        <v>0.2</v>
+        <v>-0.2</v>
       </c>
       <c r="H155">
-        <v>1</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="2">
-        <v>41486</v>
+        <v>41547</v>
       </c>
       <c r="B156">
-        <v>80.2</v>
+        <v>80.09999999999999</v>
       </c>
       <c r="C156">
+        <v>0.3</v>
+      </c>
+      <c r="D156">
+        <v>0.9</v>
+      </c>
+      <c r="F156">
+        <v>81.09999999999999</v>
+      </c>
+      <c r="G156">
+        <v>0.1</v>
+      </c>
+      <c r="H156">
         <v>0.8</v>
-      </c>
-[...10 lines deleted...]
-        <v>1.3</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="2">
-        <v>41455</v>
+        <v>41517</v>
       </c>
       <c r="B157">
-        <v>80.40000000000001</v>
+        <v>79.7</v>
       </c>
       <c r="C157">
-        <v>1.2</v>
+        <v>0.2</v>
       </c>
       <c r="D157">
-        <v>1.6</v>
+        <v>1.1</v>
       </c>
       <c r="F157">
-        <v>81.40000000000001</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="G157">
+        <v>0.2</v>
+      </c>
+      <c r="H157">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.4</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="2">
-        <v>41425</v>
+        <v>41486</v>
       </c>
       <c r="B158">
-        <v>80.3</v>
+        <v>80.2</v>
       </c>
       <c r="C158">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="D158">
-        <v>1.7</v>
+        <v>1.4</v>
       </c>
       <c r="F158">
-        <v>81.3</v>
+        <v>81.2</v>
       </c>
       <c r="G158">
-        <v>0.7</v>
+        <v>0.8</v>
       </c>
       <c r="H158">
-        <v>1.6</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="2">
-        <v>41394</v>
+        <v>41455</v>
       </c>
       <c r="B159">
-        <v>80.09999999999999</v>
+        <v>80.40000000000001</v>
       </c>
       <c r="C159">
-        <v>0.4</v>
+        <v>1.2</v>
       </c>
       <c r="D159">
-        <v>1.8</v>
+        <v>1.6</v>
       </c>
       <c r="F159">
-        <v>81.2</v>
+        <v>81.40000000000001</v>
       </c>
       <c r="G159">
-        <v>0.2</v>
+        <v>1</v>
       </c>
       <c r="H159">
-        <v>1.7</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="2">
-        <v>41364</v>
+        <v>41425</v>
       </c>
       <c r="B160">
-        <v>80.09999999999999</v>
+        <v>80.3</v>
       </c>
       <c r="C160">
+        <v>0.9</v>
+      </c>
+      <c r="D160">
+        <v>1.7</v>
+      </c>
+      <c r="F160">
+        <v>81.3</v>
+      </c>
+      <c r="G160">
         <v>0.7</v>
       </c>
-      <c r="D160">
-[...7 lines deleted...]
-      </c>
       <c r="H160">
-        <v>2</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="2">
-        <v>41333</v>
+        <v>41394</v>
       </c>
       <c r="B161">
-        <v>78.7</v>
+        <v>80.09999999999999</v>
       </c>
       <c r="C161">
+        <v>0.4</v>
+      </c>
+      <c r="D161">
+        <v>1.8</v>
+      </c>
+      <c r="F161">
+        <v>81.2</v>
+      </c>
+      <c r="G161">
         <v>0.2</v>
       </c>
-      <c r="D161">
-[...7 lines deleted...]
-      </c>
       <c r="H161">
-        <v>2.2</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="2">
-        <v>41305</v>
+        <v>41364</v>
       </c>
       <c r="B162">
-        <v>78.8</v>
+        <v>80.09999999999999</v>
       </c>
       <c r="C162">
-        <v>0.4</v>
+        <v>0.7</v>
       </c>
       <c r="D162">
-        <v>2.5</v>
+        <v>2</v>
       </c>
       <c r="F162">
-        <v>80</v>
+        <v>81.2</v>
       </c>
       <c r="G162">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="H162">
-        <v>2.5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="2">
-        <v>41274</v>
+        <v>41333</v>
       </c>
       <c r="B163">
-        <v>79.8</v>
+        <v>78.7</v>
       </c>
       <c r="C163">
-        <v>2.1</v>
+        <v>0.2</v>
       </c>
       <c r="D163">
-        <v>2.8</v>
+        <v>2.3</v>
       </c>
       <c r="F163">
-        <v>81</v>
+        <v>79.90000000000001</v>
       </c>
       <c r="G163">
-        <v>1.9</v>
+        <v>0</v>
       </c>
       <c r="H163">
-        <v>2.8</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="2">
-        <v>41243</v>
+        <v>41305</v>
       </c>
       <c r="B164">
-        <v>79.7</v>
+        <v>78.8</v>
       </c>
       <c r="C164">
-        <v>1.9</v>
+        <v>0.4</v>
       </c>
       <c r="D164">
-        <v>2.9</v>
+        <v>2.5</v>
       </c>
       <c r="F164">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G164">
-        <v>1.9</v>
+        <v>0.2</v>
       </c>
       <c r="H164">
-        <v>2.9</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="2">
-        <v>41213</v>
+        <v>41274</v>
       </c>
       <c r="B165">
-        <v>80</v>
+        <v>79.8</v>
       </c>
       <c r="C165">
         <v>2.1</v>
       </c>
       <c r="D165">
-        <v>3.1</v>
+        <v>2.8</v>
       </c>
       <c r="F165">
-        <v>81.2</v>
+        <v>81</v>
       </c>
       <c r="G165">
-        <v>2.1</v>
+        <v>1.9</v>
       </c>
       <c r="H165">
-        <v>3.1</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="2">
-        <v>41182</v>
+        <v>41243</v>
       </c>
       <c r="B166">
-        <v>79.8</v>
+        <v>79.7</v>
       </c>
       <c r="C166">
+        <v>1.9</v>
+      </c>
+      <c r="D166">
         <v>2.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.2</v>
       </c>
       <c r="F166">
         <v>81</v>
       </c>
       <c r="G166">
+        <v>1.9</v>
+      </c>
+      <c r="H166">
         <v>2.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.3</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="2">
-        <v>41152</v>
+        <v>41213</v>
       </c>
       <c r="B167">
-        <v>79.5</v>
+        <v>80</v>
       </c>
       <c r="C167">
+        <v>2.1</v>
+      </c>
+      <c r="D167">
         <v>3.1</v>
       </c>
-      <c r="D167">
-[...1 lines deleted...]
-      </c>
       <c r="F167">
-        <v>80.5</v>
+        <v>81.2</v>
       </c>
       <c r="G167">
+        <v>2.1</v>
+      </c>
+      <c r="H167">
         <v>3.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.3</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="2">
-        <v>41121</v>
+        <v>41182</v>
       </c>
       <c r="B168">
-        <v>79.59999999999999</v>
+        <v>79.8</v>
       </c>
       <c r="C168">
-        <v>2.8</v>
+        <v>2.9</v>
       </c>
       <c r="D168">
         <v>3.2</v>
       </c>
       <c r="F168">
-        <v>80.59999999999999</v>
+        <v>81</v>
       </c>
       <c r="G168">
-        <v>2.8</v>
+        <v>2.9</v>
       </c>
       <c r="H168">
         <v>3.3</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="2">
-        <v>41090</v>
+        <v>41152</v>
       </c>
       <c r="B169">
-        <v>79.40000000000001</v>
+        <v>79.5</v>
       </c>
       <c r="C169">
-        <v>2.7</v>
+        <v>3.1</v>
       </c>
       <c r="D169">
-        <v>3.2</v>
+        <v>3.3</v>
       </c>
       <c r="F169">
-        <v>80.59999999999999</v>
+        <v>80.5</v>
       </c>
       <c r="G169">
-        <v>2.7</v>
+        <v>3.1</v>
       </c>
       <c r="H169">
         <v>3.3</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="2">
-        <v>41060</v>
+        <v>41121</v>
       </c>
       <c r="B170">
         <v>79.59999999999999</v>
       </c>
       <c r="C170">
-        <v>2.7</v>
+        <v>2.8</v>
       </c>
       <c r="D170">
+        <v>3.2</v>
+      </c>
+      <c r="F170">
+        <v>80.59999999999999</v>
+      </c>
+      <c r="G170">
+        <v>2.8</v>
+      </c>
+      <c r="H170">
         <v>3.3</v>
-      </c>
-[...7 lines deleted...]
-        <v>3.4</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="2">
-        <v>41029</v>
+        <v>41090</v>
       </c>
       <c r="B171">
-        <v>79.8</v>
+        <v>79.40000000000001</v>
       </c>
       <c r="C171">
-        <v>2.9</v>
+        <v>2.7</v>
       </c>
       <c r="D171">
-        <v>3.4</v>
+        <v>3.2</v>
       </c>
       <c r="F171">
-        <v>81</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="G171">
-        <v>3</v>
+        <v>2.7</v>
       </c>
       <c r="H171">
-        <v>3.5</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="2">
-        <v>40999</v>
+        <v>41060</v>
       </c>
       <c r="B172">
-        <v>79.5</v>
+        <v>79.59999999999999</v>
       </c>
       <c r="C172">
-        <v>3.1</v>
+        <v>2.7</v>
       </c>
       <c r="D172">
-        <v>3.5</v>
+        <v>3.3</v>
       </c>
       <c r="F172">
         <v>80.8</v>
       </c>
       <c r="G172">
-        <v>3.1</v>
+        <v>2.7</v>
       </c>
       <c r="H172">
-        <v>3.6</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="2">
-        <v>40968</v>
+        <v>41029</v>
       </c>
       <c r="B173">
-        <v>78.59999999999999</v>
+        <v>79.8</v>
       </c>
       <c r="C173">
+        <v>2.9</v>
+      </c>
+      <c r="D173">
+        <v>3.4</v>
+      </c>
+      <c r="F173">
+        <v>81</v>
+      </c>
+      <c r="G173">
+        <v>3</v>
+      </c>
+      <c r="H173">
         <v>3.5</v>
-      </c>
-[...10 lines deleted...]
-        <v>3.6</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="2">
-        <v>40939</v>
+        <v>40999</v>
       </c>
       <c r="B174">
-        <v>78.5</v>
+        <v>79.5</v>
       </c>
       <c r="C174">
-        <v>3.3</v>
+        <v>3.1</v>
       </c>
       <c r="D174">
         <v>3.5</v>
       </c>
       <c r="F174">
-        <v>79.8</v>
+        <v>80.8</v>
       </c>
       <c r="G174">
-        <v>3.5</v>
+        <v>3.1</v>
       </c>
       <c r="H174">
         <v>3.6</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="2">
-        <v>40908</v>
+        <v>40968</v>
       </c>
       <c r="B175">
-        <v>78.2</v>
+        <v>78.59999999999999</v>
       </c>
       <c r="C175">
         <v>3.5</v>
       </c>
       <c r="D175">
-        <v>3.6</v>
+        <v>3.5</v>
       </c>
       <c r="F175">
-        <v>79.40000000000001</v>
+        <v>79.90000000000001</v>
       </c>
       <c r="G175">
         <v>3.6</v>
       </c>
       <c r="H175">
-        <v>3.7</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="2">
-        <v>40877</v>
+        <v>40939</v>
       </c>
       <c r="B176">
-        <v>78.2</v>
+        <v>78.5</v>
       </c>
       <c r="C176">
-        <v>3.8</v>
+        <v>3.3</v>
       </c>
       <c r="D176">
         <v>3.5</v>
       </c>
       <c r="F176">
-        <v>79.5</v>
+        <v>79.8</v>
       </c>
       <c r="G176">
-        <v>3.9</v>
+        <v>3.5</v>
       </c>
       <c r="H176">
         <v>3.6</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="2">
-        <v>40847</v>
+        <v>40908</v>
       </c>
       <c r="B177">
-        <v>78.3</v>
+        <v>78.2</v>
       </c>
       <c r="C177">
-        <v>4</v>
+        <v>3.5</v>
       </c>
       <c r="D177">
-        <v>3.3</v>
+        <v>3.6</v>
       </c>
       <c r="F177">
-        <v>79.5</v>
+        <v>79.40000000000001</v>
       </c>
       <c r="G177">
-        <v>4.2</v>
+        <v>3.6</v>
       </c>
       <c r="H177">
-        <v>3.4</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="2">
-        <v>40816</v>
+        <v>40877</v>
       </c>
       <c r="B178">
-        <v>77.59999999999999</v>
+        <v>78.2</v>
       </c>
       <c r="C178">
+        <v>3.8</v>
+      </c>
+      <c r="D178">
         <v>3.5</v>
       </c>
-      <c r="D178">
-[...1 lines deleted...]
-      </c>
       <c r="F178">
-        <v>78.7</v>
+        <v>79.5</v>
       </c>
       <c r="G178">
+        <v>3.9</v>
+      </c>
+      <c r="H178">
         <v>3.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.3</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="2">
-        <v>40786</v>
+        <v>40847</v>
       </c>
       <c r="B179">
-        <v>77.09999999999999</v>
+        <v>78.3</v>
       </c>
       <c r="C179">
-        <v>2.8</v>
+        <v>4</v>
       </c>
       <c r="D179">
-        <v>3.1</v>
+        <v>3.3</v>
       </c>
       <c r="F179">
-        <v>78.09999999999999</v>
+        <v>79.5</v>
       </c>
       <c r="G179">
-        <v>2.9</v>
+        <v>4.2</v>
       </c>
       <c r="H179">
-        <v>3.1</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="2">
-        <v>40755</v>
+        <v>40816</v>
       </c>
       <c r="B180">
-        <v>77.40000000000001</v>
+        <v>77.59999999999999</v>
       </c>
       <c r="C180">
-        <v>3</v>
+        <v>3.5</v>
       </c>
       <c r="D180">
-        <v>3</v>
+        <v>3.2</v>
       </c>
       <c r="F180">
-        <v>78.40000000000001</v>
+        <v>78.7</v>
       </c>
       <c r="G180">
-        <v>3.2</v>
+        <v>3.6</v>
       </c>
       <c r="H180">
-        <v>3.1</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="2">
-        <v>40724</v>
+        <v>40786</v>
       </c>
       <c r="B181">
-        <v>77.3</v>
+        <v>77.09999999999999</v>
       </c>
       <c r="C181">
-        <v>3.3</v>
+        <v>2.8</v>
       </c>
       <c r="D181">
+        <v>3.1</v>
+      </c>
+      <c r="F181">
+        <v>78.09999999999999</v>
+      </c>
+      <c r="G181">
         <v>2.9</v>
       </c>
-      <c r="F181">
-[...4 lines deleted...]
-      </c>
       <c r="H181">
-        <v>3</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="2">
-        <v>40694</v>
+        <v>40755</v>
       </c>
       <c r="B182">
-        <v>77.5</v>
+        <v>77.40000000000001</v>
       </c>
       <c r="C182">
-        <v>3.7</v>
+        <v>3</v>
       </c>
       <c r="D182">
-        <v>2.7</v>
+        <v>3</v>
       </c>
       <c r="F182">
-        <v>78.59999999999999</v>
+        <v>78.40000000000001</v>
       </c>
       <c r="G182">
-        <v>3.8</v>
+        <v>3.2</v>
       </c>
       <c r="H182">
-        <v>2.8</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="2">
-        <v>40663</v>
+        <v>40724</v>
       </c>
       <c r="B183">
-        <v>77.5</v>
+        <v>77.3</v>
       </c>
       <c r="C183">
-        <v>4</v>
+        <v>3.3</v>
       </c>
       <c r="D183">
-        <v>2.5</v>
+        <v>2.9</v>
       </c>
       <c r="F183">
-        <v>78.7</v>
+        <v>78.5</v>
       </c>
       <c r="G183">
-        <v>4</v>
+        <v>3.4</v>
       </c>
       <c r="H183">
-        <v>2.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="2">
-        <v>40633</v>
+        <v>40694</v>
       </c>
       <c r="B184">
-        <v>77.09999999999999</v>
+        <v>77.5</v>
       </c>
       <c r="C184">
-        <v>3.9</v>
+        <v>3.7</v>
       </c>
       <c r="D184">
-        <v>2.2</v>
+        <v>2.7</v>
       </c>
       <c r="F184">
-        <v>78.40000000000001</v>
+        <v>78.59999999999999</v>
       </c>
       <c r="G184">
-        <v>4</v>
+        <v>3.8</v>
       </c>
       <c r="H184">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="2">
-        <v>40602</v>
+        <v>40663</v>
       </c>
       <c r="B185">
-        <v>75.90000000000001</v>
+        <v>77.5</v>
       </c>
       <c r="C185">
-        <v>3.5</v>
+        <v>4</v>
       </c>
       <c r="D185">
-        <v>2</v>
+        <v>2.5</v>
       </c>
       <c r="F185">
-        <v>77.09999999999999</v>
+        <v>78.7</v>
       </c>
       <c r="G185">
-        <v>3.6</v>
+        <v>4</v>
       </c>
       <c r="H185">
-        <v>2</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="2">
-        <v>40574</v>
+        <v>40633</v>
       </c>
       <c r="B186">
-        <v>75.90000000000001</v>
+        <v>77.09999999999999</v>
       </c>
       <c r="C186">
-        <v>3.6</v>
+        <v>3.9</v>
       </c>
       <c r="D186">
-        <v>1.7</v>
+        <v>2.2</v>
       </c>
       <c r="F186">
-        <v>77.09999999999999</v>
+        <v>78.40000000000001</v>
       </c>
       <c r="G186">
-        <v>3.6</v>
+        <v>4</v>
       </c>
       <c r="H186">
-        <v>1.7</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="2">
-        <v>40543</v>
+        <v>40602</v>
       </c>
       <c r="B187">
-        <v>75.59999999999999</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="C187">
-        <v>2.4</v>
+        <v>3.5</v>
       </c>
       <c r="D187">
-        <v>1.4</v>
+        <v>2</v>
       </c>
       <c r="F187">
-        <v>76.7</v>
+        <v>77.09999999999999</v>
       </c>
       <c r="G187">
-        <v>2.5</v>
+        <v>3.6</v>
       </c>
       <c r="H187">
-        <v>1.4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="2">
-        <v>40512</v>
+        <v>40574</v>
       </c>
       <c r="B188">
-        <v>75.3</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="C188">
-        <v>2.2</v>
+        <v>3.6</v>
       </c>
       <c r="D188">
-        <v>1.2</v>
+        <v>1.7</v>
       </c>
       <c r="F188">
-        <v>76.5</v>
+        <v>77.09999999999999</v>
       </c>
       <c r="G188">
-        <v>2.3</v>
+        <v>3.6</v>
       </c>
       <c r="H188">
-        <v>1.2</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="2">
-        <v>40482</v>
+        <v>40543</v>
       </c>
       <c r="B189">
-        <v>75.2</v>
+        <v>75.59999999999999</v>
       </c>
       <c r="C189">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
       <c r="D189">
-        <v>0.9</v>
+        <v>1.4</v>
       </c>
       <c r="F189">
-        <v>76.3</v>
+        <v>76.7</v>
       </c>
       <c r="G189">
-        <v>2.3</v>
+        <v>2.5</v>
       </c>
       <c r="H189">
-        <v>0.9</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="2">
-        <v>40451</v>
+        <v>40512</v>
       </c>
       <c r="B190">
-        <v>75</v>
+        <v>75.3</v>
       </c>
       <c r="C190">
-        <v>2</v>
+        <v>2.2</v>
       </c>
       <c r="D190">
-        <v>0.6</v>
+        <v>1.2</v>
       </c>
       <c r="F190">
-        <v>76</v>
+        <v>76.5</v>
       </c>
       <c r="G190">
-        <v>2</v>
+        <v>2.3</v>
       </c>
       <c r="H190">
-        <v>0.6</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="2">
-        <v>40421</v>
+        <v>40482</v>
       </c>
       <c r="B191">
-        <v>75</v>
+        <v>75.2</v>
       </c>
       <c r="C191">
-        <v>2</v>
+        <v>2.3</v>
       </c>
       <c r="D191">
-        <v>0.3</v>
+        <v>0.9</v>
       </c>
       <c r="F191">
-        <v>75.90000000000001</v>
+        <v>76.3</v>
       </c>
       <c r="G191">
-        <v>2</v>
+        <v>2.3</v>
       </c>
       <c r="H191">
-        <v>0.3</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="2">
-        <v>40390</v>
+        <v>40451</v>
       </c>
       <c r="B192">
-        <v>75.09999999999999</v>
+        <v>75</v>
       </c>
       <c r="C192">
-        <v>1.9</v>
+        <v>2</v>
       </c>
       <c r="D192">
-        <v>0</v>
+        <v>0.6</v>
       </c>
       <c r="F192">
         <v>76</v>
       </c>
       <c r="G192">
-        <v>1.9</v>
+        <v>2</v>
       </c>
       <c r="H192">
-        <v>0</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="2">
-        <v>40359</v>
+        <v>40421</v>
       </c>
       <c r="B193">
-        <v>74.8</v>
+        <v>75</v>
       </c>
       <c r="C193">
-        <v>1.1</v>
+        <v>2</v>
       </c>
       <c r="D193">
-        <v>-0.3</v>
+        <v>0.3</v>
       </c>
       <c r="F193">
         <v>75.90000000000001</v>
       </c>
       <c r="G193">
-        <v>1.2</v>
+        <v>2</v>
       </c>
       <c r="H193">
-        <v>-0.2</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="2">
-        <v>40329</v>
+        <v>40390</v>
       </c>
       <c r="B194">
-        <v>74.7</v>
+        <v>75.09999999999999</v>
       </c>
       <c r="C194">
-        <v>1.1</v>
+        <v>1.9</v>
       </c>
       <c r="D194">
-        <v>-0.5</v>
+        <v>0</v>
       </c>
       <c r="F194">
-        <v>75.7</v>
+        <v>76</v>
       </c>
       <c r="G194">
-        <v>1.1</v>
+        <v>1.9</v>
       </c>
       <c r="H194">
-        <v>-0.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="2">
-        <v>40298</v>
+        <v>40359</v>
       </c>
       <c r="B195">
-        <v>74.59999999999999</v>
+        <v>74.8</v>
       </c>
       <c r="C195">
-        <v>0.7</v>
+        <v>1.1</v>
       </c>
       <c r="D195">
-        <v>-0.7</v>
+        <v>-0.3</v>
       </c>
       <c r="F195">
-        <v>75.59999999999999</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="G195">
-        <v>0.7</v>
+        <v>1.2</v>
       </c>
       <c r="H195">
-        <v>-0.7</v>
+        <v>-0.2</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="2">
-        <v>40268</v>
+        <v>40329</v>
       </c>
       <c r="B196">
-        <v>74.2</v>
+        <v>74.7</v>
       </c>
       <c r="C196">
-        <v>0.6</v>
+        <v>1.1</v>
       </c>
       <c r="D196">
-        <v>-0.8</v>
+        <v>-0.5</v>
       </c>
       <c r="F196">
-        <v>75.3</v>
+        <v>75.7</v>
       </c>
       <c r="G196">
-        <v>0.6</v>
+        <v>1.1</v>
       </c>
       <c r="H196">
-        <v>-0.8</v>
+        <v>-0.5</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="2">
-        <v>40237</v>
+        <v>40298</v>
       </c>
       <c r="B197">
-        <v>73.3</v>
+        <v>74.59999999999999</v>
       </c>
       <c r="C197">
-        <v>0.2</v>
+        <v>0.7</v>
       </c>
       <c r="D197">
-        <v>-0.9</v>
+        <v>-0.7</v>
       </c>
       <c r="F197">
-        <v>74.5</v>
+        <v>75.59999999999999</v>
       </c>
       <c r="G197">
-        <v>0.2</v>
+        <v>0.7</v>
       </c>
       <c r="H197">
-        <v>-0.8</v>
+        <v>-0.7</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="2">
-        <v>40209</v>
+        <v>40268</v>
       </c>
       <c r="B198">
-        <v>73.3</v>
+        <v>74.2</v>
       </c>
       <c r="C198">
-        <v>0.1</v>
+        <v>0.6</v>
       </c>
       <c r="D198">
-        <v>-0.9</v>
+        <v>-0.8</v>
       </c>
       <c r="F198">
-        <v>74.40000000000001</v>
+        <v>75.3</v>
       </c>
       <c r="G198">
-        <v>0.1</v>
+        <v>0.6</v>
       </c>
       <c r="H198">
         <v>-0.8</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="2">
-        <v>40178</v>
+        <v>40237</v>
       </c>
       <c r="B199">
-        <v>73.8</v>
+        <v>73.3</v>
       </c>
       <c r="C199">
-        <v>-0.1</v>
+        <v>0.2</v>
       </c>
       <c r="D199">
         <v>-0.9</v>
       </c>
       <c r="F199">
-        <v>74.8</v>
+        <v>74.5</v>
       </c>
       <c r="G199">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="H199">
         <v>-0.8</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="2">
-        <v>40147</v>
+        <v>40209</v>
       </c>
       <c r="B200">
-        <v>73.59999999999999</v>
+        <v>73.3</v>
       </c>
       <c r="C200">
-        <v>-0.8</v>
+        <v>0.1</v>
       </c>
       <c r="D200">
-        <v>-0.8</v>
+        <v>-0.9</v>
       </c>
       <c r="F200">
-        <v>74.7</v>
+        <v>74.40000000000001</v>
       </c>
       <c r="G200">
-        <v>-0.6</v>
+        <v>0.1</v>
       </c>
       <c r="H200">
         <v>-0.8</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="2">
-        <v>40117</v>
+        <v>40178</v>
       </c>
       <c r="B201">
-        <v>73.5</v>
+        <v>73.8</v>
       </c>
       <c r="C201">
-        <v>-1.6</v>
+        <v>-0.1</v>
       </c>
       <c r="D201">
-        <v>-0.6</v>
+        <v>-0.9</v>
       </c>
       <c r="F201">
-        <v>74.59999999999999</v>
+        <v>74.8</v>
       </c>
       <c r="G201">
-        <v>-1.5</v>
+        <v>0</v>
       </c>
       <c r="H201">
-        <v>-0.6</v>
+        <v>-0.8</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="2">
-        <v>40086</v>
+        <v>40147</v>
       </c>
       <c r="B202">
-        <v>73.5</v>
+        <v>73.59999999999999</v>
       </c>
       <c r="C202">
-        <v>-1.8</v>
+        <v>-0.8</v>
       </c>
       <c r="D202">
-        <v>-0.3</v>
+        <v>-0.8</v>
       </c>
       <c r="F202">
-        <v>74.5</v>
+        <v>74.7</v>
       </c>
       <c r="G202">
-        <v>-1.7</v>
+        <v>-0.6</v>
       </c>
       <c r="H202">
-        <v>-0.3</v>
+        <v>-0.8</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="2">
-        <v>40056</v>
+        <v>40117</v>
       </c>
       <c r="B203">
-        <v>73.59999999999999</v>
+        <v>73.5</v>
       </c>
       <c r="C203">
-        <v>-1.2</v>
+        <v>-1.6</v>
       </c>
       <c r="D203">
-        <v>0.1</v>
+        <v>-0.6</v>
       </c>
       <c r="F203">
-        <v>74.40000000000001</v>
+        <v>74.59999999999999</v>
       </c>
       <c r="G203">
-        <v>-1.3</v>
+        <v>-1.5</v>
       </c>
       <c r="H203">
-        <v>0.1</v>
+        <v>-0.6</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="2">
-        <v>40025</v>
+        <v>40086</v>
       </c>
       <c r="B204">
-        <v>73.7</v>
+        <v>73.5</v>
       </c>
       <c r="C204">
-        <v>-1.5</v>
+        <v>-1.8</v>
       </c>
       <c r="D204">
-        <v>0.5</v>
+        <v>-0.3</v>
       </c>
       <c r="F204">
-        <v>74.59999999999999</v>
+        <v>74.5</v>
       </c>
       <c r="G204">
-        <v>-1.5</v>
+        <v>-1.7</v>
       </c>
       <c r="H204">
-        <v>0.5</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="2">
-        <v>39994</v>
+        <v>40056</v>
       </c>
       <c r="B205">
-        <v>74</v>
+        <v>73.59999999999999</v>
       </c>
       <c r="C205">
-        <v>-1.6</v>
+        <v>-1.2</v>
       </c>
       <c r="D205">
-        <v>0.8</v>
+        <v>0.1</v>
       </c>
       <c r="F205">
-        <v>75</v>
+        <v>74.40000000000001</v>
       </c>
       <c r="G205">
-        <v>-1.6</v>
+        <v>-1.3</v>
       </c>
       <c r="H205">
-        <v>0.8</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="2">
-        <v>39964</v>
+        <v>40025</v>
       </c>
       <c r="B206">
-        <v>73.90000000000001</v>
+        <v>73.7</v>
       </c>
       <c r="C206">
-        <v>-1.3</v>
+        <v>-1.5</v>
       </c>
       <c r="D206">
-        <v>1.3</v>
+        <v>0.5</v>
       </c>
       <c r="F206">
-        <v>74.90000000000001</v>
+        <v>74.59999999999999</v>
       </c>
       <c r="G206">
-        <v>-1.2</v>
+        <v>-1.5</v>
       </c>
       <c r="H206">
-        <v>1.3</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="2">
-        <v>39933</v>
+        <v>39994</v>
       </c>
       <c r="B207">
         <v>74</v>
       </c>
       <c r="C207">
-        <v>-0.6</v>
+        <v>-1.6</v>
       </c>
       <c r="D207">
-        <v>1.6</v>
+        <v>0.8</v>
       </c>
       <c r="F207">
-        <v>75.09999999999999</v>
+        <v>75</v>
       </c>
       <c r="G207">
-        <v>-0.5</v>
+        <v>-1.6</v>
       </c>
       <c r="H207">
-        <v>1.6</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="2">
-        <v>39903</v>
+        <v>39964</v>
       </c>
       <c r="B208">
-        <v>73.8</v>
+        <v>73.90000000000001</v>
       </c>
       <c r="C208">
-        <v>-0.6</v>
+        <v>-1.3</v>
       </c>
       <c r="D208">
-        <v>1.9</v>
+        <v>1.3</v>
       </c>
       <c r="F208">
         <v>74.90000000000001</v>
       </c>
       <c r="G208">
-        <v>-0.5</v>
+        <v>-1.2</v>
       </c>
       <c r="H208">
-        <v>1.8</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="2">
-        <v>39872</v>
+        <v>39933</v>
       </c>
       <c r="B209">
-        <v>73.2</v>
+        <v>74</v>
       </c>
       <c r="C209">
-        <v>0.1</v>
+        <v>-0.6</v>
       </c>
       <c r="D209">
-        <v>2.2</v>
+        <v>1.6</v>
       </c>
       <c r="F209">
-        <v>74.3</v>
+        <v>75.09999999999999</v>
       </c>
       <c r="G209">
-        <v>0.2</v>
+        <v>-0.5</v>
       </c>
       <c r="H209">
-        <v>2.2</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="2">
-        <v>39844</v>
+        <v>39903</v>
       </c>
       <c r="B210">
-        <v>73.2</v>
+        <v>73.8</v>
       </c>
       <c r="C210">
-        <v>0.1</v>
+        <v>-0.6</v>
       </c>
       <c r="D210">
-        <v>2.4</v>
+        <v>1.9</v>
       </c>
       <c r="F210">
-        <v>74.3</v>
+        <v>74.90000000000001</v>
       </c>
       <c r="G210">
-        <v>0.3</v>
+        <v>-0.5</v>
       </c>
       <c r="H210">
-        <v>2.4</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="2">
-        <v>39813</v>
+        <v>39872</v>
       </c>
       <c r="B211">
-        <v>73.90000000000001</v>
+        <v>73.2</v>
       </c>
       <c r="C211">
-        <v>0.8</v>
+        <v>0.1</v>
       </c>
       <c r="D211">
-        <v>2.6</v>
+        <v>2.2</v>
       </c>
       <c r="F211">
-        <v>74.8</v>
+        <v>74.3</v>
       </c>
       <c r="G211">
-        <v>0.8</v>
+        <v>0.2</v>
       </c>
       <c r="H211">
-        <v>2.6</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="2">
-        <v>39782</v>
+        <v>39844</v>
       </c>
       <c r="B212">
-        <v>74.2</v>
+        <v>73.2</v>
       </c>
       <c r="C212">
-        <v>1.4</v>
+        <v>0.1</v>
       </c>
       <c r="D212">
-        <v>2.8</v>
+        <v>2.4</v>
       </c>
       <c r="F212">
-        <v>75.2</v>
+        <v>74.3</v>
       </c>
       <c r="G212">
-        <v>1.4</v>
+        <v>0.3</v>
       </c>
       <c r="H212">
-        <v>2.7</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="2">
-        <v>39752</v>
+        <v>39813</v>
       </c>
       <c r="B213">
-        <v>74.7</v>
+        <v>73.90000000000001</v>
       </c>
       <c r="C213">
-        <v>2.5</v>
+        <v>0.8</v>
       </c>
       <c r="D213">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="F213">
-        <v>75.7</v>
+        <v>74.8</v>
       </c>
       <c r="G213">
-        <v>2.4</v>
+        <v>0.8</v>
       </c>
       <c r="H213">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="2">
-        <v>39721</v>
+        <v>39782</v>
       </c>
       <c r="B214">
-        <v>74.90000000000001</v>
+        <v>74.2</v>
       </c>
       <c r="C214">
-        <v>3.2</v>
+        <v>1.4</v>
       </c>
       <c r="D214">
-        <v>2.9</v>
+        <v>2.8</v>
       </c>
       <c r="F214">
-        <v>75.8</v>
+        <v>75.2</v>
       </c>
       <c r="G214">
-        <v>3.1</v>
+        <v>1.4</v>
       </c>
       <c r="H214">
-        <v>2.9</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="2">
-        <v>39691</v>
+        <v>39752</v>
       </c>
       <c r="B215">
-        <v>74.5</v>
+        <v>74.7</v>
       </c>
       <c r="C215">
-        <v>3.1</v>
+        <v>2.5</v>
       </c>
       <c r="D215">
-        <v>2.8</v>
+        <v>2.9</v>
       </c>
       <c r="F215">
-        <v>75.40000000000001</v>
+        <v>75.7</v>
       </c>
       <c r="G215">
-        <v>3</v>
+        <v>2.4</v>
       </c>
       <c r="H215">
-        <v>2.8</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="2">
-        <v>39660</v>
+        <v>39721</v>
       </c>
       <c r="B216">
-        <v>74.8</v>
+        <v>74.90000000000001</v>
       </c>
       <c r="C216">
-        <v>3.1</v>
+        <v>3.2</v>
       </c>
       <c r="D216">
-        <v>2.7</v>
+        <v>2.9</v>
       </c>
       <c r="F216">
         <v>75.8</v>
       </c>
       <c r="G216">
-        <v>3</v>
+        <v>3.1</v>
       </c>
       <c r="H216">
-        <v>2.7</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="2">
-        <v>39629</v>
+        <v>39691</v>
       </c>
       <c r="B217">
-        <v>75.2</v>
+        <v>74.5</v>
       </c>
       <c r="C217">
-        <v>3.4</v>
+        <v>3.1</v>
       </c>
       <c r="D217">
-        <v>2.7</v>
+        <v>2.8</v>
       </c>
       <c r="F217">
-        <v>76.2</v>
+        <v>75.40000000000001</v>
       </c>
       <c r="G217">
-        <v>3.3</v>
+        <v>3</v>
       </c>
       <c r="H217">
-        <v>2.7</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="2">
-        <v>39599</v>
+        <v>39660</v>
       </c>
       <c r="B218">
         <v>74.8</v>
       </c>
       <c r="C218">
-        <v>2.8</v>
+        <v>3.1</v>
       </c>
       <c r="D218">
-        <v>2.6</v>
+        <v>2.7</v>
       </c>
       <c r="F218">
         <v>75.8</v>
       </c>
       <c r="G218">
-        <v>2.8</v>
+        <v>3</v>
       </c>
       <c r="H218">
-        <v>2.6</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="2">
-        <v>39568</v>
+        <v>39629</v>
       </c>
       <c r="B219">
-        <v>74.5</v>
+        <v>75.2</v>
       </c>
       <c r="C219">
-        <v>2.5</v>
+        <v>3.4</v>
       </c>
       <c r="D219">
-        <v>2.5</v>
+        <v>2.7</v>
       </c>
       <c r="F219">
-        <v>75.5</v>
+        <v>76.2</v>
       </c>
       <c r="G219">
-        <v>2.5</v>
+        <v>3.3</v>
       </c>
       <c r="H219">
-        <v>2.6</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="2">
-        <v>39538</v>
+        <v>39599</v>
       </c>
       <c r="B220">
-        <v>74.2</v>
+        <v>74.8</v>
       </c>
       <c r="C220">
-        <v>3.2</v>
+        <v>2.8</v>
       </c>
       <c r="D220">
         <v>2.6</v>
       </c>
       <c r="F220">
-        <v>75.3</v>
+        <v>75.8</v>
       </c>
       <c r="G220">
-        <v>3.1</v>
+        <v>2.8</v>
       </c>
       <c r="H220">
         <v>2.6</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="2">
-        <v>39507</v>
+        <v>39568</v>
       </c>
       <c r="B221">
-        <v>73.2</v>
+        <v>74.5</v>
       </c>
       <c r="C221">
-        <v>2.9</v>
+        <v>2.5</v>
       </c>
       <c r="D221">
         <v>2.5</v>
       </c>
       <c r="F221">
-        <v>74.2</v>
+        <v>75.5</v>
       </c>
       <c r="G221">
-        <v>2.9</v>
+        <v>2.5</v>
       </c>
       <c r="H221">
-        <v>2.5</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="2">
-        <v>39478</v>
+        <v>39538</v>
       </c>
       <c r="B222">
-        <v>73.09999999999999</v>
+        <v>74.2</v>
       </c>
       <c r="C222">
-        <v>2.9</v>
+        <v>3.2</v>
       </c>
       <c r="D222">
-        <v>2.4</v>
+        <v>2.6</v>
       </c>
       <c r="F222">
-        <v>74.2</v>
+        <v>75.3</v>
       </c>
       <c r="G222">
-        <v>2.8</v>
+        <v>3.1</v>
       </c>
       <c r="H222">
-        <v>2.5</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="2">
-        <v>39447</v>
+        <v>39507</v>
       </c>
       <c r="B223">
-        <v>73.3</v>
+        <v>73.2</v>
       </c>
       <c r="C223">
-        <v>2.7</v>
+        <v>2.9</v>
       </c>
       <c r="D223">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="F223">
         <v>74.2</v>
       </c>
       <c r="G223">
-        <v>2.7</v>
+        <v>2.9</v>
       </c>
       <c r="H223">
         <v>2.5</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" s="2">
-        <v>39416</v>
+        <v>39478</v>
       </c>
       <c r="B224">
-        <v>73.2</v>
+        <v>73.09999999999999</v>
       </c>
       <c r="C224">
-        <v>2.8</v>
+        <v>2.9</v>
       </c>
       <c r="D224">
         <v>2.4</v>
       </c>
       <c r="F224">
         <v>74.2</v>
       </c>
       <c r="G224">
         <v>2.8</v>
       </c>
       <c r="H224">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" s="2">
-        <v>39386</v>
+        <v>39447</v>
       </c>
       <c r="B225">
-        <v>72.90000000000001</v>
+        <v>73.3</v>
       </c>
       <c r="C225">
-        <v>2.5</v>
+        <v>2.7</v>
       </c>
       <c r="D225">
         <v>2.4</v>
       </c>
       <c r="F225">
-        <v>73.90000000000001</v>
+        <v>74.2</v>
       </c>
       <c r="G225">
-        <v>2.6</v>
+        <v>2.7</v>
       </c>
       <c r="H225">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="2">
-        <v>39355</v>
+        <v>39416</v>
       </c>
       <c r="B226">
-        <v>72.59999999999999</v>
+        <v>73.2</v>
       </c>
       <c r="C226">
-        <v>2</v>
+        <v>2.8</v>
       </c>
       <c r="D226">
         <v>2.4</v>
       </c>
       <c r="F226">
-        <v>73.5</v>
+        <v>74.2</v>
       </c>
       <c r="G226">
-        <v>2.1</v>
+        <v>2.8</v>
       </c>
       <c r="H226">
         <v>2.4</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="2">
-        <v>39325</v>
+        <v>39386</v>
       </c>
       <c r="B227">
-        <v>72.2</v>
+        <v>72.90000000000001</v>
       </c>
       <c r="C227">
-        <v>1.9</v>
+        <v>2.5</v>
       </c>
       <c r="D227">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
       <c r="F227">
-        <v>73.2</v>
+        <v>73.90000000000001</v>
       </c>
       <c r="G227">
-        <v>2.1</v>
+        <v>2.6</v>
       </c>
       <c r="H227">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="2">
-        <v>39294</v>
+        <v>39355</v>
       </c>
       <c r="B228">
-        <v>72.5</v>
+        <v>72.59999999999999</v>
       </c>
       <c r="C228">
-        <v>2.3</v>
+        <v>2</v>
       </c>
       <c r="D228">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
       <c r="F228">
         <v>73.5</v>
       </c>
       <c r="G228">
+        <v>2.1</v>
+      </c>
+      <c r="H228">
         <v>2.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.6</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="2">
-        <v>39263</v>
+        <v>39325</v>
       </c>
       <c r="B229">
-        <v>72.7</v>
+        <v>72.2</v>
       </c>
       <c r="C229">
-        <v>2.4</v>
+        <v>1.9</v>
       </c>
       <c r="D229">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="F229">
-        <v>73.7</v>
+        <v>73.2</v>
       </c>
       <c r="G229">
-        <v>2.4</v>
+        <v>2.1</v>
       </c>
       <c r="H229">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="2">
-        <v>39233</v>
+        <v>39294</v>
       </c>
       <c r="B230">
-        <v>72.8</v>
+        <v>72.5</v>
       </c>
       <c r="C230">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
       <c r="D230">
-        <v>2.7</v>
+        <v>2.5</v>
       </c>
       <c r="F230">
-        <v>73.8</v>
+        <v>73.5</v>
       </c>
       <c r="G230">
         <v>2.4</v>
       </c>
       <c r="H230">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="2">
-        <v>39202</v>
+        <v>39263</v>
       </c>
       <c r="B231">
-        <v>72.59999999999999</v>
+        <v>72.7</v>
       </c>
       <c r="C231">
-        <v>2.8</v>
+        <v>2.4</v>
       </c>
       <c r="D231">
-        <v>2.8</v>
+        <v>2.6</v>
       </c>
       <c r="F231">
         <v>73.7</v>
       </c>
       <c r="G231">
-        <v>2.7</v>
+        <v>2.4</v>
       </c>
       <c r="H231">
-        <v>2.8</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="2">
-        <v>39172</v>
+        <v>39233</v>
       </c>
       <c r="B232">
-        <v>72</v>
+        <v>72.8</v>
       </c>
       <c r="C232">
         <v>2.4</v>
       </c>
       <c r="D232">
-        <v>2.9</v>
+        <v>2.7</v>
       </c>
       <c r="F232">
-        <v>73</v>
+        <v>73.8</v>
       </c>
       <c r="G232">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
       <c r="H232">
-        <v>2.9</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="2">
-        <v>39141</v>
+        <v>39202</v>
       </c>
       <c r="B233">
-        <v>71.09999999999999</v>
+        <v>72.59999999999999</v>
       </c>
       <c r="C233">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="D233">
-        <v>3</v>
+        <v>2.8</v>
       </c>
       <c r="F233">
-        <v>72.09999999999999</v>
+        <v>73.7</v>
       </c>
       <c r="G233">
-        <v>2.3</v>
+        <v>2.7</v>
       </c>
       <c r="H233">
-        <v>3</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="2">
-        <v>39113</v>
+        <v>39172</v>
       </c>
       <c r="B234">
-        <v>71.09999999999999</v>
+        <v>72</v>
       </c>
       <c r="C234">
-        <v>2.6</v>
+        <v>2.4</v>
       </c>
       <c r="D234">
-        <v>3</v>
+        <v>2.9</v>
       </c>
       <c r="F234">
-        <v>72.09999999999999</v>
+        <v>73</v>
       </c>
       <c r="G234">
-        <v>2.6</v>
+        <v>2.3</v>
       </c>
       <c r="H234">
-        <v>3.1</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="2">
-        <v>39082</v>
+        <v>39141</v>
       </c>
       <c r="B235">
-        <v>71.3</v>
+        <v>71.09999999999999</v>
       </c>
       <c r="C235">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="D235">
         <v>3</v>
       </c>
       <c r="F235">
-        <v>72.3</v>
+        <v>72.09999999999999</v>
       </c>
       <c r="G235">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="H235">
-        <v>3.1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="2">
-        <v>39051</v>
+        <v>39113</v>
       </c>
       <c r="B236">
-        <v>71.2</v>
+        <v>71.09999999999999</v>
       </c>
       <c r="C236">
-        <v>2.4</v>
+        <v>2.6</v>
       </c>
       <c r="D236">
         <v>3</v>
       </c>
       <c r="F236">
-        <v>72.2</v>
+        <v>72.09999999999999</v>
       </c>
       <c r="G236">
-        <v>2.4</v>
+        <v>2.6</v>
       </c>
       <c r="H236">
         <v>3.1</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="2">
-        <v>39021</v>
+        <v>39082</v>
       </c>
       <c r="B237">
-        <v>71.2</v>
+        <v>71.3</v>
       </c>
       <c r="C237">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="D237">
-        <v>3.1</v>
+        <v>3</v>
       </c>
       <c r="F237">
-        <v>72.09999999999999</v>
+        <v>72.3</v>
       </c>
       <c r="G237">
-        <v>2.7</v>
+        <v>2.5</v>
       </c>
       <c r="H237">
         <v>3.1</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="2">
-        <v>38990</v>
+        <v>39051</v>
       </c>
       <c r="B238">
         <v>71.2</v>
       </c>
       <c r="C238">
+        <v>2.4</v>
+      </c>
+      <c r="D238">
         <v>3</v>
       </c>
-      <c r="D238">
-[...1 lines deleted...]
-      </c>
       <c r="F238">
-        <v>72</v>
+        <v>72.2</v>
       </c>
       <c r="G238">
-        <v>3.1</v>
+        <v>2.4</v>
       </c>
       <c r="H238">
         <v>3.1</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="2">
-        <v>38960</v>
+        <v>39021</v>
       </c>
       <c r="B239">
-        <v>70.90000000000001</v>
+        <v>71.2</v>
       </c>
       <c r="C239">
+        <v>2.6</v>
+      </c>
+      <c r="D239">
+        <v>3.1</v>
+      </c>
+      <c r="F239">
+        <v>72.09999999999999</v>
+      </c>
+      <c r="G239">
         <v>2.7</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.8</v>
       </c>
       <c r="H239">
         <v>3.1</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="2">
-        <v>38929</v>
+        <v>38990</v>
       </c>
       <c r="B240">
-        <v>70.90000000000001</v>
+        <v>71.2</v>
       </c>
       <c r="C240">
         <v>3</v>
       </c>
       <c r="D240">
-        <v>3</v>
+        <v>3.1</v>
       </c>
       <c r="F240">
-        <v>71.8</v>
+        <v>72</v>
       </c>
       <c r="G240">
         <v>3.1</v>
       </c>
       <c r="H240">
         <v>3.1</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="2">
-        <v>38898</v>
+        <v>38960</v>
       </c>
       <c r="B241">
-        <v>71</v>
+        <v>70.90000000000001</v>
       </c>
       <c r="C241">
-        <v>3.5</v>
+        <v>2.7</v>
       </c>
       <c r="D241">
-        <v>2.9</v>
+        <v>3</v>
       </c>
       <c r="F241">
-        <v>72</v>
+        <v>71.7</v>
       </c>
       <c r="G241">
-        <v>3.7</v>
+        <v>2.8</v>
       </c>
       <c r="H241">
-        <v>3</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="2">
-        <v>38868</v>
+        <v>38929</v>
       </c>
       <c r="B242">
-        <v>71.09999999999999</v>
+        <v>70.90000000000001</v>
       </c>
       <c r="C242">
-        <v>3.6</v>
+        <v>3</v>
       </c>
       <c r="D242">
-        <v>2.7</v>
+        <v>3</v>
       </c>
       <c r="F242">
-        <v>72</v>
+        <v>71.8</v>
       </c>
       <c r="G242">
-        <v>3.7</v>
+        <v>3.1</v>
       </c>
       <c r="H242">
-        <v>2.8</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="2">
-        <v>38837</v>
+        <v>38898</v>
       </c>
       <c r="B243">
-        <v>70.7</v>
+        <v>71</v>
       </c>
       <c r="C243">
-        <v>3.7</v>
+        <v>3.5</v>
       </c>
       <c r="D243">
-        <v>2.5</v>
+        <v>2.9</v>
       </c>
       <c r="F243">
-        <v>71.7</v>
+        <v>72</v>
       </c>
       <c r="G243">
         <v>3.7</v>
       </c>
       <c r="H243">
-        <v>2.7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="2">
-        <v>38807</v>
+        <v>38868</v>
       </c>
       <c r="B244">
-        <v>70.3</v>
+        <v>71.09999999999999</v>
       </c>
       <c r="C244">
-        <v>3.8</v>
+        <v>3.6</v>
       </c>
       <c r="D244">
-        <v>2.4</v>
+        <v>2.7</v>
       </c>
       <c r="F244">
-        <v>71.3</v>
+        <v>72</v>
       </c>
       <c r="G244">
-        <v>3.9</v>
+        <v>3.7</v>
       </c>
       <c r="H244">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="2">
-        <v>38776</v>
+        <v>38837</v>
       </c>
       <c r="B245">
-        <v>69.40000000000001</v>
+        <v>70.7</v>
       </c>
       <c r="C245">
-        <v>3</v>
+        <v>3.7</v>
       </c>
       <c r="D245">
-        <v>2.3</v>
+        <v>2.5</v>
       </c>
       <c r="F245">
-        <v>70.40000000000001</v>
+        <v>71.7</v>
       </c>
       <c r="G245">
-        <v>3</v>
+        <v>3.7</v>
       </c>
       <c r="H245">
-        <v>2.4</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="2">
-        <v>38748</v>
+        <v>38807</v>
       </c>
       <c r="B246">
-        <v>69.3</v>
+        <v>70.3</v>
       </c>
       <c r="C246">
-        <v>2.7</v>
+        <v>3.8</v>
       </c>
       <c r="D246">
-        <v>2.2</v>
+        <v>2.4</v>
       </c>
       <c r="F246">
-        <v>70.3</v>
+        <v>71.3</v>
       </c>
       <c r="G246">
-        <v>2.7</v>
+        <v>3.9</v>
       </c>
       <c r="H246">
-        <v>2.3</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="2">
-        <v>38717</v>
+        <v>38776</v>
       </c>
       <c r="B247">
-        <v>69.5</v>
+        <v>69.40000000000001</v>
       </c>
       <c r="C247">
-        <v>2.5</v>
+        <v>3</v>
       </c>
       <c r="D247">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
       <c r="F247">
-        <v>70.5</v>
+        <v>70.40000000000001</v>
       </c>
       <c r="G247">
-        <v>2.6</v>
+        <v>3</v>
       </c>
       <c r="H247">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="2">
-        <v>38686</v>
+        <v>38748</v>
       </c>
       <c r="B248">
-        <v>69.5</v>
+        <v>69.3</v>
       </c>
       <c r="C248">
-        <v>2.5</v>
+        <v>2.7</v>
       </c>
       <c r="D248">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
       <c r="F248">
-        <v>70.5</v>
+        <v>70.3</v>
       </c>
       <c r="G248">
-        <v>2.6</v>
+        <v>2.7</v>
       </c>
       <c r="H248">
         <v>2.3</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" s="2">
-        <v>38656</v>
+        <v>38717</v>
       </c>
       <c r="B249">
-        <v>69.3</v>
+        <v>69.5</v>
       </c>
       <c r="C249">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="D249">
         <v>2.1</v>
       </c>
       <c r="F249">
-        <v>70.2</v>
+        <v>70.5</v>
       </c>
       <c r="G249">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
       <c r="H249">
         <v>2.3</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" s="2">
-        <v>38625</v>
+        <v>38686</v>
       </c>
       <c r="B250">
-        <v>69.09999999999999</v>
+        <v>69.5</v>
       </c>
       <c r="C250">
-        <v>2.7</v>
+        <v>2.5</v>
       </c>
       <c r="D250">
         <v>2.1</v>
       </c>
       <c r="F250">
-        <v>69.90000000000001</v>
+        <v>70.5</v>
       </c>
       <c r="G250">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="H250">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" s="2">
-        <v>38595</v>
+        <v>38656</v>
       </c>
       <c r="B251">
-        <v>69</v>
+        <v>69.3</v>
       </c>
       <c r="C251">
-        <v>2.5</v>
+        <v>2.6</v>
       </c>
       <c r="D251">
         <v>2.1</v>
       </c>
       <c r="F251">
-        <v>69.7</v>
+        <v>70.2</v>
       </c>
       <c r="G251">
-        <v>2.6</v>
+        <v>2.7</v>
       </c>
       <c r="H251">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" s="2">
-        <v>38564</v>
+        <v>38625</v>
       </c>
       <c r="B252">
-        <v>68.90000000000001</v>
+        <v>69.09999999999999</v>
       </c>
       <c r="C252">
-        <v>1.9</v>
+        <v>2.7</v>
       </c>
       <c r="D252">
         <v>2.1</v>
       </c>
       <c r="F252">
-        <v>69.59999999999999</v>
+        <v>69.90000000000001</v>
       </c>
       <c r="G252">
-        <v>2.1</v>
+        <v>2.9</v>
       </c>
       <c r="H252">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" s="2">
-        <v>38533</v>
+        <v>38595</v>
       </c>
       <c r="B253">
-        <v>68.59999999999999</v>
+        <v>69</v>
       </c>
       <c r="C253">
-        <v>0.7</v>
+        <v>2.5</v>
       </c>
       <c r="D253">
         <v>2.1</v>
       </c>
       <c r="F253">
-        <v>69.40000000000001</v>
+        <v>69.7</v>
       </c>
       <c r="G253">
-        <v>1.6</v>
+        <v>2.6</v>
       </c>
       <c r="H253">
         <v>2.2</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" s="2">
-        <v>38503</v>
+        <v>38564</v>
       </c>
       <c r="B254">
-        <v>68.59999999999999</v>
+        <v>68.90000000000001</v>
       </c>
       <c r="C254">
-        <v>1.8</v>
+        <v>1.9</v>
       </c>
       <c r="D254">
-        <v>2.4</v>
+        <v>2.1</v>
       </c>
       <c r="F254">
-        <v>69.40000000000001</v>
+        <v>69.59999999999999</v>
       </c>
       <c r="G254">
-        <v>1.8</v>
+        <v>2.1</v>
       </c>
       <c r="H254">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" s="2">
-        <v>38472</v>
+        <v>38533</v>
       </c>
       <c r="B255">
-        <v>68.2</v>
+        <v>68.59999999999999</v>
       </c>
       <c r="C255">
-        <v>2</v>
+        <v>0.7</v>
       </c>
       <c r="D255">
-        <v>2.5</v>
+        <v>2.1</v>
       </c>
       <c r="F255">
-        <v>69.09999999999999</v>
+        <v>69.40000000000001</v>
       </c>
       <c r="G255">
-        <v>2.1</v>
+        <v>1.6</v>
       </c>
       <c r="H255">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" s="2">
-        <v>38442</v>
+        <v>38503</v>
       </c>
       <c r="B256">
-        <v>67.7</v>
+        <v>68.59999999999999</v>
       </c>
       <c r="C256">
-        <v>2.2</v>
+        <v>1.8</v>
       </c>
       <c r="D256">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
       <c r="F256">
-        <v>68.7</v>
+        <v>69.40000000000001</v>
       </c>
       <c r="G256">
-        <v>2.2</v>
+        <v>1.8</v>
       </c>
       <c r="H256">
         <v>2.3</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" s="2">
-        <v>38411</v>
+        <v>38472</v>
       </c>
       <c r="B257">
-        <v>67.40000000000001</v>
+        <v>68.2</v>
       </c>
       <c r="C257">
-        <v>2.1</v>
+        <v>2</v>
       </c>
       <c r="D257">
         <v>2.5</v>
       </c>
       <c r="F257">
-        <v>68.40000000000001</v>
+        <v>69.09999999999999</v>
       </c>
       <c r="G257">
         <v>2.1</v>
       </c>
       <c r="H257">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" s="2">
-        <v>38383</v>
+        <v>38442</v>
       </c>
       <c r="B258">
-        <v>67.5</v>
+        <v>67.7</v>
       </c>
       <c r="C258">
-        <v>2</v>
+        <v>2.2</v>
       </c>
       <c r="D258">
         <v>2.5</v>
       </c>
       <c r="F258">
-        <v>68.5</v>
+        <v>68.7</v>
       </c>
       <c r="G258">
-        <v>2</v>
+        <v>2.2</v>
       </c>
       <c r="H258">
         <v>2.3</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" s="2">
-        <v>38352</v>
+        <v>38411</v>
       </c>
       <c r="B259">
-        <v>67.8</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="C259">
-        <v>2.6</v>
+        <v>2.1</v>
       </c>
       <c r="D259">
         <v>2.5</v>
       </c>
       <c r="F259">
-        <v>68.8</v>
+        <v>68.40000000000001</v>
       </c>
       <c r="G259">
-        <v>2.5</v>
+        <v>2.1</v>
       </c>
       <c r="H259">
         <v>2.4</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" s="2">
-        <v>38321</v>
+        <v>38383</v>
       </c>
       <c r="B260">
-        <v>67.8</v>
+        <v>67.5</v>
       </c>
       <c r="C260">
-        <v>2.6</v>
+        <v>2</v>
       </c>
       <c r="D260">
         <v>2.5</v>
       </c>
       <c r="F260">
-        <v>68.7</v>
+        <v>68.5</v>
       </c>
       <c r="G260">
-        <v>2.5</v>
+        <v>2</v>
       </c>
       <c r="H260">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" s="2">
-        <v>38291</v>
+        <v>38352</v>
       </c>
       <c r="B261">
-        <v>67.59999999999999</v>
+        <v>67.8</v>
       </c>
       <c r="C261">
-        <v>2.3</v>
+        <v>2.6</v>
       </c>
       <c r="D261">
         <v>2.5</v>
       </c>
       <c r="F261">
-        <v>68.3</v>
+        <v>68.8</v>
       </c>
       <c r="G261">
-        <v>2.2</v>
+        <v>2.5</v>
       </c>
       <c r="H261">
         <v>2.4</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" s="2">
-        <v>38260</v>
+        <v>38321</v>
       </c>
       <c r="B262">
-        <v>67.3</v>
+        <v>67.8</v>
       </c>
       <c r="C262">
-        <v>2.1</v>
+        <v>2.6</v>
       </c>
       <c r="D262">
         <v>2.5</v>
       </c>
       <c r="F262">
-        <v>67.90000000000001</v>
+        <v>68.7</v>
       </c>
       <c r="G262">
-        <v>2.1</v>
+        <v>2.5</v>
       </c>
       <c r="H262">
         <v>2.4</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" s="2">
-        <v>38230</v>
+        <v>38291</v>
       </c>
       <c r="B263">
-        <v>67.3</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="C263">
+        <v>2.3</v>
+      </c>
+      <c r="D263">
+        <v>2.5</v>
+      </c>
+      <c r="F263">
+        <v>68.3</v>
+      </c>
+      <c r="G263">
+        <v>2.2</v>
+      </c>
+      <c r="H263">
         <v>2.4</v>
-      </c>
-[...10 lines deleted...]
-        <v>2.5</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" s="2">
-        <v>38199</v>
+        <v>38260</v>
       </c>
       <c r="B264">
-        <v>67.59999999999999</v>
+        <v>67.3</v>
       </c>
       <c r="C264">
-        <v>3</v>
+        <v>2.1</v>
       </c>
       <c r="D264">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="F264">
-        <v>68.2</v>
+        <v>67.90000000000001</v>
       </c>
       <c r="G264">
-        <v>2.8</v>
+        <v>2.1</v>
       </c>
       <c r="H264">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" s="2">
-        <v>38168</v>
+        <v>38230</v>
       </c>
       <c r="B265">
-        <v>68.09999999999999</v>
+        <v>67.3</v>
       </c>
       <c r="C265">
-        <v>3.6</v>
+        <v>2.4</v>
       </c>
       <c r="D265">
         <v>2.6</v>
       </c>
       <c r="F265">
-        <v>68.3</v>
+        <v>68</v>
       </c>
       <c r="G265">
-        <v>2.7</v>
+        <v>2.4</v>
       </c>
       <c r="H265">
         <v>2.5</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" s="2">
-        <v>38138</v>
+        <v>38199</v>
       </c>
       <c r="B266">
-        <v>67.40000000000001</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="C266">
-        <v>2.5</v>
+        <v>3</v>
       </c>
       <c r="D266">
         <v>2.6</v>
       </c>
       <c r="F266">
         <v>68.2</v>
       </c>
       <c r="G266">
-        <v>2.4</v>
+        <v>2.8</v>
       </c>
       <c r="H266">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" s="2">
-        <v>38107</v>
+        <v>38168</v>
       </c>
       <c r="B267">
-        <v>66.8</v>
+        <v>68.09999999999999</v>
       </c>
       <c r="C267">
-        <v>2.4</v>
+        <v>3.6</v>
       </c>
       <c r="D267">
+        <v>2.6</v>
+      </c>
+      <c r="F267">
+        <v>68.3</v>
+      </c>
+      <c r="G267">
         <v>2.7</v>
       </c>
-      <c r="F267">
-[...4 lines deleted...]
-      </c>
       <c r="H267">
-        <v>2.7</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" s="2">
-        <v>38077</v>
+        <v>38138</v>
       </c>
       <c r="B268">
-        <v>66.2</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="C268">
-        <v>2.3</v>
+        <v>2.5</v>
       </c>
       <c r="D268">
-        <v>2.8</v>
+        <v>2.6</v>
       </c>
       <c r="F268">
-        <v>67.2</v>
+        <v>68.2</v>
       </c>
       <c r="G268">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
       <c r="H268">
-        <v>2.8</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" s="2">
-        <v>38046</v>
+        <v>38107</v>
       </c>
       <c r="B269">
-        <v>66.09999999999999</v>
+        <v>66.8</v>
       </c>
       <c r="C269">
-        <v>2.1</v>
+        <v>2.4</v>
       </c>
       <c r="D269">
-        <v>2.9</v>
+        <v>2.7</v>
       </c>
       <c r="F269">
-        <v>67</v>
+        <v>67.7</v>
       </c>
       <c r="G269">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
       <c r="H269">
-        <v>2.9</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" s="2">
-        <v>38017</v>
+        <v>38077</v>
       </c>
       <c r="B270">
-        <v>66.09999999999999</v>
+        <v>66.2</v>
       </c>
       <c r="C270">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
       <c r="D270">
-        <v>3.1</v>
+        <v>2.8</v>
       </c>
       <c r="F270">
-        <v>67.09999999999999</v>
+        <v>67.2</v>
       </c>
       <c r="G270">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
       <c r="H270">
-        <v>3.1</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" s="2">
-        <v>37986</v>
+        <v>38046</v>
       </c>
       <c r="B271">
         <v>66.09999999999999</v>
       </c>
       <c r="C271">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
       <c r="D271">
-        <v>3.2</v>
+        <v>2.9</v>
       </c>
       <c r="F271">
-        <v>67.09999999999999</v>
+        <v>67</v>
       </c>
       <c r="G271">
-        <v>2.4</v>
+        <v>2.1</v>
       </c>
       <c r="H271">
-        <v>3.2</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" s="2">
-        <v>37955</v>
+        <v>38017</v>
       </c>
       <c r="B272">
         <v>66.09999999999999</v>
       </c>
       <c r="C272">
-        <v>2.4</v>
+        <v>2.2</v>
       </c>
       <c r="D272">
-        <v>3.4</v>
+        <v>3.1</v>
       </c>
       <c r="F272">
         <v>67.09999999999999</v>
       </c>
       <c r="G272">
-        <v>2.5</v>
+        <v>2.2</v>
       </c>
       <c r="H272">
-        <v>3.4</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" s="2">
-        <v>37925</v>
+        <v>37986</v>
       </c>
       <c r="B273">
-        <v>66</v>
+        <v>66.09999999999999</v>
       </c>
       <c r="C273">
-        <v>2.8</v>
+        <v>2.3</v>
       </c>
       <c r="D273">
-        <v>3.5</v>
+        <v>3.2</v>
       </c>
       <c r="F273">
-        <v>66.90000000000001</v>
+        <v>67.09999999999999</v>
       </c>
       <c r="G273">
-        <v>2.9</v>
+        <v>2.4</v>
       </c>
       <c r="H273">
-        <v>3.5</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" s="2">
-        <v>37894</v>
+        <v>37955</v>
       </c>
       <c r="B274">
-        <v>65.90000000000001</v>
+        <v>66.09999999999999</v>
       </c>
       <c r="C274">
-        <v>3.1</v>
+        <v>2.4</v>
       </c>
       <c r="D274">
-        <v>3.6</v>
+        <v>3.4</v>
       </c>
       <c r="F274">
-        <v>66.5</v>
+        <v>67.09999999999999</v>
       </c>
       <c r="G274">
-        <v>3</v>
+        <v>2.5</v>
       </c>
       <c r="H274">
-        <v>3.6</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" s="2">
-        <v>37864</v>
+        <v>37925</v>
       </c>
       <c r="B275">
-        <v>65.7</v>
+        <v>66</v>
       </c>
       <c r="C275">
+        <v>2.8</v>
+      </c>
+      <c r="D275">
+        <v>3.5</v>
+      </c>
+      <c r="F275">
+        <v>66.90000000000001</v>
+      </c>
+      <c r="G275">
         <v>2.9</v>
       </c>
-      <c r="D275">
-[...7 lines deleted...]
-      </c>
       <c r="H275">
-        <v>3.6</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" s="2">
-        <v>37833</v>
+        <v>37894</v>
       </c>
       <c r="B276">
-        <v>65.7</v>
+        <v>65.90000000000001</v>
       </c>
       <c r="C276">
-        <v>2.9</v>
+        <v>3.1</v>
       </c>
       <c r="D276">
-        <v>3.8</v>
+        <v>3.6</v>
       </c>
       <c r="F276">
-        <v>66.40000000000001</v>
+        <v>66.5</v>
       </c>
       <c r="G276">
-        <v>2.8</v>
+        <v>3</v>
       </c>
       <c r="H276">
-        <v>3.7</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" s="2">
-        <v>37802</v>
+        <v>37864</v>
       </c>
       <c r="B277">
-        <v>65.8</v>
+        <v>65.7</v>
       </c>
       <c r="C277">
-        <v>3.3</v>
+        <v>2.9</v>
       </c>
       <c r="D277">
-        <v>3.8</v>
+        <v>3.7</v>
       </c>
       <c r="F277">
-        <v>66.5</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="G277">
-        <v>3.3</v>
+        <v>2.8</v>
       </c>
       <c r="H277">
-        <v>3.8</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" s="2">
-        <v>37772</v>
+        <v>37833</v>
       </c>
       <c r="B278">
         <v>65.7</v>
       </c>
       <c r="C278">
-        <v>3.6</v>
+        <v>2.9</v>
       </c>
       <c r="D278">
         <v>3.8</v>
       </c>
       <c r="F278">
-        <v>66.59999999999999</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="G278">
-        <v>3.6</v>
+        <v>2.8</v>
       </c>
       <c r="H278">
-        <v>3.8</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" s="2">
-        <v>37741</v>
+        <v>37802</v>
       </c>
       <c r="B279">
-        <v>65.3</v>
+        <v>65.8</v>
       </c>
       <c r="C279">
-        <v>3.7</v>
+        <v>3.3</v>
       </c>
       <c r="D279">
         <v>3.8</v>
       </c>
       <c r="F279">
-        <v>66.2</v>
+        <v>66.5</v>
       </c>
       <c r="G279">
-        <v>3.7</v>
+        <v>3.3</v>
       </c>
       <c r="H279">
         <v>3.8</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" s="2">
-        <v>37711</v>
+        <v>37772</v>
       </c>
       <c r="B280">
-        <v>64.7</v>
+        <v>65.7</v>
       </c>
       <c r="C280">
-        <v>3.7</v>
+        <v>3.6</v>
       </c>
       <c r="D280">
         <v>3.8</v>
       </c>
       <c r="F280">
-        <v>65.7</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="G280">
-        <v>3.7</v>
+        <v>3.6</v>
       </c>
       <c r="H280">
-        <v>3.7</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" s="2">
-        <v>37680</v>
+        <v>37741</v>
       </c>
       <c r="B281">
-        <v>64.7</v>
+        <v>65.3</v>
       </c>
       <c r="C281">
-        <v>4.1</v>
+        <v>3.7</v>
       </c>
       <c r="D281">
         <v>3.8</v>
       </c>
       <c r="F281">
-        <v>65.59999999999999</v>
+        <v>66.2</v>
       </c>
       <c r="G281">
-        <v>4.1</v>
+        <v>3.7</v>
       </c>
       <c r="H281">
-        <v>3.7</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" s="2">
-        <v>37652</v>
+        <v>37711</v>
       </c>
       <c r="B282">
         <v>64.7</v>
       </c>
       <c r="C282">
-        <v>4</v>
+        <v>3.7</v>
       </c>
       <c r="D282">
+        <v>3.8</v>
+      </c>
+      <c r="F282">
+        <v>65.7</v>
+      </c>
+      <c r="G282">
         <v>3.7</v>
       </c>
-      <c r="F282">
-[...4 lines deleted...]
-      </c>
       <c r="H282">
-        <v>3.6</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" s="2">
-        <v>37621</v>
+        <v>37680</v>
       </c>
       <c r="B283">
         <v>64.7</v>
       </c>
       <c r="C283">
-        <v>4</v>
+        <v>4.1</v>
       </c>
       <c r="D283">
+        <v>3.8</v>
+      </c>
+      <c r="F283">
+        <v>65.59999999999999</v>
+      </c>
+      <c r="G283">
+        <v>4.1</v>
+      </c>
+      <c r="H283">
         <v>3.7</v>
-      </c>
-[...7 lines deleted...]
-        <v>3.6</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" s="2">
-        <v>37590</v>
+        <v>37652</v>
       </c>
       <c r="B284">
-        <v>64.59999999999999</v>
+        <v>64.7</v>
       </c>
       <c r="C284">
-        <v>4.1</v>
+        <v>4</v>
       </c>
       <c r="D284">
         <v>3.7</v>
       </c>
       <c r="F284">
-        <v>65.5</v>
+        <v>65.59999999999999</v>
       </c>
       <c r="G284">
         <v>4</v>
       </c>
       <c r="H284">
         <v>3.6</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" s="2">
-        <v>37560</v>
+        <v>37621</v>
       </c>
       <c r="B285">
-        <v>64.2</v>
+        <v>64.7</v>
       </c>
       <c r="C285">
-        <v>4.1</v>
+        <v>4</v>
       </c>
       <c r="D285">
         <v>3.7</v>
       </c>
       <c r="F285">
-        <v>65</v>
+        <v>65.5</v>
       </c>
       <c r="G285">
         <v>4</v>
       </c>
       <c r="H285">
         <v>3.6</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" s="2">
-        <v>37529</v>
+        <v>37590</v>
       </c>
       <c r="B286">
-        <v>63.8</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="C286">
-        <v>3.9</v>
+        <v>4.1</v>
       </c>
       <c r="D286">
         <v>3.7</v>
       </c>
       <c r="F286">
-        <v>64.59999999999999</v>
+        <v>65.5</v>
       </c>
       <c r="G286">
-        <v>3.7</v>
+        <v>4</v>
       </c>
       <c r="H286">
         <v>3.6</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" s="2">
-        <v>37499</v>
+        <v>37560</v>
       </c>
       <c r="B287">
-        <v>63.9</v>
+        <v>64.2</v>
       </c>
       <c r="C287">
-        <v>3.9</v>
+        <v>4.1</v>
       </c>
       <c r="D287">
         <v>3.7</v>
       </c>
       <c r="F287">
-        <v>64.59999999999999</v>
+        <v>65</v>
       </c>
       <c r="G287">
-        <v>3.7</v>
+        <v>4</v>
       </c>
       <c r="H287">
         <v>3.6</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" s="2">
-        <v>37468</v>
+        <v>37529</v>
       </c>
       <c r="B288">
         <v>63.8</v>
       </c>
       <c r="C288">
-        <v>3.5</v>
+        <v>3.9</v>
       </c>
       <c r="D288">
         <v>3.7</v>
       </c>
       <c r="F288">
         <v>64.59999999999999</v>
       </c>
       <c r="G288">
-        <v>3.5</v>
+        <v>3.7</v>
       </c>
       <c r="H288">
         <v>3.6</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" s="2">
-        <v>37437</v>
+        <v>37499</v>
       </c>
       <c r="B289">
-        <v>63.6</v>
+        <v>63.9</v>
       </c>
       <c r="C289">
-        <v>3.5</v>
+        <v>3.9</v>
       </c>
       <c r="D289">
-        <v>3.8</v>
+        <v>3.7</v>
       </c>
       <c r="F289">
-        <v>64.40000000000001</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="G289">
-        <v>3.4</v>
+        <v>3.7</v>
       </c>
       <c r="H289">
-        <v>3.7</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" s="2">
-        <v>37407</v>
+        <v>37468</v>
       </c>
       <c r="B290">
-        <v>63.4</v>
+        <v>63.8</v>
       </c>
       <c r="C290">
-        <v>3.4</v>
+        <v>3.5</v>
       </c>
       <c r="D290">
-        <v>3.9</v>
+        <v>3.7</v>
       </c>
       <c r="F290">
-        <v>64.2</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="G290">
-        <v>3.3</v>
+        <v>3.5</v>
       </c>
       <c r="H290">
-        <v>3.8</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" s="2">
-        <v>37376</v>
+        <v>37437</v>
       </c>
       <c r="B291">
-        <v>62.9</v>
+        <v>63.6</v>
       </c>
       <c r="C291">
-        <v>3.6</v>
+        <v>3.5</v>
       </c>
       <c r="D291">
-        <v>4</v>
+        <v>3.8</v>
       </c>
       <c r="F291">
-        <v>63.8</v>
+        <v>64.40000000000001</v>
       </c>
       <c r="G291">
-        <v>3.5</v>
+        <v>3.4</v>
       </c>
       <c r="H291">
-        <v>3.9</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" s="2">
-        <v>37346</v>
+        <v>37407</v>
       </c>
       <c r="B292">
-        <v>62.4</v>
+        <v>63.4</v>
       </c>
       <c r="C292">
         <v>3.4</v>
       </c>
       <c r="D292">
-        <v>4.1</v>
+        <v>3.9</v>
       </c>
       <c r="F292">
-        <v>63.3</v>
+        <v>64.2</v>
       </c>
       <c r="G292">
         <v>3.3</v>
       </c>
       <c r="H292">
-        <v>4</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" s="2">
-        <v>37315</v>
+        <v>37376</v>
       </c>
       <c r="B293">
-        <v>62.1</v>
+        <v>62.9</v>
       </c>
       <c r="C293">
-        <v>3.3</v>
+        <v>3.6</v>
       </c>
       <c r="D293">
-        <v>4.2</v>
+        <v>4</v>
       </c>
       <c r="F293">
-        <v>63</v>
+        <v>63.8</v>
       </c>
       <c r="G293">
-        <v>3.3</v>
+        <v>3.5</v>
       </c>
       <c r="H293">
-        <v>4.2</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" s="2">
-        <v>37287</v>
+        <v>37346</v>
       </c>
       <c r="B294">
-        <v>62.2</v>
+        <v>62.4</v>
       </c>
       <c r="C294">
-        <v>3.7</v>
+        <v>3.4</v>
       </c>
       <c r="D294">
-        <v>4.3</v>
+        <v>4.1</v>
       </c>
       <c r="F294">
-        <v>63.1</v>
+        <v>63.3</v>
       </c>
       <c r="G294">
-        <v>3.6</v>
+        <v>3.3</v>
       </c>
       <c r="H294">
-        <v>4.3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" s="2">
-        <v>37256</v>
+        <v>37315</v>
       </c>
       <c r="B295">
-        <v>62.2</v>
+        <v>62.1</v>
       </c>
       <c r="C295">
-        <v>3.9</v>
+        <v>3.3</v>
       </c>
       <c r="D295">
-        <v>4.4</v>
+        <v>4.2</v>
       </c>
       <c r="F295">
         <v>63</v>
       </c>
       <c r="G295">
-        <v>3.8</v>
+        <v>3.3</v>
       </c>
       <c r="H295">
-        <v>4.4</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" s="2">
-        <v>37225</v>
+        <v>37287</v>
       </c>
       <c r="B296">
-        <v>62</v>
+        <v>62.2</v>
       </c>
       <c r="C296">
-        <v>4.1</v>
+        <v>3.7</v>
       </c>
       <c r="D296">
-        <v>4.4</v>
+        <v>4.3</v>
       </c>
       <c r="F296">
-        <v>62.9</v>
+        <v>63.1</v>
       </c>
       <c r="G296">
-        <v>4</v>
+        <v>3.6</v>
       </c>
       <c r="H296">
-        <v>4.4</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" s="2">
-        <v>37195</v>
+        <v>37256</v>
       </c>
       <c r="B297">
-        <v>61.7</v>
+        <v>62.2</v>
       </c>
       <c r="C297">
-        <v>4.2</v>
+        <v>3.9</v>
       </c>
       <c r="D297">
         <v>4.4</v>
       </c>
       <c r="F297">
-        <v>62.5</v>
+        <v>63</v>
       </c>
       <c r="G297">
-        <v>4.1</v>
+        <v>3.8</v>
       </c>
       <c r="H297">
         <v>4.4</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" s="2">
-        <v>37164</v>
+        <v>37225</v>
       </c>
       <c r="B298">
-        <v>61.5</v>
+        <v>62</v>
       </c>
       <c r="C298">
         <v>4.1</v>
       </c>
       <c r="D298">
-        <v>4.3</v>
+        <v>4.4</v>
       </c>
       <c r="F298">
-        <v>62.3</v>
+        <v>62.9</v>
       </c>
       <c r="G298">
-        <v>4.1</v>
+        <v>4</v>
       </c>
       <c r="H298">
-        <v>4.3</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" s="2">
-        <v>37134</v>
+        <v>37195</v>
       </c>
       <c r="B299">
-        <v>61.5</v>
+        <v>61.7</v>
       </c>
       <c r="C299">
-        <v>4</v>
+        <v>4.2</v>
       </c>
       <c r="D299">
-        <v>4.3</v>
+        <v>4.4</v>
       </c>
       <c r="F299">
-        <v>62.3</v>
+        <v>62.5</v>
       </c>
       <c r="G299">
         <v>4.1</v>
       </c>
       <c r="H299">
-        <v>4.3</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" s="2">
-        <v>37103</v>
+        <v>37164</v>
       </c>
       <c r="B300">
-        <v>61.6</v>
+        <v>61.5</v>
       </c>
       <c r="C300">
+        <v>4.1</v>
+      </c>
+      <c r="D300">
         <v>4.3</v>
       </c>
-      <c r="D300">
-[...1 lines deleted...]
-      </c>
       <c r="F300">
-        <v>62.4</v>
+        <v>62.3</v>
       </c>
       <c r="G300">
+        <v>4.1</v>
+      </c>
+      <c r="H300">
         <v>4.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>4.2</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" s="2">
-        <v>37072</v>
+        <v>37134</v>
       </c>
       <c r="B301">
         <v>61.5</v>
       </c>
       <c r="C301">
-        <v>4.6</v>
+        <v>4</v>
       </c>
       <c r="D301">
-        <v>4.2</v>
+        <v>4.3</v>
       </c>
       <c r="F301">
         <v>62.3</v>
       </c>
       <c r="G301">
-        <v>4.5</v>
+        <v>4.1</v>
       </c>
       <c r="H301">
-        <v>4.1</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" s="2">
-        <v>37042</v>
+        <v>37103</v>
       </c>
       <c r="B302">
-        <v>61.3</v>
+        <v>61.6</v>
       </c>
       <c r="C302">
-        <v>4.9</v>
+        <v>4.3</v>
       </c>
       <c r="D302">
-        <v>4</v>
+        <v>4.2</v>
       </c>
       <c r="F302">
-        <v>62.2</v>
+        <v>62.4</v>
       </c>
       <c r="G302">
-        <v>4.8</v>
+        <v>4.3</v>
       </c>
       <c r="H302">
-        <v>4</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" s="2">
-        <v>37011</v>
+        <v>37072</v>
       </c>
       <c r="B303">
-        <v>60.8</v>
+        <v>61.5</v>
       </c>
       <c r="C303">
         <v>4.6</v>
       </c>
       <c r="D303">
-        <v>3.8</v>
+        <v>4.2</v>
       </c>
       <c r="F303">
-        <v>61.7</v>
+        <v>62.3</v>
       </c>
       <c r="G303">
         <v>4.5</v>
       </c>
       <c r="H303">
-        <v>3.8</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" s="2">
-        <v>36981</v>
+        <v>37042</v>
       </c>
       <c r="B304">
-        <v>60.4</v>
+        <v>61.3</v>
       </c>
       <c r="C304">
-        <v>5.1</v>
+        <v>4.9</v>
       </c>
       <c r="D304">
-        <v>3.6</v>
+        <v>4</v>
       </c>
       <c r="F304">
-        <v>61.3</v>
+        <v>62.2</v>
       </c>
       <c r="G304">
-        <v>5.1</v>
+        <v>4.8</v>
       </c>
       <c r="H304">
-        <v>3.6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" s="2">
-        <v>36950</v>
+        <v>37011</v>
       </c>
       <c r="B305">
-        <v>60.1</v>
+        <v>60.8</v>
       </c>
       <c r="C305">
-        <v>4.8</v>
+        <v>4.6</v>
       </c>
       <c r="D305">
-        <v>3.3</v>
+        <v>3.8</v>
       </c>
       <c r="F305">
-        <v>61</v>
+        <v>61.7</v>
       </c>
       <c r="G305">
-        <v>4.8</v>
+        <v>4.5</v>
       </c>
       <c r="H305">
-        <v>3.3</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" s="2">
-        <v>36922</v>
+        <v>36981</v>
       </c>
       <c r="B306">
-        <v>60</v>
+        <v>60.4</v>
       </c>
       <c r="C306">
-        <v>4.4</v>
+        <v>5.1</v>
       </c>
       <c r="D306">
-        <v>3</v>
+        <v>3.6</v>
       </c>
       <c r="F306">
-        <v>61</v>
+        <v>61.3</v>
       </c>
       <c r="G306">
-        <v>4.4</v>
+        <v>5.1</v>
       </c>
       <c r="H306">
-        <v>3</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" s="2">
-        <v>36891</v>
+        <v>36950</v>
       </c>
       <c r="B307">
-        <v>59.8</v>
+        <v>60.1</v>
       </c>
       <c r="C307">
-        <v>3.8</v>
+        <v>4.8</v>
       </c>
       <c r="D307">
-        <v>2.8</v>
+        <v>3.3</v>
       </c>
       <c r="F307">
-        <v>60.7</v>
+        <v>61</v>
       </c>
       <c r="G307">
-        <v>3.9</v>
+        <v>4.8</v>
       </c>
       <c r="H307">
-        <v>2.9</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" s="2">
-        <v>36860</v>
+        <v>36922</v>
       </c>
       <c r="B308">
-        <v>59.6</v>
+        <v>60</v>
       </c>
       <c r="C308">
-        <v>3.6</v>
+        <v>4.4</v>
       </c>
       <c r="D308">
-        <v>2.6</v>
+        <v>3</v>
       </c>
       <c r="F308">
-        <v>60.5</v>
+        <v>61</v>
       </c>
       <c r="G308">
-        <v>3.7</v>
+        <v>4.4</v>
       </c>
       <c r="H308">
-        <v>2.7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" s="2">
-        <v>36830</v>
+        <v>36891</v>
       </c>
       <c r="B309">
-        <v>59.2</v>
+        <v>59.8</v>
       </c>
       <c r="C309">
-        <v>3.7</v>
+        <v>3.8</v>
       </c>
       <c r="D309">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="F309">
-        <v>60</v>
+        <v>60.7</v>
       </c>
       <c r="G309">
-        <v>3.5</v>
+        <v>3.9</v>
       </c>
       <c r="H309">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" s="2">
-        <v>36799</v>
+        <v>36860</v>
       </c>
       <c r="B310">
-        <v>59.1</v>
+        <v>59.6</v>
       </c>
       <c r="C310">
         <v>3.6</v>
       </c>
       <c r="D310">
-        <v>2.3</v>
+        <v>2.6</v>
       </c>
       <c r="F310">
-        <v>59.8</v>
+        <v>60.5</v>
       </c>
       <c r="G310">
-        <v>3.4</v>
+        <v>3.7</v>
       </c>
       <c r="H310">
-        <v>2.4</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" s="2">
-        <v>36769</v>
+        <v>36830</v>
       </c>
       <c r="B311">
-        <v>59.1</v>
+        <v>59.2</v>
       </c>
       <c r="C311">
-        <v>3.6</v>
+        <v>3.7</v>
       </c>
       <c r="D311">
-        <v>2.2</v>
+        <v>2.5</v>
       </c>
       <c r="F311">
-        <v>59.9</v>
+        <v>60</v>
       </c>
       <c r="G311">
         <v>3.5</v>
       </c>
       <c r="H311">
-        <v>2.3</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" s="2">
-        <v>36738</v>
+        <v>36799</v>
       </c>
       <c r="B312">
         <v>59.1</v>
       </c>
       <c r="C312">
-        <v>3.3</v>
+        <v>3.6</v>
       </c>
       <c r="D312">
-        <v>2</v>
+        <v>2.3</v>
       </c>
       <c r="F312">
         <v>59.8</v>
       </c>
       <c r="G312">
-        <v>3.3</v>
+        <v>3.4</v>
       </c>
       <c r="H312">
-        <v>2.2</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" s="2">
-        <v>36707</v>
+        <v>36769</v>
       </c>
       <c r="B313">
-        <v>58.8</v>
+        <v>59.1</v>
       </c>
       <c r="C313">
-        <v>2.8</v>
+        <v>3.6</v>
       </c>
       <c r="D313">
-        <v>1.9</v>
+        <v>2.2</v>
       </c>
       <c r="F313">
-        <v>59.6</v>
+        <v>59.9</v>
       </c>
       <c r="G313">
-        <v>2.9</v>
+        <v>3.5</v>
       </c>
       <c r="H313">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" s="2">
-        <v>36677</v>
+        <v>36738</v>
       </c>
       <c r="B314">
-        <v>58.5</v>
+        <v>59.1</v>
       </c>
       <c r="C314">
-        <v>2.5</v>
+        <v>3.3</v>
       </c>
       <c r="D314">
-        <v>1.9</v>
+        <v>2</v>
       </c>
       <c r="F314">
-        <v>59.3</v>
+        <v>59.8</v>
       </c>
       <c r="G314">
-        <v>2.5</v>
+        <v>3.3</v>
       </c>
       <c r="H314">
-        <v>2</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" s="2">
-        <v>36646</v>
+        <v>36707</v>
       </c>
       <c r="B315">
-        <v>58.1</v>
+        <v>58.8</v>
       </c>
       <c r="C315">
+        <v>2.8</v>
+      </c>
+      <c r="D315">
         <v>1.9</v>
       </c>
-      <c r="D315">
-[...1 lines deleted...]
-      </c>
       <c r="F315">
-        <v>59</v>
+        <v>59.6</v>
       </c>
       <c r="G315">
+        <v>2.9</v>
+      </c>
+      <c r="H315">
         <v>2.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" s="2">
-        <v>36616</v>
+        <v>36677</v>
       </c>
       <c r="B316">
-        <v>57.5</v>
+        <v>58.5</v>
       </c>
       <c r="C316">
-        <v>1.4</v>
+        <v>2.5</v>
       </c>
       <c r="D316">
         <v>1.9</v>
       </c>
       <c r="F316">
-        <v>58.3</v>
+        <v>59.3</v>
       </c>
       <c r="G316">
-        <v>1.5</v>
+        <v>2.5</v>
       </c>
       <c r="H316">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" s="2">
-        <v>36585</v>
+        <v>36646</v>
       </c>
       <c r="B317">
-        <v>57.3</v>
+        <v>58.1</v>
       </c>
       <c r="C317">
-        <v>1.6</v>
+        <v>1.9</v>
       </c>
       <c r="D317">
+        <v>1.8</v>
+      </c>
+      <c r="F317">
+        <v>59</v>
+      </c>
+      <c r="G317">
+        <v>2.1</v>
+      </c>
+      <c r="H317">
         <v>2</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.2</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" s="2">
-        <v>36556</v>
+        <v>36616</v>
       </c>
       <c r="B318">
         <v>57.5</v>
       </c>
       <c r="C318">
+        <v>1.4</v>
+      </c>
+      <c r="D318">
         <v>1.9</v>
       </c>
-      <c r="D318">
+      <c r="F318">
+        <v>58.3</v>
+      </c>
+      <c r="G318">
+        <v>1.5</v>
+      </c>
+      <c r="H318">
         <v>2.1</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.3</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" s="2">
-        <v>36525</v>
+        <v>36585</v>
       </c>
       <c r="B319">
-        <v>57.6</v>
+        <v>57.3</v>
       </c>
       <c r="C319">
-        <v>1.7</v>
+        <v>1.6</v>
       </c>
       <c r="D319">
+        <v>2</v>
+      </c>
+      <c r="F319">
+        <v>58.2</v>
+      </c>
+      <c r="G319">
+        <v>1.8</v>
+      </c>
+      <c r="H319">
         <v>2.2</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.3</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" s="2">
-        <v>36494</v>
+        <v>36556</v>
       </c>
       <c r="B320">
         <v>57.5</v>
       </c>
       <c r="C320">
         <v>1.9</v>
       </c>
       <c r="D320">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
       <c r="F320">
-        <v>58.3</v>
+        <v>58.4</v>
       </c>
       <c r="G320">
         <v>2.1</v>
       </c>
       <c r="H320">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" s="2">
-        <v>36464</v>
+        <v>36525</v>
       </c>
       <c r="B321">
-        <v>57.1</v>
+        <v>57.6</v>
       </c>
       <c r="C321">
-        <v>1.8</v>
+        <v>1.7</v>
       </c>
       <c r="D321">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
       <c r="F321">
-        <v>58</v>
+        <v>58.5</v>
       </c>
       <c r="G321">
         <v>2</v>
       </c>
       <c r="H321">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" s="2">
-        <v>36433</v>
+        <v>36494</v>
       </c>
       <c r="B322">
-        <v>57</v>
+        <v>57.5</v>
       </c>
       <c r="C322">
         <v>1.9</v>
       </c>
       <c r="D322">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
       <c r="F322">
-        <v>57.8</v>
+        <v>58.3</v>
       </c>
       <c r="G322">
         <v>2.1</v>
       </c>
       <c r="H322">
-        <v>2.6</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" s="2">
-        <v>36403</v>
+        <v>36464</v>
       </c>
       <c r="B323">
         <v>57.1</v>
       </c>
       <c r="C323">
         <v>1.8</v>
       </c>
       <c r="D323">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
       <c r="F323">
-        <v>57.9</v>
+        <v>58</v>
       </c>
       <c r="G323">
         <v>2</v>
       </c>
       <c r="H323">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" s="2">
-        <v>36372</v>
+        <v>36433</v>
       </c>
       <c r="B324">
-        <v>57.2</v>
+        <v>57</v>
       </c>
       <c r="C324">
         <v>1.9</v>
       </c>
       <c r="D324">
         <v>2.4</v>
       </c>
       <c r="F324">
-        <v>57.9</v>
+        <v>57.8</v>
       </c>
       <c r="G324">
         <v>2.1</v>
       </c>
       <c r="H324">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" s="2">
-        <v>36341</v>
+        <v>36403</v>
       </c>
       <c r="B325">
-        <v>57.2</v>
+        <v>57.1</v>
       </c>
       <c r="C325">
-        <v>2.1</v>
+        <v>1.8</v>
       </c>
       <c r="D325">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
       <c r="F325">
-        <v>58</v>
+        <v>57.9</v>
       </c>
       <c r="G325">
-        <v>2.4</v>
+        <v>2</v>
       </c>
       <c r="H325">
-        <v>2.8</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" s="2">
-        <v>36311</v>
+        <v>36372</v>
       </c>
       <c r="B326">
-        <v>57.1</v>
+        <v>57.2</v>
       </c>
       <c r="C326">
-        <v>2.1</v>
+        <v>1.9</v>
       </c>
       <c r="D326">
-        <v>2.6</v>
+        <v>2.4</v>
       </c>
       <c r="F326">
         <v>57.9</v>
       </c>
       <c r="G326">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
       <c r="H326">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" s="2">
-        <v>36280</v>
+        <v>36341</v>
       </c>
       <c r="B327">
-        <v>57</v>
+        <v>57.2</v>
       </c>
       <c r="C327">
-        <v>2.7</v>
+        <v>2.1</v>
       </c>
       <c r="D327">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="F327">
-        <v>57.8</v>
+        <v>58</v>
       </c>
       <c r="G327">
-        <v>2.9</v>
+        <v>2.4</v>
       </c>
       <c r="H327">
         <v>2.8</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" s="2">
-        <v>36250</v>
+        <v>36311</v>
       </c>
       <c r="B328">
-        <v>56.6</v>
+        <v>57.1</v>
       </c>
       <c r="C328">
-        <v>2.8</v>
+        <v>2.1</v>
       </c>
       <c r="D328">
-        <v>2.5</v>
+        <v>2.6</v>
       </c>
       <c r="F328">
-        <v>57.4</v>
+        <v>57.9</v>
       </c>
       <c r="G328">
-        <v>2.9</v>
+        <v>2.3</v>
       </c>
       <c r="H328">
         <v>2.8</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" s="2">
-        <v>36219</v>
+        <v>36280</v>
       </c>
       <c r="B329">
-        <v>56.4</v>
+        <v>57</v>
       </c>
       <c r="C329">
         <v>2.7</v>
       </c>
       <c r="D329">
-        <v>2.4</v>
+        <v>2.6</v>
       </c>
       <c r="F329">
-        <v>57.2</v>
+        <v>57.8</v>
       </c>
       <c r="G329">
+        <v>2.9</v>
+      </c>
+      <c r="H329">
         <v>2.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.7</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" s="2">
-        <v>36191</v>
+        <v>36250</v>
       </c>
       <c r="B330">
-        <v>56.4</v>
+        <v>56.6</v>
       </c>
       <c r="C330">
+        <v>2.8</v>
+      </c>
+      <c r="D330">
         <v>2.5</v>
       </c>
-      <c r="D330">
-[...1 lines deleted...]
-      </c>
       <c r="F330">
-        <v>57.2</v>
+        <v>57.4</v>
       </c>
       <c r="G330">
-        <v>2.7</v>
+        <v>2.9</v>
       </c>
       <c r="H330">
-        <v>2.6</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" s="2">
-        <v>36160</v>
+        <v>36219</v>
       </c>
       <c r="B331">
-        <v>56.6</v>
+        <v>56.4</v>
       </c>
       <c r="C331">
+        <v>2.7</v>
+      </c>
+      <c r="D331">
+        <v>2.4</v>
+      </c>
+      <c r="F331">
+        <v>57.2</v>
+      </c>
+      <c r="G331">
         <v>2.8</v>
       </c>
-      <c r="D331">
-[...7 lines deleted...]
-      </c>
       <c r="H331">
-        <v>2.6</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" s="2">
-        <v>36129</v>
+        <v>36191</v>
       </c>
       <c r="B332">
         <v>56.4</v>
       </c>
       <c r="C332">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="D332">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
       <c r="F332">
         <v>57.2</v>
       </c>
       <c r="G332">
-        <v>3.1</v>
+        <v>2.7</v>
       </c>
       <c r="H332">
-        <v>2.5</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" s="2">
-        <v>36099</v>
+        <v>36160</v>
       </c>
       <c r="B333">
-        <v>56.1</v>
+        <v>56.6</v>
       </c>
       <c r="C333">
+        <v>2.8</v>
+      </c>
+      <c r="D333">
+        <v>2.2</v>
+      </c>
+      <c r="F333">
+        <v>57.4</v>
+      </c>
+      <c r="G333">
+        <v>3.2</v>
+      </c>
+      <c r="H333">
         <v>2.6</v>
-      </c>
-[...10 lines deleted...]
-        <v>2.4</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" s="2">
-        <v>36068</v>
+        <v>36129</v>
       </c>
       <c r="B334">
-        <v>56</v>
+        <v>56.4</v>
       </c>
       <c r="C334">
+        <v>2.6</v>
+      </c>
+      <c r="D334">
         <v>2.2</v>
       </c>
-      <c r="D334">
-[...1 lines deleted...]
-      </c>
       <c r="F334">
-        <v>56.7</v>
+        <v>57.2</v>
       </c>
       <c r="G334">
+        <v>3.1</v>
+      </c>
+      <c r="H334">
         <v>2.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.4</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" s="2">
-        <v>36038</v>
+        <v>36099</v>
       </c>
       <c r="B335">
         <v>56.1</v>
       </c>
       <c r="C335">
-        <v>2.2</v>
+        <v>2.6</v>
       </c>
       <c r="D335">
-        <v>2</v>
+        <v>2.1</v>
       </c>
       <c r="F335">
-        <v>56.7</v>
+        <v>56.9</v>
       </c>
       <c r="G335">
-        <v>2.6</v>
+        <v>3</v>
       </c>
       <c r="H335">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" s="2">
-        <v>36007</v>
+        <v>36068</v>
       </c>
       <c r="B336">
-        <v>56.1</v>
+        <v>56</v>
       </c>
       <c r="C336">
-        <v>2.9</v>
+        <v>2.2</v>
       </c>
       <c r="D336">
-        <v>1.9</v>
+        <v>2</v>
       </c>
       <c r="F336">
         <v>56.7</v>
       </c>
       <c r="G336">
-        <v>3.1</v>
+        <v>2.5</v>
       </c>
       <c r="H336">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" s="2">
-        <v>35976</v>
+        <v>36038</v>
       </c>
       <c r="B337">
-        <v>56</v>
+        <v>56.1</v>
       </c>
       <c r="C337">
-        <v>2.7</v>
+        <v>2.2</v>
       </c>
       <c r="D337">
-        <v>1.8</v>
+        <v>2</v>
       </c>
       <c r="F337">
-        <v>56.6</v>
+        <v>56.7</v>
       </c>
       <c r="G337">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="H337">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" s="2">
-        <v>35946</v>
+        <v>36007</v>
       </c>
       <c r="B338">
-        <v>55.9</v>
+        <v>56.1</v>
       </c>
       <c r="C338">
-        <v>2.2</v>
+        <v>2.9</v>
       </c>
       <c r="D338">
-        <v>1.7</v>
+        <v>1.9</v>
       </c>
       <c r="F338">
-        <v>56.5</v>
+        <v>56.7</v>
       </c>
       <c r="G338">
-        <v>2.5</v>
+        <v>3.1</v>
       </c>
       <c r="H338">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" s="2">
-        <v>35915</v>
+        <v>35976</v>
       </c>
       <c r="B339">
-        <v>55.5</v>
+        <v>56</v>
       </c>
       <c r="C339">
+        <v>2.7</v>
+      </c>
+      <c r="D339">
+        <v>1.8</v>
+      </c>
+      <c r="F339">
+        <v>56.6</v>
+      </c>
+      <c r="G339">
+        <v>2.9</v>
+      </c>
+      <c r="H339">
         <v>2.2</v>
-      </c>
-[...10 lines deleted...]
-        <v>2.1</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" s="2">
-        <v>35885</v>
+        <v>35946</v>
       </c>
       <c r="B340">
-        <v>55.1</v>
+        <v>55.9</v>
       </c>
       <c r="C340">
-        <v>1.5</v>
+        <v>2.2</v>
       </c>
       <c r="D340">
-        <v>1.6</v>
+        <v>1.7</v>
       </c>
       <c r="F340">
-        <v>55.8</v>
+        <v>56.5</v>
       </c>
       <c r="G340">
-        <v>1.9</v>
+        <v>2.5</v>
       </c>
       <c r="H340">
         <v>2.1</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" s="2">
-        <v>35854</v>
+        <v>35915</v>
       </c>
       <c r="B341">
-        <v>54.9</v>
+        <v>55.5</v>
       </c>
       <c r="C341">
-        <v>1.3</v>
+        <v>2.2</v>
       </c>
       <c r="D341">
         <v>1.7</v>
       </c>
       <c r="F341">
-        <v>55.6</v>
+        <v>56.2</v>
       </c>
       <c r="G341">
-        <v>1.8</v>
+        <v>2.5</v>
       </c>
       <c r="H341">
         <v>2.1</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" s="2">
-        <v>35826</v>
+        <v>35885</v>
       </c>
       <c r="B342">
-        <v>55</v>
+        <v>55.1</v>
       </c>
       <c r="C342">
+        <v>1.5</v>
+      </c>
+      <c r="D342">
         <v>1.6</v>
       </c>
-      <c r="D342">
-[...1 lines deleted...]
-      </c>
       <c r="F342">
-        <v>55.7</v>
+        <v>55.8</v>
       </c>
       <c r="G342">
-        <v>2</v>
+        <v>1.9</v>
       </c>
       <c r="H342">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" s="2">
-        <v>35795</v>
+        <v>35854</v>
       </c>
       <c r="B343">
-        <v>55.1</v>
+        <v>54.9</v>
       </c>
       <c r="C343">
-        <v>2.1</v>
+        <v>1.3</v>
       </c>
       <c r="D343">
-        <v>1.9</v>
+        <v>1.7</v>
       </c>
       <c r="F343">
         <v>55.6</v>
       </c>
       <c r="G343">
-        <v>2.5</v>
+        <v>1.8</v>
       </c>
       <c r="H343">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" s="2">
-        <v>35764</v>
+        <v>35826</v>
       </c>
       <c r="B344">
         <v>55</v>
       </c>
       <c r="C344">
-        <v>1.9</v>
+        <v>1.6</v>
+      </c>
+      <c r="D344">
+        <v>1.8</v>
       </c>
       <c r="F344">
-        <v>55.5</v>
+        <v>55.7</v>
       </c>
       <c r="G344">
-        <v>2.3</v>
+        <v>2</v>
       </c>
       <c r="H344">
-        <v>2.4</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" s="2">
-        <v>35734</v>
+        <v>35795</v>
       </c>
       <c r="B345">
-        <v>54.7</v>
+        <v>55.1</v>
       </c>
       <c r="C345">
-        <v>1.6</v>
+        <v>2.1</v>
+      </c>
+      <c r="D345">
+        <v>1.9</v>
       </c>
       <c r="F345">
-        <v>55.2</v>
+        <v>55.6</v>
       </c>
       <c r="G345">
-        <v>2.1</v>
+        <v>2.5</v>
       </c>
       <c r="H345">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" s="2">
-        <v>35703</v>
+        <v>35764</v>
       </c>
       <c r="B346">
-        <v>54.8</v>
+        <v>55</v>
       </c>
       <c r="C346">
-        <v>1.5</v>
+        <v>1.9</v>
       </c>
       <c r="F346">
-        <v>55.3</v>
+        <v>55.5</v>
       </c>
       <c r="G346">
-        <v>2</v>
+        <v>2.3</v>
       </c>
       <c r="H346">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" s="2">
-        <v>35673</v>
+        <v>35734</v>
       </c>
       <c r="B347">
-        <v>54.8</v>
+        <v>54.7</v>
       </c>
       <c r="C347">
         <v>1.6</v>
       </c>
       <c r="F347">
-        <v>55.3</v>
+        <v>55.2</v>
       </c>
       <c r="G347">
         <v>2.1</v>
       </c>
       <c r="H347">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" s="2">
-        <v>35642</v>
+        <v>35703</v>
       </c>
       <c r="B348">
-        <v>54.6</v>
+        <v>54.8</v>
       </c>
       <c r="C348">
-        <v>1.4</v>
+        <v>1.5</v>
       </c>
       <c r="F348">
-        <v>55</v>
+        <v>55.3</v>
       </c>
       <c r="G348">
-        <v>1.9</v>
+        <v>2</v>
       </c>
       <c r="H348">
-        <v>2.8</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" s="2">
-        <v>35611</v>
+        <v>35673</v>
       </c>
       <c r="B349">
-        <v>54.6</v>
+        <v>54.8</v>
       </c>
       <c r="C349">
         <v>1.6</v>
       </c>
       <c r="F349">
-        <v>55</v>
+        <v>55.3</v>
       </c>
       <c r="G349">
-        <v>2</v>
+        <v>2.1</v>
       </c>
       <c r="H349">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" s="2">
-        <v>35581</v>
+        <v>35642</v>
       </c>
       <c r="B350">
-        <v>54.7</v>
+        <v>54.6</v>
       </c>
       <c r="C350">
+        <v>1.4</v>
+      </c>
+      <c r="F350">
+        <v>55</v>
+      </c>
+      <c r="G350">
         <v>1.9</v>
       </c>
-      <c r="F350">
-[...4 lines deleted...]
-      </c>
       <c r="H350">
-        <v>3</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" s="2">
-        <v>35550</v>
+        <v>35611</v>
       </c>
       <c r="B351">
-        <v>54.3</v>
+        <v>54.6</v>
       </c>
       <c r="C351">
         <v>1.6</v>
       </c>
       <c r="F351">
-        <v>54.8</v>
+        <v>55</v>
       </c>
       <c r="G351">
         <v>2</v>
       </c>
       <c r="H351">
-        <v>3.1</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" s="2">
-        <v>35520</v>
+        <v>35581</v>
       </c>
       <c r="B352">
-        <v>54.3</v>
+        <v>54.7</v>
       </c>
       <c r="C352">
+        <v>1.9</v>
+      </c>
+      <c r="F352">
+        <v>55.2</v>
+      </c>
+      <c r="G352">
         <v>2.3</v>
       </c>
-      <c r="F352">
-[...4 lines deleted...]
-      </c>
       <c r="H352">
-        <v>3.2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" s="2">
-        <v>35489</v>
+        <v>35550</v>
       </c>
       <c r="B353">
-        <v>54.2</v>
+        <v>54.3</v>
       </c>
       <c r="C353">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="F353">
-        <v>54.7</v>
+        <v>54.8</v>
       </c>
       <c r="G353">
-        <v>2.9</v>
+        <v>2</v>
       </c>
       <c r="H353">
-        <v>3.2</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" s="2">
-        <v>35461</v>
+        <v>35520</v>
       </c>
       <c r="B354">
-        <v>54.2</v>
+        <v>54.3</v>
       </c>
       <c r="C354">
-        <v>2.8</v>
+        <v>2.3</v>
       </c>
       <c r="F354">
-        <v>54.6</v>
+        <v>54.8</v>
       </c>
       <c r="G354">
-        <v>3.3</v>
+        <v>2.7</v>
       </c>
       <c r="H354">
-        <v>3.1</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" s="2">
-        <v>35430</v>
+        <v>35489</v>
       </c>
       <c r="B355">
-        <v>54</v>
+        <v>54.2</v>
+      </c>
+      <c r="C355">
+        <v>2.4</v>
       </c>
       <c r="F355">
-        <v>54.3</v>
+        <v>54.7</v>
       </c>
       <c r="G355">
+        <v>2.9</v>
+      </c>
+      <c r="H355">
         <v>3.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.1</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" s="2">
-        <v>35399</v>
+        <v>35461</v>
       </c>
       <c r="B356">
-        <v>54</v>
+        <v>54.2</v>
+      </c>
+      <c r="C356">
+        <v>2.8</v>
       </c>
       <c r="F356">
-        <v>54.2</v>
+        <v>54.6</v>
       </c>
       <c r="G356">
-        <v>3</v>
+        <v>3.3</v>
       </c>
       <c r="H356">
         <v>3.1</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" s="2">
-        <v>35369</v>
+        <v>35430</v>
       </c>
       <c r="B357">
-        <v>53.9</v>
+        <v>54</v>
       </c>
       <c r="F357">
-        <v>54.1</v>
+        <v>54.3</v>
       </c>
       <c r="G357">
-        <v>2.9</v>
+        <v>3.2</v>
       </c>
       <c r="H357">
-        <v>3.2</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" s="2">
-        <v>35338</v>
+        <v>35399</v>
       </c>
       <c r="B358">
         <v>54</v>
       </c>
       <c r="F358">
         <v>54.2</v>
       </c>
       <c r="G358">
-        <v>3.3</v>
+        <v>3</v>
       </c>
       <c r="H358">
-        <v>3.3</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" s="2">
-        <v>35308</v>
+        <v>35369</v>
       </c>
       <c r="B359">
-        <v>54</v>
+        <v>53.9</v>
       </c>
       <c r="F359">
-        <v>54.2</v>
+        <v>54.1</v>
       </c>
       <c r="G359">
-        <v>3.5</v>
+        <v>2.9</v>
       </c>
       <c r="H359">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" s="2">
-        <v>35277</v>
+        <v>35338</v>
       </c>
       <c r="B360">
-        <v>53.8</v>
+        <v>54</v>
       </c>
       <c r="F360">
-        <v>54</v>
+        <v>54.2</v>
       </c>
       <c r="G360">
-        <v>3.6</v>
+        <v>3.3</v>
       </c>
       <c r="H360">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" s="2">
-        <v>35246</v>
+        <v>35308</v>
       </c>
       <c r="B361">
-        <v>53.7</v>
+        <v>54</v>
       </c>
       <c r="F361">
-        <v>53.9</v>
+        <v>54.2</v>
       </c>
       <c r="G361">
         <v>3.5</v>
       </c>
       <c r="H361">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" s="2">
-        <v>35216</v>
+        <v>35277</v>
       </c>
       <c r="B362">
-        <v>53.7</v>
+        <v>53.8</v>
       </c>
       <c r="F362">
         <v>54</v>
       </c>
       <c r="G362">
-        <v>3.3</v>
+        <v>3.6</v>
       </c>
       <c r="H362">
         <v>3.4</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" s="2">
-        <v>35185</v>
+        <v>35246</v>
       </c>
       <c r="B363">
-        <v>53.5</v>
+        <v>53.7</v>
       </c>
       <c r="F363">
-        <v>53.8</v>
+        <v>53.9</v>
       </c>
       <c r="G363">
-        <v>2.8</v>
+        <v>3.5</v>
       </c>
       <c r="H363">
-        <v>3.5</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" s="2">
-        <v>35155</v>
+        <v>35216</v>
       </c>
       <c r="B364">
-        <v>53.1</v>
+        <v>53.7</v>
       </c>
       <c r="F364">
-        <v>53.3</v>
+        <v>54</v>
       </c>
       <c r="G364">
-        <v>2.5</v>
+        <v>3.3</v>
       </c>
       <c r="H364">
-        <v>3.7</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" s="2">
-        <v>35124</v>
+        <v>35185</v>
       </c>
       <c r="B365">
-        <v>53</v>
+        <v>53.5</v>
       </c>
       <c r="F365">
-        <v>53.1</v>
+        <v>53.8</v>
       </c>
       <c r="G365">
-        <v>2.6</v>
+        <v>2.8</v>
       </c>
       <c r="H365">
-        <v>3.9</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" s="2">
-        <v>35095</v>
+        <v>35155</v>
       </c>
       <c r="B366">
-        <v>52.7</v>
+        <v>53.1</v>
       </c>
       <c r="F366">
-        <v>52.8</v>
+        <v>53.3</v>
       </c>
       <c r="G366">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="H366">
-        <v>4.1</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" s="2">
-        <v>35064</v>
+        <v>35124</v>
+      </c>
+      <c r="B367">
+        <v>53</v>
       </c>
       <c r="F367">
-        <v>52.6</v>
+        <v>53.1</v>
       </c>
       <c r="G367">
-        <v>3.5</v>
+        <v>2.6</v>
       </c>
       <c r="H367">
-        <v>4.2</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" s="2">
-        <v>35033</v>
+        <v>35095</v>
+      </c>
+      <c r="B368">
+        <v>52.7</v>
       </c>
       <c r="F368">
-        <v>52.6</v>
+        <v>52.8</v>
       </c>
       <c r="G368">
-        <v>4</v>
+        <v>2.6</v>
       </c>
       <c r="H368">
-        <v>4.3</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" s="2">
-        <v>35003</v>
+        <v>35064</v>
       </c>
       <c r="F369">
         <v>52.6</v>
       </c>
       <c r="G369">
-        <v>4.1</v>
+        <v>3.5</v>
       </c>
       <c r="H369">
-        <v>4.3</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" s="2">
-        <v>34972</v>
+        <v>35033</v>
       </c>
       <c r="F370">
-        <v>52.4</v>
+        <v>52.6</v>
       </c>
       <c r="G370">
-        <v>4.1</v>
+        <v>4</v>
       </c>
       <c r="H370">
-        <v>4.4</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" s="2">
-        <v>34942</v>
+        <v>35003</v>
       </c>
       <c r="F371">
-        <v>52.3</v>
+        <v>52.6</v>
       </c>
       <c r="G371">
         <v>4.1</v>
       </c>
       <c r="H371">
-        <v>4.4</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" s="2">
-        <v>34911</v>
+        <v>34972</v>
       </c>
       <c r="F372">
-        <v>52.1</v>
+        <v>52.4</v>
       </c>
       <c r="G372">
-        <v>3.9</v>
+        <v>4.1</v>
       </c>
       <c r="H372">
-        <v>4.5</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" s="2">
-        <v>34880</v>
+        <v>34942</v>
       </c>
       <c r="F373">
-        <v>52.1</v>
+        <v>52.3</v>
       </c>
       <c r="G373">
-        <v>4</v>
+        <v>4.1</v>
       </c>
       <c r="H373">
-        <v>4.6</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" s="2">
-        <v>34850</v>
+        <v>34911</v>
       </c>
       <c r="F374">
-        <v>52.2</v>
+        <v>52.1</v>
       </c>
       <c r="G374">
-        <v>4.4</v>
+        <v>3.9</v>
       </c>
       <c r="H374">
-        <v>4.8</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" s="2">
-        <v>34819</v>
+        <v>34880</v>
       </c>
       <c r="F375">
-        <v>52.3</v>
+        <v>52.1</v>
       </c>
       <c r="G375">
-        <v>4.7</v>
+        <v>4</v>
       </c>
       <c r="H375">
-        <v>4.9</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" s="2">
-        <v>34789</v>
+        <v>34850</v>
       </c>
       <c r="F376">
-        <v>52</v>
+        <v>52.2</v>
       </c>
       <c r="G376">
+        <v>4.4</v>
+      </c>
+      <c r="H376">
         <v>4.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" s="2">
-        <v>34758</v>
+        <v>34819</v>
       </c>
       <c r="F377">
-        <v>51.8</v>
+        <v>52.3</v>
       </c>
       <c r="G377">
-        <v>4.6</v>
+        <v>4.7</v>
       </c>
       <c r="H377">
-        <v>5.1</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" s="2">
-        <v>34730</v>
+        <v>34789</v>
       </c>
       <c r="F378">
-        <v>51.5</v>
+        <v>52</v>
       </c>
       <c r="G378">
-        <v>4.6</v>
+        <v>4.8</v>
       </c>
       <c r="H378">
-        <v>5.3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" s="2">
-        <v>34699</v>
+        <v>34758</v>
       </c>
       <c r="F379">
-        <v>50.8</v>
+        <v>51.8</v>
       </c>
       <c r="G379">
-        <v>4.3</v>
+        <v>4.6</v>
       </c>
       <c r="H379">
-        <v>5.4</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" s="2">
-        <v>34668</v>
+        <v>34730</v>
       </c>
       <c r="F380">
-        <v>50.6</v>
+        <v>51.5</v>
       </c>
       <c r="G380">
-        <v>4.3</v>
+        <v>4.6</v>
       </c>
       <c r="H380">
-        <v>5.6</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" s="2">
-        <v>34638</v>
+        <v>34699</v>
       </c>
       <c r="F381">
-        <v>50.5</v>
+        <v>50.8</v>
       </c>
       <c r="G381">
-        <v>4.7</v>
+        <v>4.3</v>
       </c>
       <c r="H381">
-        <v>5.8</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" s="2">
-        <v>34607</v>
+        <v>34668</v>
       </c>
       <c r="F382">
-        <v>50.3</v>
+        <v>50.6</v>
       </c>
       <c r="G382">
-        <v>4.9</v>
+        <v>4.3</v>
       </c>
       <c r="H382">
-        <v>6</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" s="2">
-        <v>34577</v>
+        <v>34638</v>
       </c>
       <c r="F383">
-        <v>50.3</v>
+        <v>50.5</v>
       </c>
       <c r="G383">
-        <v>5.1</v>
+        <v>4.7</v>
       </c>
       <c r="H383">
-        <v>6.1</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" s="2">
-        <v>34546</v>
+        <v>34607</v>
       </c>
       <c r="F384">
-        <v>50.2</v>
+        <v>50.3</v>
       </c>
       <c r="G384">
-        <v>5.3</v>
+        <v>4.9</v>
       </c>
       <c r="H384">
-        <v>6.2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" s="2">
-        <v>34515</v>
+        <v>34577</v>
       </c>
       <c r="F385">
-        <v>50.1</v>
+        <v>50.3</v>
       </c>
       <c r="G385">
-        <v>5.7</v>
+        <v>5.1</v>
       </c>
       <c r="H385">
-        <v>6.3</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" s="2">
-        <v>34485</v>
+        <v>34546</v>
       </c>
       <c r="F386">
-        <v>50</v>
+        <v>50.2</v>
       </c>
       <c r="G386">
-        <v>5.8</v>
+        <v>5.3</v>
       </c>
       <c r="H386">
-        <v>6.3</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" s="2">
-        <v>34454</v>
+        <v>34515</v>
       </c>
       <c r="F387">
-        <v>49.9</v>
+        <v>50.1</v>
       </c>
       <c r="G387">
-        <v>6.1</v>
+        <v>5.7</v>
       </c>
       <c r="H387">
         <v>6.3</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" s="2">
-        <v>34424</v>
+        <v>34485</v>
       </c>
       <c r="F388">
-        <v>49.6</v>
+        <v>50</v>
       </c>
       <c r="G388">
-        <v>6.1</v>
+        <v>5.8</v>
       </c>
       <c r="H388">
         <v>6.3</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" s="2">
-        <v>34393</v>
+        <v>34454</v>
       </c>
       <c r="F389">
-        <v>49.5</v>
+        <v>49.9</v>
       </c>
       <c r="G389">
+        <v>6.1</v>
+      </c>
+      <c r="H389">
         <v>6.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>6.5</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" s="2">
-        <v>34365</v>
+        <v>34424</v>
       </c>
       <c r="F390">
-        <v>49.3</v>
+        <v>49.6</v>
       </c>
       <c r="G390">
-        <v>6.5</v>
+        <v>6.1</v>
       </c>
       <c r="H390">
-        <v>6.6</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" s="2">
-        <v>34334</v>
+        <v>34393</v>
       </c>
       <c r="F391">
-        <v>48.7</v>
+        <v>49.5</v>
       </c>
       <c r="G391">
-        <v>6.7</v>
+        <v>6.3</v>
       </c>
       <c r="H391">
-        <v>6.8</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" s="2">
-        <v>34303</v>
+        <v>34365</v>
       </c>
       <c r="F392">
-        <v>48.5</v>
+        <v>49.3</v>
       </c>
       <c r="G392">
-        <v>6.9</v>
+        <v>6.5</v>
       </c>
       <c r="H392">
-        <v>7</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" s="2">
-        <v>34273</v>
+        <v>34334</v>
       </c>
       <c r="F393">
-        <v>48.2</v>
+        <v>48.7</v>
       </c>
       <c r="G393">
-        <v>6.5</v>
+        <v>6.7</v>
       </c>
       <c r="H393">
-        <v>7.1</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" s="2">
-        <v>34242</v>
+        <v>34303</v>
       </c>
       <c r="F394">
-        <v>48</v>
+        <v>48.5</v>
       </c>
       <c r="G394">
-        <v>6.3</v>
+        <v>6.9</v>
       </c>
       <c r="H394">
-        <v>7.4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" s="2">
-        <v>34212</v>
+        <v>34273</v>
       </c>
       <c r="F395">
-        <v>47.9</v>
+        <v>48.2</v>
       </c>
       <c r="G395">
-        <v>6.1</v>
+        <v>6.5</v>
       </c>
       <c r="H395">
-        <v>7.6</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" s="2">
-        <v>34181</v>
+        <v>34242</v>
       </c>
       <c r="F396">
-        <v>47.7</v>
+        <v>48</v>
       </c>
       <c r="G396">
-        <v>6.1</v>
+        <v>6.3</v>
       </c>
       <c r="H396">
-        <v>7.9</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" s="2">
-        <v>34150</v>
+        <v>34212</v>
       </c>
       <c r="F397">
-        <v>47.4</v>
+        <v>47.9</v>
       </c>
       <c r="G397">
-        <v>6</v>
+        <v>6.1</v>
       </c>
       <c r="H397">
-        <v>8.300000000000001</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" s="2">
-        <v>34120</v>
+        <v>34181</v>
       </c>
       <c r="F398">
-        <v>47.3</v>
+        <v>47.7</v>
       </c>
       <c r="G398">
         <v>6.1</v>
       </c>
       <c r="H398">
-        <v>8.6</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" s="2">
-        <v>34089</v>
+        <v>34150</v>
       </c>
       <c r="F399">
-        <v>47.1</v>
+        <v>47.4</v>
       </c>
       <c r="G399">
-        <v>6.6</v>
+        <v>6</v>
       </c>
       <c r="H399">
-        <v>9</v>
+        <v>8.300000000000001</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" s="2">
-        <v>34059</v>
+        <v>34120</v>
       </c>
       <c r="F400">
-        <v>46.8</v>
+        <v>47.3</v>
       </c>
       <c r="G400">
-        <v>7.6</v>
+        <v>6.1</v>
       </c>
       <c r="H400">
-        <v>9.300000000000001</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" s="2">
-        <v>34028</v>
+        <v>34089</v>
       </c>
       <c r="F401">
-        <v>46.6</v>
+        <v>47.1</v>
       </c>
       <c r="G401">
-        <v>8.199999999999999</v>
+        <v>6.6</v>
       </c>
       <c r="H401">
-        <v>9.4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" s="2">
-        <v>34000</v>
+        <v>34059</v>
       </c>
       <c r="F402">
-        <v>46.3</v>
+        <v>46.8</v>
       </c>
       <c r="G402">
-        <v>8.6</v>
+        <v>7.6</v>
       </c>
       <c r="H402">
-        <v>9.5</v>
+        <v>9.300000000000001</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" s="2">
-        <v>33969</v>
+        <v>34028</v>
       </c>
       <c r="F403">
-        <v>45.6</v>
+        <v>46.6</v>
       </c>
       <c r="G403">
-        <v>8.9</v>
+        <v>8.199999999999999</v>
       </c>
       <c r="H403">
-        <v>9.6</v>
+        <v>9.4</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" s="2">
-        <v>33938</v>
+        <v>34000</v>
       </c>
       <c r="F404">
-        <v>45.4</v>
+        <v>46.3</v>
       </c>
       <c r="G404">
-        <v>9.199999999999999</v>
+        <v>8.6</v>
       </c>
       <c r="H404">
-        <v>9.6</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" s="2">
-        <v>33908</v>
+        <v>33969</v>
       </c>
       <c r="F405">
-        <v>45.3</v>
+        <v>45.6</v>
       </c>
       <c r="G405">
-        <v>9.300000000000001</v>
+        <v>8.9</v>
       </c>
       <c r="H405">
-        <v>9.699999999999999</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" s="2">
-        <v>33877</v>
+        <v>33938</v>
       </c>
       <c r="F406">
-        <v>45.1</v>
+        <v>45.4</v>
       </c>
       <c r="G406">
+        <v>9.199999999999999</v>
+      </c>
+      <c r="H406">
         <v>9.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>9.800000000000001</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" s="2">
-        <v>33847</v>
+        <v>33908</v>
       </c>
       <c r="F407">
-        <v>45.1</v>
+        <v>45.3</v>
       </c>
       <c r="G407">
-        <v>9.800000000000001</v>
+        <v>9.300000000000001</v>
       </c>
       <c r="H407">
-        <v>9.9</v>
+        <v>9.699999999999999</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" s="2">
-        <v>33816</v>
+        <v>33877</v>
       </c>
       <c r="F408">
-        <v>44.9</v>
+        <v>45.1</v>
       </c>
       <c r="G408">
-        <v>10</v>
+        <v>9.6</v>
       </c>
       <c r="H408">
-        <v>10.1</v>
+        <v>9.800000000000001</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" s="2">
-        <v>33785</v>
+        <v>33847</v>
       </c>
       <c r="F409">
-        <v>44.7</v>
+        <v>45.1</v>
       </c>
       <c r="G409">
-        <v>10</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="H409">
-        <v>10.2</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" s="2">
-        <v>33755</v>
+        <v>33816</v>
       </c>
       <c r="F410">
-        <v>44.6</v>
+        <v>44.9</v>
       </c>
       <c r="G410">
-        <v>10.3</v>
+        <v>10</v>
       </c>
       <c r="H410">
-        <v>10.4</v>
+        <v>10.1</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" s="2">
-        <v>33724</v>
+        <v>33785</v>
       </c>
       <c r="F411">
-        <v>44.2</v>
+        <v>44.7</v>
       </c>
       <c r="G411">
+        <v>10</v>
+      </c>
+      <c r="H411">
         <v>10.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>10.6</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" s="2">
-        <v>33694</v>
+        <v>33755</v>
       </c>
       <c r="F412">
-        <v>43.5</v>
+        <v>44.6</v>
       </c>
       <c r="G412">
-        <v>9.300000000000001</v>
+        <v>10.3</v>
       </c>
       <c r="H412">
-        <v>10.8</v>
+        <v>10.4</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" s="2">
-        <v>33663</v>
+        <v>33724</v>
       </c>
       <c r="F413">
-        <v>43.1</v>
+        <v>44.2</v>
       </c>
       <c r="G413">
-        <v>8.800000000000001</v>
+        <v>10.2</v>
       </c>
       <c r="H413">
-        <v>11.1</v>
+        <v>10.6</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" s="2">
-        <v>33634</v>
+        <v>33694</v>
       </c>
       <c r="F414">
-        <v>42.6</v>
+        <v>43.5</v>
       </c>
       <c r="G414">
-        <v>9.4</v>
+        <v>9.300000000000001</v>
       </c>
       <c r="H414">
-        <v>11.4</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" s="2">
-        <v>33603</v>
+        <v>33663</v>
       </c>
       <c r="F415">
-        <v>41.9</v>
+        <v>43.1</v>
       </c>
       <c r="G415">
-        <v>9.9</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="H415">
-        <v>11.8</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" s="2">
-        <v>33572</v>
+        <v>33634</v>
       </c>
       <c r="F416">
-        <v>41.6</v>
+        <v>42.6</v>
       </c>
       <c r="G416">
-        <v>10.1</v>
+        <v>9.4</v>
       </c>
       <c r="H416">
-        <v>12.1</v>
+        <v>11.4</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" s="2">
-        <v>33542</v>
+        <v>33603</v>
       </c>
       <c r="F417">
-        <v>41.4</v>
+        <v>41.9</v>
       </c>
       <c r="G417">
-        <v>10.2</v>
+        <v>9.9</v>
       </c>
       <c r="H417">
-        <v>12.5</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" s="2">
-        <v>33511</v>
+        <v>33572</v>
       </c>
       <c r="F418">
-        <v>41.2</v>
+        <v>41.6</v>
       </c>
       <c r="G418">
-        <v>10.8</v>
+        <v>10.1</v>
       </c>
       <c r="H418">
-        <v>12.8</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" s="2">
-        <v>33481</v>
+        <v>33542</v>
       </c>
       <c r="F419">
-        <v>41.1</v>
+        <v>41.4</v>
       </c>
       <c r="G419">
-        <v>11.8</v>
+        <v>10.2</v>
       </c>
       <c r="H419">
-        <v>13.1</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" s="2">
-        <v>33450</v>
+        <v>33511</v>
       </c>
       <c r="F420">
-        <v>40.8</v>
+        <v>41.2</v>
       </c>
       <c r="G420">
-        <v>12.3</v>
+        <v>10.8</v>
       </c>
       <c r="H420">
-        <v>13.2</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" s="2">
-        <v>33419</v>
+        <v>33481</v>
       </c>
       <c r="F421">
-        <v>40.7</v>
+        <v>41.1</v>
       </c>
       <c r="G421">
-        <v>12.6</v>
+        <v>11.8</v>
       </c>
       <c r="H421">
-        <v>13.3</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" s="2">
-        <v>33389</v>
+        <v>33450</v>
       </c>
       <c r="F422">
-        <v>40.4</v>
+        <v>40.8</v>
       </c>
       <c r="G422">
-        <v>12.1</v>
+        <v>12.3</v>
       </c>
       <c r="H422">
-        <v>13.4</v>
+        <v>13.2</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" s="2">
-        <v>33358</v>
+        <v>33419</v>
       </c>
       <c r="F423">
-        <v>40.1</v>
+        <v>40.7</v>
       </c>
       <c r="G423">
-        <v>12.5</v>
+        <v>12.6</v>
       </c>
       <c r="H423">
-        <v>13.6</v>
+        <v>13.3</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" s="2">
-        <v>33328</v>
+        <v>33389</v>
       </c>
       <c r="F424">
-        <v>39.8</v>
+        <v>40.4</v>
       </c>
       <c r="G424">
-        <v>13</v>
+        <v>12.1</v>
       </c>
       <c r="H424">
-        <v>13.6</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" s="2">
-        <v>33297</v>
+        <v>33358</v>
       </c>
       <c r="F425">
-        <v>39.6</v>
+        <v>40.1</v>
       </c>
       <c r="G425">
-        <v>13</v>
+        <v>12.5</v>
       </c>
       <c r="H425">
         <v>13.6</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" s="2">
-        <v>33269</v>
+        <v>33328</v>
       </c>
       <c r="F426">
-        <v>38.9</v>
+        <v>39.8</v>
       </c>
       <c r="G426">
+        <v>13</v>
+      </c>
+      <c r="H426">
         <v>13.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>13.7</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" s="2">
-        <v>33238</v>
+        <v>33297</v>
       </c>
       <c r="F427">
-        <v>38.1</v>
+        <v>39.6</v>
       </c>
       <c r="G427">
-        <v>13.9</v>
+        <v>13</v>
       </c>
       <c r="H427">
         <v>13.6</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" s="2">
-        <v>33207</v>
+        <v>33269</v>
       </c>
       <c r="F428">
-        <v>37.8</v>
+        <v>38.9</v>
       </c>
       <c r="G428">
-        <v>14.2</v>
+        <v>13.6</v>
       </c>
       <c r="H428">
-        <v>13.4</v>
+        <v>13.7</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" s="2">
-        <v>33177</v>
+        <v>33238</v>
       </c>
       <c r="F429">
-        <v>37.6</v>
+        <v>38.1</v>
       </c>
       <c r="G429">
-        <v>14.5</v>
+        <v>13.9</v>
       </c>
       <c r="H429">
-        <v>13.2</v>
+        <v>13.6</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" s="2">
-        <v>33146</v>
+        <v>33207</v>
       </c>
       <c r="F430">
-        <v>37.2</v>
+        <v>37.8</v>
       </c>
       <c r="G430">
-        <v>13.9</v>
+        <v>14.2</v>
       </c>
       <c r="H430">
-        <v>13</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" s="2">
-        <v>33116</v>
+        <v>33177</v>
       </c>
       <c r="F431">
-        <v>36.8</v>
+        <v>37.6</v>
       </c>
       <c r="G431">
-        <v>13</v>
+        <v>14.5</v>
       </c>
       <c r="H431">
-        <v>12.9</v>
+        <v>13.2</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" s="2">
-        <v>33085</v>
+        <v>33146</v>
       </c>
       <c r="F432">
-        <v>36.4</v>
+        <v>37.2</v>
       </c>
       <c r="G432">
-        <v>13.5</v>
+        <v>13.9</v>
       </c>
       <c r="H432">
-        <v>12.9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" s="2">
-        <v>33054</v>
+        <v>33116</v>
       </c>
       <c r="F433">
-        <v>36.1</v>
+        <v>36.8</v>
       </c>
       <c r="G433">
-        <v>13.7</v>
+        <v>13</v>
       </c>
       <c r="H433">
         <v>12.9</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" s="2">
-        <v>33024</v>
+        <v>33085</v>
       </c>
       <c r="F434">
-        <v>36</v>
+        <v>36.4</v>
       </c>
       <c r="G434">
-        <v>14.2</v>
+        <v>13.5</v>
       </c>
       <c r="H434">
-        <v>12.8</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" s="2">
-        <v>32993</v>
+        <v>33054</v>
       </c>
       <c r="F435">
-        <v>35.6</v>
+        <v>36.1</v>
       </c>
       <c r="G435">
-        <v>13.2</v>
+        <v>13.7</v>
       </c>
       <c r="H435">
-        <v>12.7</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" s="2">
-        <v>32963</v>
+        <v>33024</v>
       </c>
       <c r="F436">
-        <v>35.2</v>
+        <v>36</v>
       </c>
       <c r="G436">
-        <v>13</v>
+        <v>14.2</v>
       </c>
       <c r="H436">
-        <v>12.7</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" s="2">
-        <v>32932</v>
+        <v>32993</v>
       </c>
       <c r="F437">
-        <v>35</v>
+        <v>35.6</v>
       </c>
       <c r="G437">
-        <v>13.4</v>
+        <v>13.2</v>
       </c>
       <c r="H437">
-        <v>12.6</v>
+        <v>12.7</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" s="2">
-        <v>32904</v>
+        <v>32963</v>
       </c>
       <c r="F438">
-        <v>34.3</v>
+        <v>35.2</v>
       </c>
       <c r="G438">
-        <v>12.4</v>
+        <v>13</v>
       </c>
       <c r="H438">
-        <v>12.5</v>
+        <v>12.7</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" s="2">
-        <v>32873</v>
+        <v>32932</v>
       </c>
       <c r="F439">
-        <v>33.4</v>
+        <v>35</v>
       </c>
       <c r="G439">
-        <v>11.6</v>
+        <v>13.4</v>
       </c>
       <c r="H439">
-        <v>12.5</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" s="2">
-        <v>32842</v>
+        <v>32904</v>
       </c>
       <c r="F440">
-        <v>33.1</v>
+        <v>34.3</v>
       </c>
       <c r="G440">
-        <v>11.7</v>
+        <v>12.4</v>
       </c>
       <c r="H440">
         <v>12.5</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" s="2">
-        <v>32812</v>
+        <v>32873</v>
       </c>
       <c r="F441">
-        <v>32.8</v>
+        <v>33.4</v>
       </c>
       <c r="G441">
-        <v>12.2</v>
+        <v>11.6</v>
       </c>
       <c r="H441">
         <v>12.5</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" s="2">
-        <v>32781</v>
+        <v>32842</v>
       </c>
       <c r="F442">
-        <v>32.6</v>
+        <v>33.1</v>
       </c>
       <c r="G442">
-        <v>12.7</v>
+        <v>11.7</v>
       </c>
       <c r="H442">
-        <v>12.4</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" s="2">
-        <v>32751</v>
+        <v>32812</v>
       </c>
       <c r="F443">
-        <v>32.6</v>
+        <v>32.8</v>
       </c>
       <c r="G443">
-        <v>13.5</v>
+        <v>12.2</v>
       </c>
       <c r="H443">
-        <v>12.3</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" s="2">
-        <v>32720</v>
+        <v>32781</v>
       </c>
       <c r="F444">
-        <v>32</v>
+        <v>32.6</v>
       </c>
       <c r="G444">
-        <v>13.1</v>
+        <v>12.7</v>
       </c>
       <c r="H444">
-        <v>12</v>
+        <v>12.4</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" s="2">
-        <v>32689</v>
+        <v>32751</v>
       </c>
       <c r="F445">
-        <v>31.7</v>
+        <v>32.6</v>
       </c>
       <c r="G445">
-        <v>13</v>
+        <v>13.5</v>
       </c>
       <c r="H445">
-        <v>11.8</v>
+        <v>12.3</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" s="2">
-        <v>32659</v>
+        <v>32720</v>
       </c>
       <c r="F446">
-        <v>31.5</v>
+        <v>32</v>
       </c>
       <c r="G446">
-        <v>12.8</v>
+        <v>13.1</v>
       </c>
       <c r="H446">
-        <v>11.5</v>
+        <v>12</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" s="2">
-        <v>32628</v>
+        <v>32689</v>
       </c>
       <c r="F447">
-        <v>31.5</v>
+        <v>31.7</v>
       </c>
       <c r="G447">
-        <v>12.9</v>
+        <v>13</v>
       </c>
       <c r="H447">
-        <v>11.1</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" s="2">
-        <v>32598</v>
+        <v>32659</v>
       </c>
       <c r="F448">
-        <v>31.2</v>
+        <v>31.5</v>
       </c>
       <c r="G448">
-        <v>12.2</v>
+        <v>12.8</v>
       </c>
       <c r="H448">
-        <v>10.7</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" s="2">
-        <v>32567</v>
+        <v>32628</v>
       </c>
       <c r="F449">
-        <v>30.9</v>
+        <v>31.5</v>
       </c>
       <c r="G449">
-        <v>12</v>
+        <v>12.9</v>
       </c>
       <c r="H449">
-        <v>10.4</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" s="2">
-        <v>32539</v>
+        <v>32598</v>
       </c>
       <c r="F450">
-        <v>30.5</v>
+        <v>31.2</v>
       </c>
       <c r="G450">
-        <v>12</v>
+        <v>12.2</v>
       </c>
       <c r="H450">
-        <v>10.2</v>
+        <v>10.7</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" s="2">
-        <v>32508</v>
+        <v>32567</v>
       </c>
       <c r="F451">
-        <v>30</v>
+        <v>30.9</v>
       </c>
       <c r="G451">
-        <v>11.7</v>
+        <v>12</v>
       </c>
       <c r="H451">
-        <v>9.9</v>
+        <v>10.4</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" s="2">
-        <v>32477</v>
+        <v>32539</v>
       </c>
       <c r="F452">
-        <v>29.6</v>
+        <v>30.5</v>
       </c>
       <c r="G452">
-        <v>11.9</v>
+        <v>12</v>
       </c>
       <c r="H452">
-        <v>9.699999999999999</v>
+        <v>10.2</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" s="2">
-        <v>32447</v>
+        <v>32508</v>
       </c>
       <c r="F453">
-        <v>29.2</v>
+        <v>30</v>
       </c>
       <c r="G453">
-        <v>10.8</v>
+        <v>11.7</v>
       </c>
       <c r="H453">
-        <v>9.5</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" s="2">
-        <v>32416</v>
+        <v>32477</v>
       </c>
       <c r="F454">
-        <v>29</v>
+        <v>29.6</v>
       </c>
       <c r="G454">
-        <v>11</v>
+        <v>11.9</v>
       </c>
       <c r="H454">
-        <v>9.4</v>
+        <v>9.699999999999999</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" s="2">
-        <v>32386</v>
+        <v>32447</v>
       </c>
       <c r="F455">
-        <v>28.7</v>
+        <v>29.2</v>
       </c>
       <c r="G455">
-        <v>10.3</v>
+        <v>10.8</v>
       </c>
       <c r="H455">
-        <v>9.300000000000001</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" s="2">
-        <v>32355</v>
+        <v>32416</v>
       </c>
       <c r="F456">
-        <v>28.3</v>
+        <v>29</v>
       </c>
       <c r="G456">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="H456">
-        <v>9.300000000000001</v>
+        <v>9.4</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" s="2">
-        <v>32324</v>
+        <v>32386</v>
       </c>
       <c r="F457">
-        <v>28.1</v>
+        <v>28.7</v>
       </c>
       <c r="G457">
-        <v>9.4</v>
+        <v>10.3</v>
       </c>
       <c r="H457">
-        <v>9.199999999999999</v>
+        <v>9.300000000000001</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" s="2">
-        <v>32294</v>
+        <v>32355</v>
       </c>
       <c r="F458">
-        <v>28</v>
+        <v>28.3</v>
       </c>
       <c r="G458">
-        <v>8.6</v>
+        <v>10</v>
       </c>
       <c r="H458">
-        <v>9.199999999999999</v>
+        <v>9.300000000000001</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" s="2">
-        <v>32263</v>
+        <v>32324</v>
       </c>
       <c r="F459">
-        <v>27.9</v>
+        <v>28.1</v>
       </c>
       <c r="G459">
-        <v>8.4</v>
+        <v>9.4</v>
       </c>
       <c r="H459">
-        <v>9.300000000000001</v>
+        <v>9.199999999999999</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" s="2">
-        <v>32233</v>
+        <v>32294</v>
       </c>
       <c r="F460">
-        <v>27.8</v>
+        <v>28</v>
       </c>
       <c r="G460">
         <v>8.6</v>
       </c>
       <c r="H460">
-        <v>9.4</v>
+        <v>9.199999999999999</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" s="2">
-        <v>32202</v>
+        <v>32263</v>
       </c>
       <c r="F461">
-        <v>27.6</v>
+        <v>27.9</v>
       </c>
       <c r="G461">
+        <v>8.4</v>
+      </c>
+      <c r="H461">
         <v>9.300000000000001</v>
-      </c>
-[...1 lines deleted...]
-        <v>9.6</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" s="2">
-        <v>32173</v>
+        <v>32233</v>
       </c>
       <c r="F462">
-        <v>27.2</v>
+        <v>27.8</v>
       </c>
       <c r="G462">
-        <v>9.1</v>
+        <v>8.6</v>
       </c>
       <c r="H462">
-        <v>9.6</v>
+        <v>9.4</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" s="2">
-        <v>32142</v>
+        <v>32202</v>
       </c>
       <c r="F463">
-        <v>26.8</v>
+        <v>27.6</v>
       </c>
       <c r="G463">
-        <v>9.1</v>
+        <v>9.300000000000001</v>
       </c>
       <c r="H463">
-        <v>9.699999999999999</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" s="2">
-        <v>32111</v>
+        <v>32173</v>
       </c>
       <c r="F464">
-        <v>26.5</v>
+        <v>27.2</v>
       </c>
       <c r="G464">
-        <v>9.4</v>
+        <v>9.1</v>
       </c>
       <c r="H464">
-        <v>10</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" s="2">
-        <v>32081</v>
+        <v>32142</v>
       </c>
       <c r="F465">
-        <v>26.4</v>
+        <v>26.8</v>
       </c>
       <c r="G465">
-        <v>10</v>
+        <v>9.1</v>
       </c>
       <c r="H465">
-        <v>10.1</v>
+        <v>9.699999999999999</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" s="2">
-        <v>32050</v>
+        <v>32111</v>
       </c>
       <c r="F466">
-        <v>26.1</v>
+        <v>26.5</v>
       </c>
       <c r="G466">
-        <v>9.5</v>
+        <v>9.4</v>
       </c>
       <c r="H466">
-        <v>10.3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" s="2">
-        <v>32020</v>
+        <v>32081</v>
       </c>
       <c r="F467">
-        <v>26</v>
+        <v>26.4</v>
       </c>
       <c r="G467">
-        <v>9.800000000000001</v>
+        <v>10</v>
       </c>
       <c r="H467">
-        <v>10.5</v>
+        <v>10.1</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" s="2">
-        <v>31989</v>
+        <v>32050</v>
       </c>
       <c r="F468">
-        <v>25.7</v>
+        <v>26.1</v>
       </c>
       <c r="G468">
-        <v>9.6</v>
+        <v>9.5</v>
       </c>
       <c r="H468">
-        <v>10.7</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" s="2">
-        <v>31958</v>
+        <v>32020</v>
       </c>
       <c r="F469">
-        <v>25.7</v>
+        <v>26</v>
       </c>
       <c r="G469">
-        <v>9.4</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="H469">
-        <v>11</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" s="2">
-        <v>31928</v>
+        <v>31989</v>
       </c>
       <c r="F470">
         <v>25.7</v>
       </c>
       <c r="G470">
-        <v>10</v>
+        <v>9.6</v>
       </c>
       <c r="H470">
-        <v>11.2</v>
+        <v>10.7</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" s="2">
-        <v>31897</v>
+        <v>31958</v>
       </c>
       <c r="F471">
         <v>25.7</v>
       </c>
       <c r="G471">
-        <v>9.5</v>
+        <v>9.4</v>
       </c>
       <c r="H471">
-        <v>11.4</v>
+        <v>11</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" s="2">
-        <v>31867</v>
+        <v>31928</v>
       </c>
       <c r="F472">
-        <v>25.6</v>
+        <v>25.7</v>
       </c>
       <c r="G472">
-        <v>10.3</v>
+        <v>10</v>
       </c>
       <c r="H472">
-        <v>11.7</v>
+        <v>11.2</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" s="2">
-        <v>31836</v>
+        <v>31897</v>
       </c>
       <c r="F473">
-        <v>25.2</v>
+        <v>25.7</v>
       </c>
       <c r="G473">
-        <v>10.2</v>
+        <v>9.5</v>
       </c>
       <c r="H473">
-        <v>11.9</v>
+        <v>11.4</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" s="2">
-        <v>31808</v>
+        <v>31867</v>
       </c>
       <c r="F474">
-        <v>25</v>
+        <v>25.6</v>
       </c>
       <c r="G474">
         <v>10.3</v>
       </c>
       <c r="H474">
-        <v>12.2</v>
+        <v>11.7</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" s="2">
-        <v>31777</v>
+        <v>31836</v>
       </c>
       <c r="F475">
-        <v>24.6</v>
+        <v>25.2</v>
       </c>
       <c r="G475">
-        <v>11.6</v>
+        <v>10.2</v>
       </c>
       <c r="H475">
-        <v>12.6</v>
+        <v>11.9</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" s="2">
-        <v>31746</v>
+        <v>31808</v>
       </c>
       <c r="F476">
-        <v>24.2</v>
+        <v>25</v>
       </c>
       <c r="G476">
-        <v>11.5</v>
+        <v>10.3</v>
       </c>
       <c r="H476">
-        <v>13</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" s="2">
-        <v>31716</v>
+        <v>31777</v>
       </c>
       <c r="F477">
-        <v>24</v>
+        <v>24.6</v>
       </c>
       <c r="G477">
-        <v>12.3</v>
+        <v>11.6</v>
       </c>
       <c r="H477">
-        <v>13.4</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" s="2">
-        <v>31685</v>
+        <v>31746</v>
       </c>
       <c r="F478">
-        <v>23.8</v>
+        <v>24.2</v>
       </c>
       <c r="G478">
-        <v>12.6</v>
+        <v>11.5</v>
       </c>
       <c r="H478">
-        <v>13.7</v>
+        <v>13</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" s="2">
-        <v>31655</v>
+        <v>31716</v>
       </c>
       <c r="F479">
-        <v>23.7</v>
+        <v>24</v>
       </c>
       <c r="G479">
         <v>12.3</v>
       </c>
       <c r="H479">
-        <v>13.9</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" s="2">
-        <v>31624</v>
+        <v>31685</v>
       </c>
       <c r="F480">
-        <v>23.5</v>
+        <v>23.8</v>
       </c>
       <c r="G480">
-        <v>12.2</v>
+        <v>12.6</v>
       </c>
       <c r="H480">
-        <v>14.3</v>
+        <v>13.7</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" s="2">
-        <v>31593</v>
+        <v>31655</v>
       </c>
       <c r="F481">
-        <v>23.5</v>
+        <v>23.7</v>
       </c>
       <c r="G481">
-        <v>12.5</v>
+        <v>12.3</v>
       </c>
       <c r="H481">
-        <v>14.7</v>
+        <v>13.9</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" s="2">
-        <v>31563</v>
+        <v>31624</v>
       </c>
       <c r="F482">
-        <v>23.4</v>
+        <v>23.5</v>
       </c>
       <c r="G482">
-        <v>12.3</v>
+        <v>12.2</v>
       </c>
       <c r="H482">
-        <v>15.3</v>
+        <v>14.3</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" s="2">
-        <v>31532</v>
+        <v>31593</v>
       </c>
       <c r="F483">
         <v>23.5</v>
       </c>
       <c r="G483">
-        <v>13</v>
+        <v>12.5</v>
       </c>
       <c r="H483">
-        <v>16.2</v>
+        <v>14.7</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" s="2">
-        <v>31502</v>
+        <v>31563</v>
       </c>
       <c r="F484">
-        <v>23.2</v>
+        <v>23.4</v>
       </c>
       <c r="G484">
-        <v>12.8</v>
+        <v>12.3</v>
       </c>
       <c r="H484">
-        <v>16.9</v>
+        <v>15.3</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" s="2">
-        <v>31471</v>
+        <v>31532</v>
       </c>
       <c r="F485">
-        <v>22.9</v>
+        <v>23.5</v>
       </c>
       <c r="G485">
-        <v>13.2</v>
+        <v>13</v>
       </c>
       <c r="H485">
-        <v>17.8</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" s="2">
-        <v>31443</v>
+        <v>31502</v>
       </c>
       <c r="F486">
-        <v>22.6</v>
+        <v>23.2</v>
       </c>
       <c r="G486">
-        <v>14.9</v>
+        <v>12.8</v>
       </c>
       <c r="H486">
-        <v>18.8</v>
+        <v>16.9</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" s="2">
-        <v>31412</v>
+        <v>31471</v>
       </c>
       <c r="F487">
-        <v>22</v>
+        <v>22.9</v>
       </c>
       <c r="G487">
-        <v>16.9</v>
+        <v>13.2</v>
       </c>
       <c r="H487">
-        <v>19.5</v>
+        <v>17.8</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" s="2">
-        <v>31381</v>
+        <v>31443</v>
       </c>
       <c r="F488">
-        <v>21.7</v>
+        <v>22.6</v>
       </c>
       <c r="G488">
-        <v>16.2</v>
+        <v>14.9</v>
       </c>
       <c r="H488">
-        <v>19.9</v>
+        <v>18.8</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" s="2">
-        <v>31351</v>
+        <v>31412</v>
       </c>
       <c r="F489">
-        <v>21.4</v>
+        <v>22</v>
       </c>
       <c r="G489">
-        <v>16.2</v>
+        <v>16.9</v>
       </c>
       <c r="H489">
-        <v>20.6</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" s="2">
-        <v>31320</v>
+        <v>31381</v>
       </c>
       <c r="F490">
-        <v>21.2</v>
+        <v>21.7</v>
       </c>
       <c r="G490">
-        <v>16</v>
+        <v>16.2</v>
       </c>
       <c r="H490">
-        <v>21.4</v>
+        <v>19.9</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" s="2">
-        <v>31290</v>
+        <v>31351</v>
       </c>
       <c r="F491">
-        <v>21.1</v>
+        <v>21.4</v>
       </c>
       <c r="G491">
         <v>16.2</v>
       </c>
       <c r="H491">
-        <v>22.3</v>
+        <v>20.6</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" s="2">
-        <v>31259</v>
+        <v>31320</v>
       </c>
       <c r="F492">
-        <v>20.9</v>
+        <v>21.2</v>
       </c>
       <c r="G492">
-        <v>17.3</v>
+        <v>16</v>
       </c>
       <c r="H492">
-        <v>23.5</v>
+        <v>21.4</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" s="2">
-        <v>31228</v>
+        <v>31290</v>
       </c>
       <c r="F493">
-        <v>20.9</v>
+        <v>21.1</v>
       </c>
       <c r="G493">
-        <v>19.9</v>
+        <v>16.2</v>
       </c>
       <c r="H493">
-        <v>24.7</v>
+        <v>22.3</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" s="2">
-        <v>31198</v>
+        <v>31259</v>
       </c>
       <c r="F494">
-        <v>20.8</v>
+        <v>20.9</v>
       </c>
       <c r="G494">
-        <v>23.4</v>
+        <v>17.3</v>
       </c>
       <c r="H494">
-        <v>25.6</v>
+        <v>23.5</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" s="2">
-        <v>31167</v>
+        <v>31228</v>
       </c>
       <c r="F495">
-        <v>20.8</v>
+        <v>20.9</v>
       </c>
       <c r="G495">
-        <v>22.2</v>
+        <v>19.9</v>
       </c>
       <c r="H495">
-        <v>26.2</v>
+        <v>24.7</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" s="2">
-        <v>31137</v>
+        <v>31198</v>
       </c>
       <c r="F496">
-        <v>20.6</v>
+        <v>20.8</v>
       </c>
       <c r="G496">
-        <v>23</v>
+        <v>23.4</v>
       </c>
       <c r="H496">
-        <v>26.9</v>
+        <v>25.6</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" s="2">
-        <v>31106</v>
+        <v>31167</v>
       </c>
       <c r="F497">
-        <v>20.2</v>
+        <v>20.8</v>
       </c>
       <c r="G497">
-        <v>25.4</v>
+        <v>22.2</v>
       </c>
       <c r="H497">
-        <v>27.6</v>
+        <v>26.2</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" s="2">
-        <v>31078</v>
+        <v>31137</v>
       </c>
       <c r="F498">
-        <v>19.7</v>
+        <v>20.6</v>
       </c>
       <c r="G498">
-        <v>24.1</v>
+        <v>23</v>
       </c>
       <c r="H498">
-        <v>27.9</v>
+        <v>26.9</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" s="2">
-        <v>31047</v>
+        <v>31106</v>
       </c>
       <c r="F499">
-        <v>18.9</v>
+        <v>20.2</v>
       </c>
       <c r="G499">
-        <v>21.3</v>
+        <v>25.4</v>
       </c>
       <c r="H499">
-        <v>28.5</v>
+        <v>27.6</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" s="2">
-        <v>31016</v>
+        <v>31078</v>
       </c>
       <c r="F500">
-        <v>18.7</v>
+        <v>19.7</v>
       </c>
       <c r="G500">
-        <v>24.6</v>
+        <v>24.1</v>
       </c>
       <c r="H500">
-        <v>29.5</v>
+        <v>27.9</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" s="2">
-        <v>30986</v>
+        <v>31047</v>
       </c>
       <c r="F501">
-        <v>18.4</v>
+        <v>18.9</v>
       </c>
       <c r="G501">
-        <v>25.4</v>
+        <v>21.3</v>
       </c>
       <c r="H501">
-        <v>30</v>
+        <v>28.5</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" s="2">
-        <v>30955</v>
+        <v>31016</v>
       </c>
       <c r="F502">
-        <v>18.2</v>
+        <v>18.7</v>
       </c>
       <c r="G502">
-        <v>26.7</v>
+        <v>24.6</v>
       </c>
       <c r="H502">
-        <v>30.4</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" s="2">
-        <v>30925</v>
+        <v>30986</v>
       </c>
       <c r="F503">
-        <v>18.2</v>
+        <v>18.4</v>
       </c>
       <c r="G503">
-        <v>30.6</v>
+        <v>25.4</v>
       </c>
       <c r="H503">
-        <v>30.5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" s="2">
-        <v>30894</v>
+        <v>30955</v>
       </c>
       <c r="F504">
-        <v>17.9</v>
+        <v>18.2</v>
       </c>
       <c r="G504">
-        <v>32.3</v>
+        <v>26.7</v>
       </c>
       <c r="H504">
-        <v>30.1</v>
+        <v>30.4</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" s="2">
-        <v>30863</v>
+        <v>30925</v>
       </c>
       <c r="F505">
-        <v>17.4</v>
+        <v>18.2</v>
       </c>
       <c r="G505">
-        <v>31.6</v>
+        <v>30.6</v>
       </c>
       <c r="H505">
-        <v>29.3</v>
+        <v>30.5</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" s="2">
-        <v>30833</v>
+        <v>30894</v>
       </c>
       <c r="F506">
-        <v>16.9</v>
+        <v>17.9</v>
       </c>
       <c r="G506">
-        <v>29.8</v>
+        <v>32.3</v>
       </c>
       <c r="H506">
-        <v>28.4</v>
+        <v>30.1</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" s="2">
-        <v>30802</v>
+        <v>30863</v>
       </c>
       <c r="F507">
-        <v>17</v>
+        <v>17.4</v>
       </c>
       <c r="G507">
-        <v>30.8</v>
+        <v>31.6</v>
       </c>
       <c r="H507">
-        <v>27.6</v>
+        <v>29.3</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" s="2">
-        <v>30772</v>
+        <v>30833</v>
       </c>
       <c r="F508">
-        <v>16.7</v>
+        <v>16.9</v>
       </c>
       <c r="G508">
-        <v>31.1</v>
+        <v>29.8</v>
       </c>
       <c r="H508">
-        <v>26.7</v>
+        <v>28.4</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" s="2">
-        <v>30741</v>
+        <v>30802</v>
       </c>
       <c r="F509">
-        <v>16.1</v>
+        <v>17</v>
       </c>
       <c r="G509">
-        <v>29.6</v>
+        <v>30.8</v>
       </c>
       <c r="H509">
-        <v>25.7</v>
+        <v>27.6</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" s="2">
-        <v>30712</v>
+        <v>30772</v>
       </c>
       <c r="F510">
-        <v>15.9</v>
+        <v>16.7</v>
       </c>
       <c r="G510">
-        <v>30.2</v>
+        <v>31.1</v>
       </c>
       <c r="H510">
-        <v>24.8</v>
+        <v>26.7</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" s="2">
-        <v>30681</v>
+        <v>30741</v>
       </c>
       <c r="F511">
-        <v>15.5</v>
+        <v>16.1</v>
       </c>
       <c r="G511">
-        <v>32.3</v>
+        <v>29.6</v>
       </c>
       <c r="H511">
-        <v>24</v>
+        <v>25.7</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" s="2">
-        <v>30650</v>
+        <v>30712</v>
       </c>
       <c r="F512">
-        <v>15</v>
+        <v>15.9</v>
       </c>
       <c r="G512">
-        <v>30.8</v>
+        <v>30.2</v>
       </c>
       <c r="H512">
-        <v>22.8</v>
+        <v>24.8</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" s="2">
-        <v>30620</v>
+        <v>30681</v>
       </c>
       <c r="F513">
-        <v>14.7</v>
+        <v>15.5</v>
       </c>
       <c r="G513">
-        <v>29</v>
+        <v>32.3</v>
       </c>
       <c r="H513">
-        <v>21.7</v>
+        <v>24</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" s="2">
-        <v>30589</v>
+        <v>30650</v>
       </c>
       <c r="F514">
-        <v>14.4</v>
+        <v>15</v>
       </c>
       <c r="G514">
-        <v>27.4</v>
+        <v>30.8</v>
       </c>
       <c r="H514">
-        <v>20.8</v>
+        <v>22.8</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" s="2">
-        <v>30559</v>
+        <v>30620</v>
       </c>
       <c r="F515">
-        <v>13.9</v>
+        <v>14.7</v>
       </c>
       <c r="G515">
-        <v>24.7</v>
+        <v>29</v>
       </c>
       <c r="H515">
-        <v>20.1</v>
+        <v>21.7</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" s="2">
-        <v>30528</v>
+        <v>30589</v>
       </c>
       <c r="F516">
-        <v>13.5</v>
+        <v>14.4</v>
       </c>
       <c r="G516">
-        <v>22.9</v>
+        <v>27.4</v>
       </c>
       <c r="H516">
-        <v>19.7</v>
+        <v>20.8</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" s="2">
-        <v>30497</v>
+        <v>30559</v>
       </c>
       <c r="F517">
-        <v>13.2</v>
+        <v>13.9</v>
       </c>
       <c r="G517">
-        <v>20.4</v>
+        <v>24.7</v>
       </c>
       <c r="H517">
-        <v>19.5</v>
+        <v>20.1</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" s="2">
-        <v>30467</v>
+        <v>30528</v>
       </c>
       <c r="F518">
-        <v>13</v>
+        <v>13.5</v>
       </c>
       <c r="G518">
-        <v>19.6</v>
+        <v>22.9</v>
       </c>
       <c r="H518">
-        <v>19.8</v>
+        <v>19.7</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" s="2">
-        <v>30436</v>
+        <v>30497</v>
       </c>
       <c r="F519">
-        <v>13</v>
+        <v>13.2</v>
       </c>
       <c r="G519">
-        <v>19.7</v>
+        <v>20.4</v>
       </c>
       <c r="H519">
-        <v>20.1</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" s="2">
-        <v>30406</v>
+        <v>30467</v>
       </c>
       <c r="F520">
-        <v>12.7</v>
+        <v>13</v>
       </c>
       <c r="G520">
-        <v>19.4</v>
+        <v>19.6</v>
       </c>
       <c r="H520">
-        <v>20.5</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" s="2">
-        <v>30375</v>
+        <v>30436</v>
       </c>
       <c r="F521">
-        <v>12.4</v>
+        <v>13</v>
       </c>
       <c r="G521">
-        <v>19.6</v>
+        <v>19.7</v>
       </c>
       <c r="H521">
-        <v>20.9</v>
+        <v>20.1</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" s="2">
-        <v>30347</v>
+        <v>30406</v>
       </c>
       <c r="F522">
-        <v>12.2</v>
+        <v>12.7</v>
       </c>
       <c r="G522">
-        <v>20.2</v>
+        <v>19.4</v>
       </c>
       <c r="H522">
-        <v>21.3</v>
+        <v>20.5</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" s="2">
-        <v>30316</v>
+        <v>30375</v>
       </c>
       <c r="F523">
-        <v>11.7</v>
+        <v>12.4</v>
       </c>
       <c r="G523">
-        <v>18.2</v>
+        <v>19.6</v>
       </c>
       <c r="H523">
-        <v>21.5</v>
+        <v>20.9</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" s="2">
-        <v>30285</v>
+        <v>30347</v>
       </c>
       <c r="F524">
-        <v>11.5</v>
+        <v>12.2</v>
       </c>
       <c r="G524">
-        <v>18</v>
+        <v>20.2</v>
       </c>
       <c r="H524">
-        <v>21.9</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" s="2">
-        <v>30255</v>
+        <v>30316</v>
       </c>
       <c r="F525">
-        <v>11.4</v>
+        <v>11.7</v>
       </c>
       <c r="G525">
-        <v>18.4</v>
+        <v>18.2</v>
       </c>
       <c r="H525">
-        <v>22.5</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" s="2">
-        <v>30224</v>
+        <v>30285</v>
       </c>
       <c r="F526">
-        <v>11.3</v>
+        <v>11.5</v>
       </c>
       <c r="G526">
-        <v>19.6</v>
+        <v>18</v>
       </c>
       <c r="H526">
-        <v>22.9</v>
+        <v>21.9</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" s="2">
-        <v>30194</v>
+        <v>30255</v>
       </c>
       <c r="F527">
-        <v>11.2</v>
+        <v>11.4</v>
       </c>
       <c r="G527">
-        <v>19.9</v>
+        <v>18.4</v>
       </c>
       <c r="H527">
-        <v>23.2</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" s="2">
-        <v>30163</v>
+        <v>30224</v>
       </c>
       <c r="F528">
-        <v>11</v>
+        <v>11.3</v>
       </c>
       <c r="G528">
-        <v>20.9</v>
+        <v>19.6</v>
       </c>
       <c r="H528">
-        <v>23.3</v>
+        <v>22.9</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" s="2">
-        <v>30132</v>
+        <v>30194</v>
       </c>
       <c r="F529">
-        <v>11</v>
+        <v>11.2</v>
       </c>
       <c r="G529">
-        <v>24.1</v>
+        <v>19.9</v>
       </c>
       <c r="H529">
         <v>23.2</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" s="2">
-        <v>30102</v>
+        <v>30163</v>
       </c>
       <c r="F530">
-        <v>10.9</v>
+        <v>11</v>
       </c>
       <c r="G530">
-        <v>23.8</v>
+        <v>20.9</v>
       </c>
       <c r="H530">
-        <v>22.6</v>
+        <v>23.3</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" s="2">
-        <v>30071</v>
+        <v>30132</v>
       </c>
       <c r="F531">
-        <v>10.9</v>
+        <v>11</v>
       </c>
       <c r="G531">
-        <v>24.6</v>
+        <v>24.1</v>
       </c>
       <c r="H531">
-        <v>22.1</v>
+        <v>23.2</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" s="2">
-        <v>30041</v>
+        <v>30102</v>
       </c>
       <c r="F532">
-        <v>10.7</v>
+        <v>10.9</v>
       </c>
       <c r="G532">
-        <v>25.3</v>
+        <v>23.8</v>
       </c>
       <c r="H532">
-        <v>21.5</v>
+        <v>22.6</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" s="2">
-        <v>30010</v>
+        <v>30071</v>
       </c>
       <c r="F533">
-        <v>10.4</v>
+        <v>10.9</v>
       </c>
       <c r="G533">
-        <v>23.9</v>
+        <v>24.6</v>
       </c>
       <c r="H533">
-        <v>20.6</v>
+        <v>22.1</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" s="2">
-        <v>29982</v>
+        <v>30041</v>
       </c>
       <c r="F534">
-        <v>10.1</v>
+        <v>10.7</v>
       </c>
       <c r="G534">
-        <v>22.5</v>
+        <v>25.3</v>
       </c>
       <c r="H534">
-        <v>19.8</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" s="2">
-        <v>29951</v>
+        <v>30010</v>
       </c>
       <c r="F535">
-        <v>9.9</v>
+        <v>10.4</v>
       </c>
       <c r="G535">
-        <v>23.7</v>
+        <v>23.9</v>
       </c>
       <c r="H535">
-        <v>19.2</v>
+        <v>20.6</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" s="2">
-        <v>29920</v>
+        <v>29982</v>
       </c>
       <c r="F536">
-        <v>9.699999999999999</v>
+        <v>10.1</v>
       </c>
       <c r="G536">
-        <v>24</v>
+        <v>22.5</v>
       </c>
       <c r="H536">
-        <v>18.3</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" s="2">
-        <v>29890</v>
+        <v>29951</v>
       </c>
       <c r="F537">
-        <v>9.6</v>
+        <v>9.9</v>
       </c>
       <c r="G537">
-        <v>23.3</v>
+        <v>23.7</v>
       </c>
       <c r="H537">
-        <v>17.3</v>
+        <v>19.2</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" s="2">
-        <v>29859</v>
+        <v>29920</v>
       </c>
       <c r="F538">
-        <v>9.4</v>
+        <v>9.699999999999999</v>
       </c>
       <c r="G538">
-        <v>22.4</v>
+        <v>24</v>
       </c>
       <c r="H538">
-        <v>16.4</v>
+        <v>18.3</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" s="2">
-        <v>29829</v>
+        <v>29890</v>
       </c>
       <c r="F539">
-        <v>9.300000000000001</v>
+        <v>9.6</v>
       </c>
       <c r="G539">
-        <v>20.9</v>
+        <v>23.3</v>
       </c>
       <c r="H539">
-        <v>15.6</v>
+        <v>17.3</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" s="2">
-        <v>29798</v>
+        <v>29859</v>
       </c>
       <c r="F540">
-        <v>9.1</v>
+        <v>9.4</v>
       </c>
       <c r="G540">
-        <v>19.1</v>
+        <v>22.4</v>
       </c>
       <c r="H540">
-        <v>15.1</v>
+        <v>16.4</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" s="2">
-        <v>29767</v>
+        <v>29829</v>
       </c>
       <c r="F541">
-        <v>8.800000000000001</v>
+        <v>9.300000000000001</v>
       </c>
       <c r="G541">
-        <v>17.2</v>
+        <v>20.9</v>
       </c>
       <c r="H541">
-        <v>14.9</v>
+        <v>15.6</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" s="2">
-        <v>29737</v>
+        <v>29798</v>
       </c>
       <c r="F542">
-        <v>8.800000000000001</v>
+        <v>9.1</v>
       </c>
       <c r="G542">
-        <v>17.5</v>
+        <v>19.1</v>
       </c>
       <c r="H542">
-        <v>14.7</v>
+        <v>15.1</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" s="2">
-        <v>29706</v>
+        <v>29767</v>
       </c>
       <c r="F543">
-        <v>8.699999999999999</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="G543">
-        <v>16.7</v>
+        <v>17.2</v>
       </c>
       <c r="H543">
-        <v>14.5</v>
+        <v>14.9</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" s="2">
-        <v>29676</v>
+        <v>29737</v>
       </c>
       <c r="F544">
-        <v>8.5</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="G544">
-        <v>14.7</v>
+        <v>17.5</v>
       </c>
       <c r="H544">
         <v>14.7</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" s="2">
-        <v>29645</v>
+        <v>29706</v>
       </c>
       <c r="F545">
-        <v>8.4</v>
+        <v>8.699999999999999</v>
       </c>
       <c r="G545">
-        <v>14.8</v>
+        <v>16.7</v>
       </c>
       <c r="H545">
-        <v>15.1</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" s="2">
-        <v>29617</v>
+        <v>29676</v>
       </c>
       <c r="F546">
-        <v>8.300000000000001</v>
+        <v>8.5</v>
       </c>
       <c r="G546">
-        <v>15.2</v>
+        <v>14.7</v>
       </c>
       <c r="H546">
-        <v>15.6</v>
+        <v>14.7</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" s="2">
-        <v>29586</v>
+        <v>29645</v>
       </c>
       <c r="F547">
-        <v>8</v>
+        <v>8.4</v>
       </c>
       <c r="G547">
-        <v>13</v>
+        <v>14.8</v>
       </c>
       <c r="H547">
-        <v>16.1</v>
+        <v>15.1</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" s="2">
-        <v>29555</v>
+        <v>29617</v>
       </c>
       <c r="F548">
-        <v>7.8</v>
+        <v>8.300000000000001</v>
       </c>
       <c r="G548">
-        <v>11.5</v>
+        <v>15.2</v>
       </c>
       <c r="H548">
-        <v>16.7</v>
+        <v>15.6</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" s="2">
-        <v>29525</v>
+        <v>29586</v>
       </c>
       <c r="F549">
-        <v>7.8</v>
+        <v>8</v>
       </c>
       <c r="G549">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H549">
-        <v>17.5</v>
+        <v>16.1</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" s="2">
-        <v>29494</v>
+        <v>29555</v>
       </c>
       <c r="F550">
-        <v>7.7</v>
+        <v>7.8</v>
       </c>
       <c r="G550">
-        <v>13.3</v>
+        <v>11.5</v>
       </c>
       <c r="H550">
-        <v>18.4</v>
+        <v>16.7</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" s="2">
-        <v>29464</v>
+        <v>29525</v>
       </c>
       <c r="F551">
-        <v>7.7</v>
+        <v>7.8</v>
       </c>
       <c r="G551">
-        <v>15.5</v>
+        <v>12</v>
       </c>
       <c r="H551">
-        <v>19.1</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" s="2">
-        <v>29433</v>
+        <v>29494</v>
       </c>
       <c r="F552">
-        <v>7.6</v>
+        <v>7.7</v>
       </c>
       <c r="G552">
-        <v>16.7</v>
+        <v>13.3</v>
       </c>
       <c r="H552">
-        <v>19.7</v>
+        <v>18.4</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" s="2">
-        <v>29402</v>
+        <v>29464</v>
       </c>
       <c r="F553">
-        <v>7.5</v>
+        <v>7.7</v>
       </c>
       <c r="G553">
-        <v>15.9</v>
+        <v>15.5</v>
       </c>
       <c r="H553">
-        <v>20</v>
+        <v>19.1</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" s="2">
-        <v>29372</v>
+        <v>29433</v>
       </c>
       <c r="F554">
-        <v>7.5</v>
+        <v>7.6</v>
       </c>
       <c r="G554">
-        <v>15.3</v>
+        <v>16.7</v>
       </c>
       <c r="H554">
-        <v>20.6</v>
+        <v>19.7</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" s="2">
-        <v>29341</v>
+        <v>29402</v>
       </c>
       <c r="F555">
         <v>7.5</v>
       </c>
       <c r="G555">
-        <v>18.7</v>
+        <v>15.9</v>
       </c>
       <c r="H555">
-        <v>21.2</v>
+        <v>20</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" s="2">
-        <v>29311</v>
+        <v>29372</v>
       </c>
       <c r="F556">
-        <v>7.4</v>
+        <v>7.5</v>
       </c>
       <c r="G556">
-        <v>20.9</v>
+        <v>15.3</v>
       </c>
       <c r="H556">
-        <v>21.3</v>
+        <v>20.6</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" s="2">
-        <v>29280</v>
+        <v>29341</v>
       </c>
       <c r="F557">
-        <v>7.3</v>
+        <v>7.5</v>
       </c>
       <c r="G557">
+        <v>18.7</v>
+      </c>
+      <c r="H557">
         <v>21.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>21.6</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" s="2">
-        <v>29251</v>
+        <v>29311</v>
       </c>
       <c r="F558">
-        <v>7.2</v>
+        <v>7.4</v>
       </c>
       <c r="G558">
-        <v>21</v>
+        <v>20.9</v>
       </c>
       <c r="H558">
-        <v>21.7</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" s="2">
-        <v>29220</v>
+        <v>29280</v>
       </c>
       <c r="F559">
-        <v>7.1</v>
+        <v>7.3</v>
       </c>
       <c r="G559">
-        <v>20.9</v>
+        <v>21.2</v>
       </c>
       <c r="H559">
-        <v>21.7</v>
+        <v>21.6</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" s="2">
-        <v>29189</v>
+        <v>29251</v>
       </c>
       <c r="F560">
-        <v>7</v>
+        <v>7.2</v>
       </c>
       <c r="G560">
-        <v>21.4</v>
+        <v>21</v>
       </c>
       <c r="H560">
-        <v>21.9</v>
+        <v>21.7</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" s="2">
-        <v>29159</v>
+        <v>29220</v>
       </c>
       <c r="F561">
-        <v>7</v>
+        <v>7.1</v>
       </c>
       <c r="G561">
-        <v>21.5</v>
+        <v>20.9</v>
       </c>
       <c r="H561">
-        <v>22.1</v>
+        <v>21.7</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" s="2">
-        <v>29128</v>
+        <v>29189</v>
       </c>
       <c r="F562">
-        <v>6.8</v>
+        <v>7</v>
       </c>
       <c r="G562">
-        <v>22.6</v>
+        <v>21.4</v>
       </c>
       <c r="H562">
-        <v>22.2</v>
+        <v>21.9</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" s="2">
-        <v>29098</v>
+        <v>29159</v>
       </c>
       <c r="F563">
-        <v>6.7</v>
+        <v>7</v>
       </c>
       <c r="G563">
-        <v>21.6</v>
+        <v>21.5</v>
       </c>
       <c r="H563">
-        <v>22.2</v>
+        <v>22.1</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" s="2">
-        <v>29067</v>
+        <v>29128</v>
       </c>
       <c r="F564">
-        <v>6.5</v>
+        <v>6.8</v>
       </c>
       <c r="G564">
-        <v>20.5</v>
+        <v>22.6</v>
       </c>
       <c r="H564">
-        <v>22.1</v>
+        <v>22.2</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" s="2">
-        <v>29036</v>
+        <v>29098</v>
       </c>
       <c r="F565">
-        <v>6.5</v>
+        <v>6.7</v>
       </c>
       <c r="G565">
-        <v>22.4</v>
+        <v>21.6</v>
       </c>
       <c r="H565">
-        <v>22.1</v>
+        <v>22.2</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" s="2">
-        <v>29006</v>
+        <v>29067</v>
       </c>
       <c r="F566">
         <v>6.5</v>
       </c>
       <c r="G566">
+        <v>20.5</v>
+      </c>
+      <c r="H566">
         <v>22.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>21.8</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" s="2">
-        <v>28975</v>
+        <v>29036</v>
       </c>
       <c r="F567">
-        <v>6.3</v>
+        <v>6.5</v>
       </c>
       <c r="G567">
-        <v>20</v>
+        <v>22.4</v>
       </c>
       <c r="H567">
-        <v>21.5</v>
+        <v>22.1</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" s="2">
-        <v>28945</v>
+        <v>29006</v>
       </c>
       <c r="F568">
-        <v>6.1</v>
+        <v>6.5</v>
       </c>
       <c r="G568">
-        <v>23.7</v>
+        <v>22.1</v>
       </c>
       <c r="H568">
-        <v>21.3</v>
+        <v>21.8</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" s="2">
-        <v>28914</v>
+        <v>28975</v>
       </c>
       <c r="F569">
-        <v>6</v>
+        <v>6.3</v>
       </c>
       <c r="G569">
-        <v>22.9</v>
+        <v>20</v>
       </c>
       <c r="H569">
-        <v>20.6</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" s="2">
-        <v>28886</v>
+        <v>28945</v>
       </c>
       <c r="F570">
-        <v>5.9</v>
+        <v>6.1</v>
       </c>
       <c r="G570">
-        <v>21.2</v>
+        <v>23.7</v>
       </c>
       <c r="H570">
-        <v>20.5</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" s="2">
-        <v>28855</v>
+        <v>28914</v>
       </c>
       <c r="F571">
-        <v>5.9</v>
+        <v>6</v>
       </c>
       <c r="G571">
-        <v>23.1</v>
+        <v>22.9</v>
       </c>
       <c r="H571">
-        <v>20.8</v>
+        <v>20.6</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" s="2">
-        <v>28824</v>
+        <v>28886</v>
       </c>
       <c r="F572">
-        <v>5.8</v>
+        <v>5.9</v>
       </c>
       <c r="G572">
-        <v>23.4</v>
+        <v>21.2</v>
       </c>
       <c r="H572">
-        <v>20.8</v>
+        <v>20.5</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" s="2">
-        <v>28794</v>
+        <v>28855</v>
       </c>
       <c r="F573">
-        <v>5.7</v>
+        <v>5.9</v>
       </c>
       <c r="G573">
-        <v>23.4</v>
+        <v>23.1</v>
       </c>
       <c r="H573">
         <v>20.8</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" s="2">
-        <v>28763</v>
+        <v>28824</v>
       </c>
       <c r="F574">
-        <v>5.6</v>
+        <v>5.8</v>
       </c>
       <c r="G574">
-        <v>22.4</v>
+        <v>23.4</v>
       </c>
       <c r="H574">
-        <v>20.9</v>
+        <v>20.8</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" s="2">
-        <v>28733</v>
+        <v>28794</v>
       </c>
       <c r="F575">
-        <v>5.5</v>
+        <v>5.7</v>
       </c>
       <c r="G575">
-        <v>20.3</v>
+        <v>23.4</v>
       </c>
       <c r="H575">
-        <v>21.1</v>
+        <v>20.8</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" s="2">
-        <v>28702</v>
+        <v>28763</v>
       </c>
       <c r="F576">
-        <v>5.4</v>
+        <v>5.6</v>
       </c>
       <c r="G576">
-        <v>20.6</v>
+        <v>22.4</v>
       </c>
       <c r="H576">
-        <v>21.6</v>
+        <v>20.9</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" s="2">
-        <v>28671</v>
+        <v>28733</v>
       </c>
       <c r="F577">
-        <v>5.3</v>
+        <v>5.5</v>
       </c>
       <c r="G577">
-        <v>18.4</v>
+        <v>20.3</v>
       </c>
       <c r="H577">
-        <v>22.3</v>
+        <v>21.1</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" s="2">
-        <v>28641</v>
+        <v>28702</v>
       </c>
       <c r="F578">
-        <v>5.3</v>
+        <v>5.4</v>
       </c>
       <c r="G578">
-        <v>18.2</v>
+        <v>20.6</v>
       </c>
       <c r="H578">
-        <v>23.4</v>
+        <v>21.6</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" s="2">
-        <v>28610</v>
+        <v>28671</v>
       </c>
       <c r="F579">
         <v>5.3</v>
       </c>
       <c r="G579">
-        <v>17.7</v>
+        <v>18.4</v>
       </c>
       <c r="H579">
-        <v>24.9</v>
+        <v>22.3</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" s="2">
-        <v>28580</v>
+        <v>28641</v>
       </c>
       <c r="F580">
-        <v>5</v>
+        <v>5.3</v>
       </c>
       <c r="G580">
-        <v>14.9</v>
+        <v>18.2</v>
       </c>
       <c r="H580">
-        <v>26.3</v>
+        <v>23.4</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" s="2">
-        <v>28549</v>
+        <v>28610</v>
       </c>
       <c r="F581">
-        <v>4.9</v>
+        <v>5.3</v>
       </c>
       <c r="G581">
-        <v>22.5</v>
+        <v>17.7</v>
       </c>
       <c r="H581">
-        <v>27.6</v>
+        <v>24.9</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" s="2">
-        <v>28521</v>
+        <v>28580</v>
       </c>
       <c r="F582">
-        <v>4.9</v>
+        <v>5</v>
       </c>
       <c r="G582">
-        <v>25.6</v>
+        <v>14.9</v>
       </c>
       <c r="H582">
-        <v>27.5</v>
+        <v>26.3</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" s="2">
-        <v>28490</v>
+        <v>28549</v>
       </c>
       <c r="F583">
-        <v>4.8</v>
+        <v>4.9</v>
       </c>
       <c r="G583">
-        <v>23.5</v>
+        <v>22.5</v>
       </c>
       <c r="H583">
-        <v>26.7</v>
+        <v>27.6</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" s="2">
-        <v>28459</v>
+        <v>28521</v>
       </c>
       <c r="F584">
-        <v>4.7</v>
+        <v>4.9</v>
       </c>
       <c r="G584">
-        <v>24.1</v>
+        <v>25.6</v>
       </c>
       <c r="H584">
-        <v>26.6</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" s="2">
-        <v>28429</v>
+        <v>28490</v>
       </c>
       <c r="F585">
-        <v>4.6</v>
+        <v>4.8</v>
       </c>
       <c r="G585">
-        <v>25.1</v>
+        <v>23.5</v>
       </c>
       <c r="H585">
-        <v>26.6</v>
+        <v>26.7</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" s="2">
-        <v>28398</v>
+        <v>28459</v>
       </c>
       <c r="F586">
-        <v>4.5</v>
+        <v>4.7</v>
       </c>
       <c r="G586">
-        <v>25.2</v>
+        <v>24.1</v>
       </c>
       <c r="H586">
-        <v>26.4</v>
+        <v>26.6</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" s="2">
-        <v>28368</v>
+        <v>28429</v>
       </c>
       <c r="F587">
         <v>4.6</v>
       </c>
       <c r="G587">
-        <v>27.6</v>
+        <v>25.1</v>
       </c>
       <c r="H587">
-        <v>26.1</v>
+        <v>26.6</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" s="2">
-        <v>28337</v>
+        <v>28398</v>
       </c>
       <c r="F588">
         <v>4.5</v>
       </c>
       <c r="G588">
-        <v>29</v>
+        <v>25.2</v>
       </c>
       <c r="H588">
-        <v>25.5</v>
+        <v>26.4</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" s="2">
-        <v>28306</v>
+        <v>28368</v>
       </c>
       <c r="F589">
-        <v>4.5</v>
+        <v>4.6</v>
       </c>
       <c r="G589">
-        <v>33.3</v>
+        <v>27.6</v>
       </c>
       <c r="H589">
-        <v>24.7</v>
+        <v>26.1</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" s="2">
-        <v>28276</v>
+        <v>28337</v>
       </c>
       <c r="F590">
         <v>4.5</v>
       </c>
       <c r="G590">
-        <v>36.7</v>
+        <v>29</v>
       </c>
       <c r="H590">
-        <v>23.2</v>
+        <v>25.5</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" s="2">
-        <v>28245</v>
+        <v>28306</v>
       </c>
       <c r="F591">
         <v>4.5</v>
       </c>
       <c r="G591">
-        <v>33.8</v>
+        <v>33.3</v>
       </c>
       <c r="H591">
-        <v>21.4</v>
+        <v>24.7</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" s="2">
-        <v>28215</v>
+        <v>28276</v>
       </c>
       <c r="F592">
-        <v>4.3</v>
+        <v>4.5</v>
       </c>
       <c r="G592">
-        <v>27.4</v>
+        <v>36.7</v>
       </c>
       <c r="H592">
-        <v>19.9</v>
+        <v>23.2</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" s="2">
-        <v>28184</v>
+        <v>28245</v>
       </c>
       <c r="F593">
-        <v>4</v>
+        <v>4.5</v>
       </c>
       <c r="G593">
-        <v>21.1</v>
+        <v>33.8</v>
       </c>
       <c r="H593">
-        <v>19.2</v>
+        <v>21.4</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" s="2">
-        <v>28156</v>
+        <v>28215</v>
       </c>
       <c r="F594">
-        <v>3.9</v>
+        <v>4.3</v>
       </c>
       <c r="G594">
-        <v>15.4</v>
+        <v>27.4</v>
       </c>
       <c r="H594">
-        <v>19.1</v>
+        <v>19.9</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" s="2">
-        <v>28125</v>
+        <v>28184</v>
       </c>
       <c r="F595">
-        <v>3.9</v>
+        <v>4</v>
       </c>
       <c r="G595">
-        <v>21.5</v>
+        <v>21.1</v>
       </c>
       <c r="H595">
-        <v>19.9</v>
+        <v>19.2</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" s="2">
-        <v>28094</v>
+        <v>28156</v>
       </c>
       <c r="F596">
-        <v>3.8</v>
+        <v>3.9</v>
       </c>
       <c r="G596">
-        <v>22.6</v>
+        <v>15.4</v>
       </c>
       <c r="H596">
-        <v>19.7</v>
+        <v>19.1</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" s="2">
-        <v>28064</v>
+        <v>28125</v>
       </c>
       <c r="F597">
-        <v>3.7</v>
+        <v>3.9</v>
       </c>
       <c r="G597">
-        <v>22.7</v>
+        <v>21.5</v>
       </c>
       <c r="H597">
-        <v>19.2</v>
+        <v>19.9</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" s="2">
-        <v>28033</v>
+        <v>28094</v>
       </c>
       <c r="F598">
-        <v>3.6</v>
+        <v>3.8</v>
       </c>
       <c r="G598">
-        <v>20.5</v>
+        <v>22.6</v>
       </c>
       <c r="H598">
-        <v>18.5</v>
+        <v>19.7</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" s="2">
-        <v>28003</v>
+        <v>28064</v>
       </c>
       <c r="F599">
-        <v>3.6</v>
+        <v>3.7</v>
       </c>
       <c r="G599">
-        <v>20.8</v>
+        <v>22.7</v>
       </c>
       <c r="H599">
-        <v>17.8</v>
+        <v>19.2</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" s="2">
-        <v>27972</v>
+        <v>28033</v>
       </c>
       <c r="F600">
-        <v>3.5</v>
+        <v>3.6</v>
       </c>
       <c r="G600">
-        <v>19</v>
+        <v>20.5</v>
       </c>
       <c r="H600">
-        <v>17.4</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" s="2">
-        <v>27941</v>
+        <v>28003</v>
       </c>
       <c r="F601">
-        <v>3.4</v>
+        <v>3.6</v>
       </c>
       <c r="G601">
-        <v>15.5</v>
+        <v>20.8</v>
       </c>
       <c r="H601">
-        <v>17.2</v>
+        <v>17.8</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" s="2">
-        <v>27911</v>
+        <v>27972</v>
       </c>
       <c r="F602">
-        <v>3.3</v>
+        <v>3.5</v>
       </c>
       <c r="G602">
-        <v>14.6</v>
+        <v>19</v>
       </c>
       <c r="H602">
-        <v>17.6</v>
+        <v>17.4</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" s="2">
-        <v>27880</v>
+        <v>27941</v>
       </c>
       <c r="F603">
-        <v>3.3</v>
+        <v>3.4</v>
       </c>
       <c r="G603">
-        <v>16.2</v>
+        <v>15.5</v>
       </c>
       <c r="H603">
-        <v>17.9</v>
+        <v>17.2</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" s="2">
-        <v>27850</v>
+        <v>27911</v>
       </c>
       <c r="F604">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
       <c r="G604">
-        <v>19.8</v>
+        <v>14.6</v>
       </c>
       <c r="H604">
-        <v>18.1</v>
+        <v>17.6</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" s="2">
-        <v>27819</v>
+        <v>27880</v>
       </c>
       <c r="F605">
         <v>3.3</v>
       </c>
       <c r="G605">
-        <v>20.8</v>
+        <v>16.2</v>
       </c>
       <c r="H605">
         <v>17.9</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" s="2">
-        <v>27790</v>
+        <v>27850</v>
       </c>
       <c r="F606">
         <v>3.4</v>
       </c>
       <c r="G606">
-        <v>24.8</v>
+        <v>19.8</v>
       </c>
       <c r="H606">
-        <v>17.6</v>
+        <v>18.1</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" s="2">
-        <v>27759</v>
+        <v>27819</v>
       </c>
       <c r="F607">
-        <v>3.2</v>
+        <v>3.3</v>
       </c>
       <c r="G607">
-        <v>19.5</v>
+        <v>20.8</v>
       </c>
       <c r="H607">
-        <v>17.3</v>
+        <v>17.9</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" s="2">
-        <v>27728</v>
+        <v>27790</v>
       </c>
       <c r="F608">
-        <v>3.1</v>
+        <v>3.4</v>
       </c>
       <c r="G608">
-        <v>16.5</v>
+        <v>24.8</v>
       </c>
       <c r="H608">
         <v>17.6</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" s="2">
-        <v>27698</v>
+        <v>27759</v>
       </c>
       <c r="F609">
-        <v>3</v>
+        <v>3.2</v>
       </c>
       <c r="G609">
-        <v>13.7</v>
+        <v>19.5</v>
       </c>
       <c r="H609">
-        <v>18.3</v>
+        <v>17.3</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" s="2">
-        <v>27667</v>
+        <v>27728</v>
       </c>
       <c r="F610">
-        <v>3</v>
+        <v>3.1</v>
       </c>
       <c r="G610">
-        <v>12.3</v>
+        <v>16.5</v>
       </c>
       <c r="H610">
-        <v>19.4</v>
+        <v>17.6</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" s="2">
-        <v>27637</v>
+        <v>27698</v>
       </c>
       <c r="F611">
         <v>3</v>
       </c>
       <c r="G611">
-        <v>16.3</v>
+        <v>13.7</v>
       </c>
       <c r="H611">
-        <v>21.1</v>
+        <v>18.3</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" s="2">
-        <v>27606</v>
+        <v>27667</v>
       </c>
       <c r="F612">
-        <v>2.9</v>
+        <v>3</v>
       </c>
       <c r="G612">
-        <v>17.2</v>
+        <v>12.3</v>
       </c>
       <c r="H612">
-        <v>22</v>
+        <v>19.4</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" s="2">
-        <v>27575</v>
+        <v>27637</v>
       </c>
       <c r="F613">
-        <v>2.9</v>
+        <v>3</v>
       </c>
       <c r="G613">
-        <v>19.5</v>
+        <v>16.3</v>
       </c>
       <c r="H613">
-        <v>22.9</v>
+        <v>21.1</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" s="2">
-        <v>27545</v>
+        <v>27606</v>
       </c>
       <c r="F614">
         <v>2.9</v>
       </c>
       <c r="G614">
-        <v>17.8</v>
+        <v>17.2</v>
       </c>
       <c r="H614">
-        <v>23.4</v>
+        <v>22</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" s="2">
-        <v>27514</v>
+        <v>27575</v>
       </c>
       <c r="F615">
         <v>2.9</v>
       </c>
       <c r="G615">
-        <v>18.3</v>
+        <v>19.5</v>
       </c>
       <c r="H615">
-        <v>24.1</v>
+        <v>22.9</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" s="2">
-        <v>27484</v>
+        <v>27545</v>
       </c>
       <c r="F616">
-        <v>2.8</v>
+        <v>2.9</v>
       </c>
       <c r="G616">
-        <v>18</v>
+        <v>17.8</v>
       </c>
       <c r="H616">
-        <v>24.8</v>
+        <v>23.4</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" s="2">
-        <v>27453</v>
+        <v>27514</v>
       </c>
       <c r="F617">
-        <v>2.7</v>
+        <v>2.9</v>
       </c>
       <c r="G617">
-        <v>16.8</v>
+        <v>18.3</v>
       </c>
       <c r="H617">
-        <v>25.6</v>
+        <v>24.1</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" s="2">
-        <v>27425</v>
+        <v>27484</v>
       </c>
       <c r="F618">
-        <v>2.7</v>
+        <v>2.8</v>
       </c>
       <c r="G618">
-        <v>22.3</v>
+        <v>18</v>
       </c>
       <c r="H618">
-        <v>26.3</v>
+        <v>24.8</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" s="2">
-        <v>27394</v>
+        <v>27453</v>
       </c>
       <c r="F619">
         <v>2.7</v>
       </c>
       <c r="G619">
-        <v>24.4</v>
+        <v>16.8</v>
       </c>
       <c r="H619">
-        <v>26.2</v>
+        <v>25.6</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" s="2">
-        <v>27363</v>
+        <v>27425</v>
       </c>
       <c r="F620">
-        <v>2.6</v>
+        <v>2.7</v>
       </c>
       <c r="G620">
-        <v>26.2</v>
+        <v>22.3</v>
       </c>
       <c r="H620">
-        <v>25.7</v>
+        <v>26.3</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" s="2">
-        <v>27333</v>
+        <v>27394</v>
       </c>
       <c r="F621">
         <v>2.7</v>
       </c>
       <c r="G621">
-        <v>28</v>
+        <v>24.4</v>
       </c>
       <c r="H621">
-        <v>25</v>
+        <v>26.2</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" s="2">
-        <v>27302</v>
+        <v>27363</v>
       </c>
       <c r="F622">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
       <c r="G622">
-        <v>32</v>
+        <v>26.2</v>
       </c>
       <c r="H622">
-        <v>24.1</v>
+        <v>25.7</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" s="2">
-        <v>27272</v>
+        <v>27333</v>
       </c>
       <c r="F623">
-        <v>2.5</v>
+        <v>2.7</v>
       </c>
       <c r="G623">
         <v>28</v>
       </c>
       <c r="H623">
-        <v>22.8</v>
+        <v>25</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" s="2">
-        <v>27241</v>
+        <v>27302</v>
       </c>
       <c r="F624">
-        <v>2.5</v>
+        <v>2.7</v>
       </c>
       <c r="G624">
-        <v>27.2</v>
+        <v>32</v>
       </c>
       <c r="H624">
-        <v>21.6</v>
+        <v>24.1</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" s="2">
-        <v>27210</v>
+        <v>27272</v>
       </c>
       <c r="F625">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="G625">
-        <v>26.2</v>
+        <v>28</v>
       </c>
       <c r="H625">
-        <v>20.4</v>
+        <v>22.8</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" s="2">
-        <v>27180</v>
+        <v>27241</v>
       </c>
       <c r="F626">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="G626">
-        <v>25.8</v>
+        <v>27.2</v>
       </c>
       <c r="H626">
-        <v>19.2</v>
+        <v>21.6</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" s="2">
-        <v>27149</v>
+        <v>27210</v>
       </c>
       <c r="F627">
         <v>2.4</v>
       </c>
       <c r="G627">
-        <v>25.9</v>
+        <v>26.2</v>
       </c>
       <c r="H627">
-        <v>17.7</v>
+        <v>20.4</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" s="2">
-        <v>27119</v>
+        <v>27180</v>
       </c>
       <c r="F628">
         <v>2.4</v>
       </c>
       <c r="G628">
-        <v>26.2</v>
+        <v>25.8</v>
       </c>
       <c r="H628">
-        <v>16.4</v>
+        <v>19.2</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" s="2">
-        <v>27088</v>
+        <v>27149</v>
       </c>
       <c r="F629">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
       <c r="G629">
-        <v>24</v>
+        <v>25.9</v>
       </c>
       <c r="H629">
-        <v>15</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" s="2">
-        <v>27060</v>
+        <v>27119</v>
       </c>
       <c r="F630">
-        <v>2.2</v>
+        <v>2.4</v>
       </c>
       <c r="G630">
-        <v>19.7</v>
+        <v>26.2</v>
       </c>
       <c r="H630">
-        <v>13.9</v>
+        <v>16.4</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" s="2">
-        <v>27029</v>
+        <v>27088</v>
       </c>
       <c r="F631">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
       <c r="G631">
-        <v>18.1</v>
+        <v>24</v>
       </c>
       <c r="H631">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" s="2">
-        <v>26998</v>
+        <v>27060</v>
       </c>
       <c r="F632">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
       <c r="G632">
-        <v>17.3</v>
+        <v>19.7</v>
       </c>
       <c r="H632">
-        <v>12.2</v>
+        <v>13.9</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" s="2">
-        <v>26968</v>
+        <v>27029</v>
       </c>
       <c r="F633">
         <v>2.1</v>
       </c>
       <c r="G633">
-        <v>16.7</v>
+        <v>18.1</v>
       </c>
       <c r="H633">
-        <v>11.3</v>
+        <v>13</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" s="2">
-        <v>26937</v>
+        <v>26998</v>
       </c>
       <c r="F634">
-        <v>2</v>
+        <v>2.1</v>
       </c>
       <c r="G634">
-        <v>16.1</v>
+        <v>17.3</v>
       </c>
       <c r="H634">
-        <v>10.6</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" s="2">
-        <v>26907</v>
+        <v>26968</v>
       </c>
       <c r="F635">
-        <v>2</v>
+        <v>2.1</v>
       </c>
       <c r="G635">
-        <v>14.3</v>
+        <v>16.7</v>
       </c>
       <c r="H635">
-        <v>9.9</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" s="2">
-        <v>26876</v>
+        <v>26937</v>
       </c>
       <c r="F636">
         <v>2</v>
       </c>
       <c r="G636">
-        <v>12.6</v>
+        <v>16.1</v>
       </c>
       <c r="H636">
-        <v>9.6</v>
+        <v>10.6</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" s="2">
-        <v>26845</v>
+        <v>26907</v>
       </c>
       <c r="F637">
-        <v>1.9</v>
+        <v>2</v>
       </c>
       <c r="G637">
-        <v>10.8</v>
+        <v>14.3</v>
       </c>
       <c r="H637">
-        <v>9.4</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" s="2">
-        <v>26815</v>
+        <v>26876</v>
       </c>
       <c r="F638">
-        <v>1.9</v>
+        <v>2</v>
       </c>
       <c r="G638">
-        <v>8.5</v>
+        <v>12.6</v>
       </c>
       <c r="H638">
-        <v>9.5</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" s="2">
-        <v>26784</v>
+        <v>26845</v>
       </c>
       <c r="F639">
         <v>1.9</v>
       </c>
       <c r="G639">
-        <v>11</v>
+        <v>10.8</v>
       </c>
       <c r="H639">
-        <v>10.1</v>
+        <v>9.4</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" s="2">
-        <v>26754</v>
+        <v>26815</v>
       </c>
       <c r="F640">
         <v>1.9</v>
       </c>
       <c r="G640">
-        <v>10</v>
+        <v>8.5</v>
       </c>
       <c r="H640">
-        <v>10.3</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" s="2">
-        <v>26723</v>
+        <v>26784</v>
       </c>
       <c r="F641">
         <v>1.9</v>
       </c>
       <c r="G641">
         <v>11</v>
       </c>
       <c r="H641">
-        <v>10.6</v>
+        <v>10.1</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" s="2">
-        <v>26695</v>
+        <v>26754</v>
       </c>
       <c r="F642">
-        <v>1.8</v>
+        <v>1.9</v>
       </c>
       <c r="G642">
-        <v>9.699999999999999</v>
+        <v>10</v>
       </c>
       <c r="H642">
-        <v>10.8</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" s="2">
-        <v>26664</v>
+        <v>26723</v>
       </c>
       <c r="F643">
-        <v>1.8</v>
+        <v>1.9</v>
       </c>
       <c r="G643">
-        <v>8.1</v>
+        <v>11</v>
       </c>
       <c r="H643">
-        <v>11.1</v>
+        <v>10.6</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" s="2">
-        <v>26633</v>
+        <v>26695</v>
       </c>
       <c r="F644">
         <v>1.8</v>
       </c>
       <c r="G644">
-        <v>6.8</v>
+        <v>9.699999999999999</v>
       </c>
       <c r="H644">
-        <v>11.8</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" s="2">
-        <v>26603</v>
+        <v>26664</v>
       </c>
       <c r="F645">
         <v>1.8</v>
       </c>
       <c r="G645">
-        <v>7.7</v>
+        <v>8.1</v>
       </c>
       <c r="H645">
-        <v>12.6</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" s="2">
-        <v>26572</v>
+        <v>26633</v>
       </c>
       <c r="F646">
-        <v>1.7</v>
+        <v>1.8</v>
       </c>
       <c r="G646">
-        <v>8.4</v>
+        <v>6.8</v>
       </c>
       <c r="H646">
-        <v>13.2</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" s="2">
-        <v>26542</v>
+        <v>26603</v>
       </c>
       <c r="F647">
-        <v>1.7</v>
+        <v>1.8</v>
       </c>
       <c r="G647">
-        <v>9.699999999999999</v>
+        <v>7.7</v>
       </c>
       <c r="H647">
-        <v>13.7</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" s="2">
-        <v>26511</v>
+        <v>26572</v>
       </c>
       <c r="F648">
         <v>1.7</v>
       </c>
       <c r="G648">
-        <v>10.5</v>
+        <v>8.4</v>
       </c>
       <c r="H648">
-        <v>13.9</v>
+        <v>13.2</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" s="2">
-        <v>26480</v>
+        <v>26542</v>
       </c>
       <c r="F649">
         <v>1.7</v>
       </c>
       <c r="G649">
-        <v>12.8</v>
+        <v>9.699999999999999</v>
       </c>
       <c r="H649">
-        <v>14</v>
+        <v>13.7</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" s="2">
-        <v>26450</v>
+        <v>26511</v>
       </c>
       <c r="F650">
-        <v>1.8</v>
+        <v>1.7</v>
       </c>
       <c r="G650">
-        <v>16</v>
+        <v>10.5</v>
       </c>
       <c r="H650">
         <v>13.9</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" s="2">
-        <v>26419</v>
+        <v>26480</v>
       </c>
       <c r="F651">
         <v>1.7</v>
       </c>
       <c r="G651">
-        <v>13.3</v>
+        <v>12.8</v>
       </c>
       <c r="H651">
-        <v>13.3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" s="2">
-        <v>26389</v>
+        <v>26450</v>
       </c>
       <c r="F652">
-        <v>1.7</v>
+        <v>1.8</v>
       </c>
       <c r="G652">
-        <v>13.7</v>
+        <v>16</v>
       </c>
       <c r="H652">
-        <v>12.9</v>
+        <v>13.9</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" s="2">
-        <v>26358</v>
+        <v>26419</v>
       </c>
       <c r="F653">
         <v>1.7</v>
       </c>
       <c r="G653">
-        <v>14.5</v>
+        <v>13.3</v>
       </c>
       <c r="H653">
-        <v>12.3</v>
+        <v>13.3</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" s="2">
-        <v>26329</v>
+        <v>26389</v>
       </c>
       <c r="F654">
         <v>1.7</v>
       </c>
       <c r="G654">
-        <v>13.3</v>
+        <v>13.7</v>
       </c>
       <c r="H654">
-        <v>11.6</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" s="2">
-        <v>26298</v>
+        <v>26358</v>
       </c>
       <c r="F655">
         <v>1.7</v>
       </c>
       <c r="G655">
-        <v>16</v>
+        <v>14.5</v>
       </c>
       <c r="H655">
-        <v>11</v>
+        <v>12.3</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" s="2">
-        <v>26267</v>
+        <v>26329</v>
       </c>
       <c r="F656">
         <v>1.7</v>
       </c>
       <c r="G656">
-        <v>16.1</v>
+        <v>13.3</v>
       </c>
       <c r="H656">
-        <v>9.9</v>
+        <v>11.6</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" s="2">
-        <v>26237</v>
+        <v>26298</v>
       </c>
       <c r="F657">
         <v>1.7</v>
       </c>
       <c r="G657">
-        <v>15.1</v>
+        <v>16</v>
       </c>
       <c r="H657">
-        <v>8.800000000000001</v>
+        <v>11</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" s="2">
-        <v>26206</v>
+        <v>26267</v>
       </c>
       <c r="F658">
-        <v>1.6</v>
+        <v>1.7</v>
       </c>
       <c r="G658">
-        <v>13.5</v>
+        <v>16.1</v>
       </c>
       <c r="H658">
-        <v>7.8</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" s="2">
-        <v>26176</v>
+        <v>26237</v>
       </c>
       <c r="F659">
-        <v>1.6</v>
+        <v>1.7</v>
       </c>
       <c r="G659">
-        <v>12</v>
+        <v>15.1</v>
       </c>
       <c r="H659">
-        <v>7</v>
+        <v>8.800000000000001</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" s="2">
-        <v>26145</v>
+        <v>26206</v>
       </c>
       <c r="F660">
         <v>1.6</v>
       </c>
       <c r="G660">
-        <v>12</v>
+        <v>13.5</v>
       </c>
       <c r="H660">
-        <v>6.4</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" s="2">
-        <v>26114</v>
+        <v>26176</v>
       </c>
       <c r="F661">
-        <v>1.5</v>
+        <v>1.6</v>
       </c>
       <c r="G661">
-        <v>10.8</v>
+        <v>12</v>
       </c>
       <c r="H661">
-        <v>5.7</v>
+        <v>7</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" s="2">
-        <v>26084</v>
+        <v>26145</v>
       </c>
       <c r="F662">
-        <v>1.5</v>
+        <v>1.6</v>
       </c>
       <c r="G662">
-        <v>9.6</v>
+        <v>12</v>
       </c>
       <c r="H662">
-        <v>5.2</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" s="2">
-        <v>26053</v>
+        <v>26114</v>
       </c>
       <c r="F663">
         <v>1.5</v>
       </c>
       <c r="G663">
-        <v>8</v>
+        <v>10.8</v>
       </c>
       <c r="H663">
-        <v>4.7</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" s="2">
-        <v>26023</v>
+        <v>26084</v>
       </c>
       <c r="F664">
         <v>1.5</v>
       </c>
       <c r="G664">
-        <v>6.7</v>
+        <v>9.6</v>
       </c>
       <c r="H664">
-        <v>4.4</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" s="2">
-        <v>25992</v>
+        <v>26053</v>
       </c>
       <c r="F665">
         <v>1.5</v>
       </c>
       <c r="G665">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="H665">
-        <v>4.3</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" s="2">
-        <v>25964</v>
+        <v>26023</v>
       </c>
       <c r="F666">
         <v>1.5</v>
       </c>
       <c r="G666">
-        <v>5.5</v>
+        <v>6.7</v>
       </c>
       <c r="H666">
-        <v>4.2</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" s="2">
-        <v>25933</v>
+        <v>25992</v>
       </c>
       <c r="F667">
-        <v>1.4</v>
+        <v>1.5</v>
       </c>
       <c r="G667">
-        <v>2.8</v>
+        <v>6</v>
       </c>
       <c r="H667">
         <v>4.3</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" s="2">
-        <v>25902</v>
+        <v>25964</v>
       </c>
       <c r="F668">
-        <v>1.4</v>
+        <v>1.5</v>
       </c>
       <c r="G668">
-        <v>3.2</v>
+        <v>5.5</v>
       </c>
       <c r="H668">
-        <v>4.8</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" s="2">
-        <v>25872</v>
+        <v>25933</v>
       </c>
       <c r="F669">
         <v>1.4</v>
       </c>
       <c r="G669">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="H669">
-        <v>5.2</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" s="2">
-        <v>25841</v>
+        <v>25902</v>
       </c>
       <c r="F670">
         <v>1.4</v>
       </c>
       <c r="G670">
-        <v>3.9</v>
+        <v>3.2</v>
       </c>
       <c r="H670">
-        <v>5.6</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" s="2">
-        <v>25811</v>
+        <v>25872</v>
       </c>
       <c r="F671">
         <v>1.4</v>
       </c>
       <c r="G671">
-        <v>4.8</v>
+        <v>3.8</v>
       </c>
       <c r="H671">
-        <v>6</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" s="2">
-        <v>25780</v>
+        <v>25841</v>
       </c>
       <c r="F672">
         <v>1.4</v>
       </c>
       <c r="G672">
-        <v>3.7</v>
+        <v>3.9</v>
       </c>
       <c r="H672">
-        <v>6.2</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" s="2">
-        <v>25749</v>
+        <v>25811</v>
       </c>
       <c r="F673">
         <v>1.4</v>
       </c>
       <c r="G673">
-        <v>4.2</v>
+        <v>4.8</v>
       </c>
       <c r="H673">
-        <v>6.6</v>
+        <v>6</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" s="2">
-        <v>25719</v>
+        <v>25780</v>
       </c>
       <c r="F674">
         <v>1.4</v>
       </c>
       <c r="G674">
-        <v>3.4</v>
+        <v>3.7</v>
       </c>
       <c r="H674">
-        <v>7</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" s="2">
-        <v>25688</v>
+        <v>25749</v>
       </c>
       <c r="F675">
         <v>1.4</v>
       </c>
       <c r="G675">
-        <v>4.7</v>
+        <v>4.2</v>
       </c>
       <c r="H675">
-        <v>7.6</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" s="2">
-        <v>25658</v>
+        <v>25719</v>
       </c>
       <c r="F676">
         <v>1.4</v>
       </c>
       <c r="G676">
-        <v>5.5</v>
+        <v>3.4</v>
       </c>
       <c r="H676">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" s="2">
-        <v>25627</v>
+        <v>25688</v>
       </c>
       <c r="F677">
         <v>1.4</v>
       </c>
       <c r="G677">
-        <v>4.9</v>
+        <v>4.7</v>
       </c>
       <c r="H677">
-        <v>8.300000000000001</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" s="2">
-        <v>25599</v>
+        <v>25658</v>
       </c>
       <c r="F678">
         <v>1.4</v>
       </c>
       <c r="G678">
-        <v>7.6</v>
+        <v>5.5</v>
       </c>
       <c r="H678">
-        <v>8.6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" s="2">
-        <v>25568</v>
+        <v>25627</v>
       </c>
       <c r="F679">
         <v>1.4</v>
       </c>
       <c r="G679">
-        <v>8.9</v>
+        <v>4.9</v>
       </c>
       <c r="H679">
-        <v>8.6</v>
+        <v>8.300000000000001</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" s="2">
-        <v>25537</v>
+        <v>25599</v>
       </c>
       <c r="F680">
         <v>1.4</v>
       </c>
       <c r="G680">
-        <v>8</v>
+        <v>7.6</v>
       </c>
       <c r="H680">
-        <v>8.4</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" s="2">
-        <v>25507</v>
+        <v>25568</v>
       </c>
       <c r="F681">
         <v>1.4</v>
       </c>
       <c r="G681">
-        <v>8.300000000000001</v>
+        <v>8.9</v>
       </c>
       <c r="H681">
-        <v>8.199999999999999</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" s="2">
-        <v>25476</v>
+        <v>25537</v>
       </c>
       <c r="F682">
         <v>1.4</v>
       </c>
       <c r="G682">
+        <v>8</v>
+      </c>
+      <c r="H682">
         <v>8.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" s="2">
-        <v>25446</v>
+        <v>25507</v>
       </c>
       <c r="F683">
         <v>1.4</v>
       </c>
       <c r="G683">
-        <v>7.3</v>
+        <v>8.300000000000001</v>
       </c>
       <c r="H683">
-        <v>7.8</v>
+        <v>8.199999999999999</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" s="2">
-        <v>25415</v>
+        <v>25476</v>
       </c>
       <c r="F684">
         <v>1.4</v>
       </c>
       <c r="G684">
-        <v>9</v>
+        <v>8.4</v>
       </c>
       <c r="H684">
-        <v>7.7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" s="2">
-        <v>25384</v>
+        <v>25446</v>
       </c>
       <c r="F685">
-        <v>1.3</v>
+        <v>1.4</v>
       </c>
       <c r="G685">
-        <v>9</v>
+        <v>7.3</v>
       </c>
       <c r="H685">
-        <v>7.5</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" s="2">
-        <v>25354</v>
+        <v>25415</v>
       </c>
       <c r="F686">
         <v>1.4</v>
       </c>
       <c r="G686">
-        <v>9.9</v>
+        <v>9</v>
       </c>
       <c r="H686">
-        <v>7.3</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" s="2">
-        <v>25323</v>
+        <v>25384</v>
       </c>
       <c r="F687">
-        <v>1.4</v>
+        <v>1.3</v>
       </c>
       <c r="G687">
-        <v>9.4</v>
+        <v>9</v>
       </c>
       <c r="H687">
-        <v>7</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" s="2">
-        <v>25293</v>
+        <v>25354</v>
       </c>
       <c r="F688">
         <v>1.4</v>
       </c>
       <c r="G688">
-        <v>9.1</v>
+        <v>9.9</v>
       </c>
       <c r="H688">
-        <v>6.6</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" s="2">
-        <v>25262</v>
+        <v>25323</v>
       </c>
       <c r="F689">
-        <v>1.3</v>
+        <v>1.4</v>
       </c>
       <c r="G689">
-        <v>8.800000000000001</v>
+        <v>9.4</v>
       </c>
       <c r="H689">
-        <v>6.2</v>
+        <v>7</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" s="2">
-        <v>25234</v>
+        <v>25293</v>
       </c>
       <c r="F690">
-        <v>1.3</v>
+        <v>1.4</v>
       </c>
       <c r="G690">
-        <v>7</v>
+        <v>9.1</v>
       </c>
       <c r="H690">
-        <v>5.9</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" s="2">
-        <v>25203</v>
+        <v>25262</v>
       </c>
       <c r="F691">
         <v>1.3</v>
       </c>
       <c r="G691">
+        <v>8.800000000000001</v>
+      </c>
+      <c r="H691">
         <v>6.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>5.8</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" s="2">
-        <v>25172</v>
+        <v>25234</v>
       </c>
       <c r="F692">
         <v>1.3</v>
       </c>
       <c r="G692">
-        <v>6.1</v>
+        <v>7</v>
       </c>
       <c r="H692">
-        <v>5.8</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" s="2">
-        <v>25142</v>
+        <v>25203</v>
       </c>
       <c r="F693">
         <v>1.3</v>
       </c>
       <c r="G693">
-        <v>5.9</v>
+        <v>6.2</v>
       </c>
       <c r="H693">
         <v>5.8</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" s="2">
-        <v>25111</v>
+        <v>25172</v>
       </c>
       <c r="F694">
         <v>1.3</v>
       </c>
       <c r="G694">
-        <v>5.3</v>
+        <v>6.1</v>
       </c>
       <c r="H694">
-        <v>5.7</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" s="2">
-        <v>25081</v>
+        <v>25142</v>
       </c>
       <c r="F695">
         <v>1.3</v>
       </c>
       <c r="G695">
-        <v>6.3</v>
+        <v>5.9</v>
       </c>
       <c r="H695">
         <v>5.8</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" s="2">
-        <v>25050</v>
+        <v>25111</v>
       </c>
       <c r="F696">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="G696">
-        <v>7</v>
+        <v>5.3</v>
       </c>
       <c r="H696">
-        <v>5.8</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" s="2">
-        <v>25019</v>
+        <v>25081</v>
       </c>
       <c r="F697">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="G697">
-        <v>6.7</v>
+        <v>6.3</v>
       </c>
       <c r="H697">
-        <v>5.5</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" s="2">
-        <v>24989</v>
+        <v>25050</v>
       </c>
       <c r="F698">
         <v>1.2</v>
       </c>
       <c r="G698">
-        <v>6.5</v>
+        <v>7</v>
       </c>
       <c r="H698">
-        <v>5.2</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" s="2">
-        <v>24958</v>
+        <v>25019</v>
       </c>
       <c r="F699">
         <v>1.2</v>
       </c>
       <c r="G699">
-        <v>4.5</v>
+        <v>6.7</v>
       </c>
       <c r="H699">
-        <v>4.9</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" s="2">
-        <v>24928</v>
+        <v>24989</v>
       </c>
       <c r="F700">
         <v>1.2</v>
       </c>
       <c r="G700">
-        <v>4.4</v>
+        <v>6.5</v>
       </c>
       <c r="H700">
-        <v>4.8</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" s="2">
-        <v>24897</v>
+        <v>24958</v>
       </c>
       <c r="F701">
         <v>1.2</v>
       </c>
       <c r="G701">
-        <v>5.1</v>
+        <v>4.5</v>
       </c>
       <c r="H701">
-        <v>4.7</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" s="2">
-        <v>24868</v>
+        <v>24928</v>
       </c>
       <c r="F702">
         <v>1.2</v>
       </c>
       <c r="G702">
-        <v>5.6</v>
+        <v>4.4</v>
       </c>
       <c r="H702">
-        <v>4.6</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" s="2">
-        <v>24837</v>
+        <v>24897</v>
       </c>
       <c r="F703">
         <v>1.2</v>
       </c>
       <c r="G703">
-        <v>6.3</v>
+        <v>5.1</v>
       </c>
       <c r="H703">
-        <v>4.5</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" s="2">
-        <v>24806</v>
+        <v>24868</v>
       </c>
       <c r="F704">
         <v>1.2</v>
       </c>
       <c r="G704">
-        <v>5.8</v>
+        <v>5.6</v>
       </c>
       <c r="H704">
-        <v>4.4</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" s="2">
-        <v>24776</v>
+        <v>24837</v>
       </c>
       <c r="F705">
         <v>1.2</v>
       </c>
       <c r="G705">
-        <v>5.1</v>
+        <v>6.3</v>
       </c>
       <c r="H705">
-        <v>4.3</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" s="2">
-        <v>24745</v>
+        <v>24806</v>
       </c>
       <c r="F706">
         <v>1.2</v>
       </c>
       <c r="G706">
-        <v>6.3</v>
+        <v>5.8</v>
       </c>
       <c r="H706">
         <v>4.4</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" s="2">
-        <v>24715</v>
+        <v>24776</v>
       </c>
       <c r="F707">
         <v>1.2</v>
       </c>
       <c r="G707">
-        <v>5.9</v>
+        <v>5.1</v>
       </c>
       <c r="H707">
-        <v>4.2</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" s="2">
-        <v>24684</v>
+        <v>24745</v>
       </c>
       <c r="F708">
         <v>1.2</v>
       </c>
       <c r="G708">
-        <v>3.9</v>
+        <v>6.3</v>
       </c>
       <c r="H708">
-        <v>4.1</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" s="2">
-        <v>24653</v>
+        <v>24715</v>
       </c>
       <c r="F709">
         <v>1.2</v>
       </c>
       <c r="G709">
-        <v>3.6</v>
+        <v>5.9</v>
       </c>
       <c r="H709">
-        <v>4.3</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" s="2">
-        <v>24623</v>
+        <v>24684</v>
       </c>
       <c r="F710">
         <v>1.2</v>
       </c>
       <c r="G710">
-        <v>2.2</v>
+        <v>3.9</v>
       </c>
       <c r="H710">
-        <v>4.5</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" s="2">
-        <v>24592</v>
+        <v>24653</v>
       </c>
       <c r="F711">
         <v>1.2</v>
       </c>
       <c r="G711">
-        <v>3.2</v>
+        <v>3.6</v>
       </c>
       <c r="H711">
-        <v>5</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" s="2">
-        <v>24562</v>
+        <v>24623</v>
       </c>
       <c r="F712">
         <v>1.2</v>
       </c>
       <c r="G712">
-        <v>3.6</v>
+        <v>2.2</v>
       </c>
       <c r="H712">
-        <v>5.4</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" s="2">
-        <v>24531</v>
+        <v>24592</v>
       </c>
       <c r="F713">
         <v>1.2</v>
       </c>
       <c r="G713">
-        <v>3.8</v>
+        <v>3.2</v>
       </c>
       <c r="H713">
-        <v>5.9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" s="2">
-        <v>24503</v>
+        <v>24562</v>
       </c>
       <c r="F714">
         <v>1.2</v>
       </c>
       <c r="G714">
-        <v>4.3</v>
+        <v>3.6</v>
       </c>
       <c r="H714">
-        <v>6.3</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" s="2">
-        <v>24472</v>
+        <v>24531</v>
       </c>
       <c r="F715">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="G715">
-        <v>5</v>
+        <v>3.8</v>
       </c>
       <c r="H715">
-        <v>6.6</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" s="2">
-        <v>24441</v>
+        <v>24503</v>
       </c>
       <c r="F716">
         <v>1.2</v>
       </c>
       <c r="G716">
-        <v>4.9</v>
+        <v>4.3</v>
       </c>
       <c r="H716">
-        <v>6.7</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" s="2">
-        <v>24411</v>
+        <v>24472</v>
       </c>
       <c r="F717">
         <v>1.1</v>
       </c>
       <c r="G717">
-        <v>5.8</v>
+        <v>5</v>
       </c>
       <c r="H717">
-        <v>6.8</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" s="2">
-        <v>24380</v>
+        <v>24441</v>
       </c>
       <c r="F718">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="G718">
-        <v>4.5</v>
+        <v>4.9</v>
       </c>
       <c r="H718">
-        <v>6.8</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" s="2">
-        <v>24350</v>
+        <v>24411</v>
       </c>
       <c r="F719">
         <v>1.1</v>
       </c>
       <c r="G719">
-        <v>5.2</v>
+        <v>5.8</v>
       </c>
       <c r="H719">
-        <v>7</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" s="2">
-        <v>24319</v>
+        <v>24380</v>
       </c>
       <c r="F720">
         <v>1.1</v>
       </c>
       <c r="G720">
-        <v>6.2</v>
+        <v>4.5</v>
       </c>
       <c r="H720">
-        <v>6.9</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" s="2">
-        <v>24288</v>
+        <v>24350</v>
       </c>
       <c r="F721">
         <v>1.1</v>
       </c>
       <c r="G721">
-        <v>5.8</v>
+        <v>5.2</v>
       </c>
       <c r="H721">
-        <v>6.7</v>
+        <v>7</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" s="2">
-        <v>24258</v>
+        <v>24319</v>
       </c>
       <c r="F722">
         <v>1.1</v>
       </c>
       <c r="G722">
-        <v>8</v>
+        <v>6.2</v>
       </c>
       <c r="H722">
-        <v>6.6</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" s="2">
-        <v>24227</v>
+        <v>24288</v>
       </c>
       <c r="F723">
         <v>1.1</v>
       </c>
       <c r="G723">
-        <v>8.300000000000001</v>
+        <v>5.8</v>
       </c>
       <c r="H723">
-        <v>6.3</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" s="2">
-        <v>24197</v>
+        <v>24258</v>
       </c>
       <c r="F724">
         <v>1.1</v>
       </c>
       <c r="G724">
-        <v>9.199999999999999</v>
+        <v>8</v>
       </c>
       <c r="H724">
-        <v>6</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" s="2">
-        <v>24166</v>
+        <v>24227</v>
       </c>
       <c r="F725">
         <v>1.1</v>
       </c>
       <c r="G725">
-        <v>9</v>
+        <v>8.300000000000001</v>
       </c>
       <c r="H725">
-        <v>5.6</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" s="2">
-        <v>24138</v>
+        <v>24197</v>
       </c>
       <c r="F726">
         <v>1.1</v>
       </c>
       <c r="G726">
-        <v>7.5</v>
+        <v>9.199999999999999</v>
       </c>
       <c r="H726">
-        <v>5.1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" s="2">
-        <v>24107</v>
+        <v>24166</v>
       </c>
       <c r="F727">
         <v>1.1</v>
       </c>
       <c r="G727">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H727">
-        <v>4.7</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" s="2">
-        <v>24076</v>
+        <v>24138</v>
       </c>
       <c r="F728">
         <v>1.1</v>
       </c>
       <c r="G728">
-        <v>6.7</v>
+        <v>7.5</v>
       </c>
       <c r="H728">
-        <v>4.6</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" s="2">
-        <v>24046</v>
+        <v>24107</v>
       </c>
       <c r="F729">
         <v>1.1</v>
       </c>
       <c r="G729">
-        <v>5.8</v>
+        <v>6</v>
       </c>
       <c r="H729">
-        <v>4.4</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" s="2">
-        <v>24015</v>
+        <v>24076</v>
       </c>
       <c r="F730">
         <v>1.1</v>
       </c>
       <c r="G730">
-        <v>6.2</v>
+        <v>6.7</v>
       </c>
       <c r="H730">
-        <v>4.3</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" s="2">
-        <v>23985</v>
+        <v>24046</v>
       </c>
       <c r="F731">
         <v>1.1</v>
       </c>
       <c r="G731">
-        <v>4.2</v>
+        <v>5.8</v>
       </c>
       <c r="H731">
-        <v>4.1</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" s="2">
-        <v>23954</v>
+        <v>24015</v>
       </c>
       <c r="F732">
         <v>1.1</v>
       </c>
       <c r="G732">
-        <v>3.8</v>
+        <v>6.2</v>
       </c>
       <c r="H732">
-        <v>4.1</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" s="2">
-        <v>23923</v>
+        <v>23985</v>
       </c>
       <c r="F733">
         <v>1.1</v>
       </c>
       <c r="G733">
-        <v>4.3</v>
+        <v>4.2</v>
       </c>
       <c r="H733">
-        <v>4.2</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" s="2">
-        <v>23893</v>
+        <v>23954</v>
       </c>
       <c r="F734">
         <v>1.1</v>
       </c>
       <c r="G734">
-        <v>4.8</v>
+        <v>3.8</v>
       </c>
       <c r="H734">
         <v>4.1</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" s="2">
-        <v>23862</v>
+        <v>23923</v>
       </c>
       <c r="F735">
         <v>1.1</v>
       </c>
       <c r="G735">
-        <v>4.8</v>
+        <v>4.3</v>
       </c>
       <c r="H735">
-        <v>3.9</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" s="2">
-        <v>23832</v>
+        <v>23893</v>
       </c>
       <c r="F736">
-        <v>1</v>
+        <v>1.1</v>
       </c>
       <c r="G736">
-        <v>3.4</v>
+        <v>4.8</v>
       </c>
       <c r="H736">
-        <v>3.6</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" s="2">
-        <v>23801</v>
+        <v>23862</v>
       </c>
       <c r="F737">
-        <v>1</v>
+        <v>1.1</v>
       </c>
       <c r="G737">
-        <v>3.2</v>
+        <v>4.8</v>
       </c>
       <c r="H737">
-        <v>3.4</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" s="2">
-        <v>23773</v>
+        <v>23832</v>
       </c>
       <c r="F738">
         <v>1</v>
       </c>
       <c r="G738">
-        <v>3.7</v>
+        <v>3.4</v>
       </c>
       <c r="H738">
-        <v>3.3</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" s="2">
-        <v>23742</v>
+        <v>23801</v>
       </c>
       <c r="F739">
         <v>1</v>
       </c>
       <c r="G739">
-        <v>4</v>
+        <v>3.2</v>
       </c>
       <c r="H739">
-        <v>3.1</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" s="2">
-        <v>23711</v>
+        <v>23773</v>
       </c>
       <c r="F740">
         <v>1</v>
       </c>
       <c r="G740">
-        <v>4</v>
+        <v>3.7</v>
       </c>
       <c r="H740">
-        <v>2.9</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" s="2">
-        <v>23681</v>
+        <v>23742</v>
       </c>
       <c r="F741">
         <v>1</v>
       </c>
       <c r="G741">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H741">
-        <v>2.6</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" s="2">
-        <v>23650</v>
+        <v>23711</v>
       </c>
       <c r="F742">
         <v>1</v>
       </c>
       <c r="G742">
-        <v>4.1</v>
+        <v>4</v>
       </c>
       <c r="H742">
-        <v>2.2</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" s="2">
-        <v>23620</v>
+        <v>23681</v>
       </c>
       <c r="F743">
         <v>1</v>
       </c>
       <c r="G743">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="H743">
-        <v>1.9</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" s="2">
-        <v>23589</v>
+        <v>23650</v>
       </c>
       <c r="F744">
         <v>1</v>
       </c>
       <c r="G744">
-        <v>4.6</v>
+        <v>4.1</v>
       </c>
       <c r="H744">
-        <v>1.6</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" s="2">
-        <v>23558</v>
+        <v>23620</v>
       </c>
       <c r="F745">
         <v>1</v>
       </c>
       <c r="G745">
-        <v>3.2</v>
+        <v>4.4</v>
       </c>
       <c r="H745">
-        <v>1.2</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" s="2">
-        <v>23528</v>
+        <v>23589</v>
       </c>
       <c r="F746">
         <v>1</v>
       </c>
       <c r="G746">
-        <v>1.9</v>
+        <v>4.6</v>
       </c>
       <c r="H746">
-        <v>1.1</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" s="2">
-        <v>23497</v>
+        <v>23558</v>
       </c>
       <c r="F747">
         <v>1</v>
       </c>
       <c r="G747">
-        <v>1.6</v>
+        <v>3.2</v>
       </c>
       <c r="H747">
         <v>1.2</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" s="2">
-        <v>23467</v>
+        <v>23528</v>
       </c>
       <c r="F748">
         <v>1</v>
       </c>
       <c r="G748">
-        <v>1.2</v>
+        <v>1.9</v>
       </c>
       <c r="H748">
-        <v>1.3</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" s="2">
-        <v>23436</v>
+        <v>23497</v>
       </c>
       <c r="F749">
         <v>1</v>
       </c>
       <c r="G749">
-        <v>1.3</v>
+        <v>1.6</v>
       </c>
       <c r="H749">
-        <v>1.5</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" s="2">
-        <v>23407</v>
+        <v>23467</v>
       </c>
       <c r="F750">
         <v>1</v>
       </c>
       <c r="G750">
-        <v>1.9</v>
+        <v>1.2</v>
       </c>
       <c r="H750">
-        <v>1.6</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" s="2">
-        <v>23376</v>
+        <v>23436</v>
       </c>
       <c r="F751">
         <v>1</v>
       </c>
       <c r="G751">
-        <v>1.4</v>
+        <v>1.3</v>
       </c>
       <c r="H751">
-        <v>1.7</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" s="2">
-        <v>23345</v>
+        <v>23407</v>
       </c>
       <c r="F752">
         <v>1</v>
       </c>
       <c r="G752">
-        <v>0.7</v>
+        <v>1.9</v>
       </c>
       <c r="H752">
-        <v>1.8</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" s="2">
-        <v>23315</v>
+        <v>23376</v>
       </c>
       <c r="F753">
         <v>1</v>
       </c>
       <c r="G753">
-        <v>-0.1</v>
+        <v>1.4</v>
       </c>
       <c r="H753">
-        <v>2</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" s="2">
-        <v>23284</v>
+        <v>23345</v>
       </c>
       <c r="F754">
         <v>1</v>
       </c>
       <c r="G754">
-        <v>0.9</v>
+        <v>0.7</v>
       </c>
       <c r="H754">
-        <v>2.2</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" s="2">
-        <v>23254</v>
+        <v>23315</v>
       </c>
       <c r="F755">
         <v>1</v>
       </c>
       <c r="G755">
-        <v>0.8</v>
+        <v>-0.1</v>
       </c>
       <c r="H755">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" s="2">
-        <v>23223</v>
+        <v>23284</v>
       </c>
       <c r="F756">
         <v>1</v>
       </c>
       <c r="G756">
-        <v>0.1</v>
+        <v>0.9</v>
       </c>
       <c r="H756">
-        <v>2.4</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" s="2">
-        <v>23192</v>
+        <v>23254</v>
       </c>
       <c r="F757">
         <v>1</v>
       </c>
       <c r="G757">
-        <v>1.7</v>
+        <v>0.8</v>
       </c>
       <c r="H757">
-        <v>2.7</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" s="2">
-        <v>23162</v>
+        <v>23223</v>
       </c>
       <c r="F758">
         <v>1</v>
       </c>
       <c r="G758">
-        <v>2.8</v>
+        <v>0.1</v>
       </c>
       <c r="H758">
-        <v>2.8</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" s="2">
-        <v>23131</v>
+        <v>23192</v>
       </c>
       <c r="F759">
         <v>1</v>
       </c>
       <c r="G759">
-        <v>2.9</v>
+        <v>1.7</v>
       </c>
       <c r="H759">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" s="2">
-        <v>23101</v>
+        <v>23162</v>
       </c>
       <c r="F760">
         <v>1</v>
       </c>
       <c r="G760">
-        <v>3.3</v>
+        <v>2.8</v>
       </c>
       <c r="H760">
         <v>2.8</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" s="2">
-        <v>23070</v>
+        <v>23131</v>
       </c>
       <c r="F761">
         <v>1</v>
       </c>
       <c r="G761">
-        <v>3.6</v>
+        <v>2.9</v>
       </c>
       <c r="H761">
         <v>2.8</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" s="2">
-        <v>23042</v>
+        <v>23101</v>
       </c>
       <c r="F762">
         <v>1</v>
       </c>
       <c r="G762">
-        <v>2.9</v>
+        <v>3.3</v>
       </c>
       <c r="H762">
-        <v>2.6</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" s="2">
-        <v>23011</v>
+        <v>23070</v>
       </c>
       <c r="F763">
         <v>1</v>
       </c>
       <c r="G763">
-        <v>2.5</v>
+        <v>3.6</v>
       </c>
       <c r="H763">
-        <v>2.4</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" s="2">
-        <v>22980</v>
+        <v>23042</v>
       </c>
       <c r="F764">
         <v>1</v>
       </c>
       <c r="G764">
-        <v>2.7</v>
+        <v>2.9</v>
       </c>
       <c r="H764">
-        <v>2.3</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" s="2">
-        <v>22950</v>
+        <v>23011</v>
       </c>
       <c r="F765">
         <v>1</v>
       </c>
       <c r="G765">
+        <v>2.5</v>
+      </c>
+      <c r="H765">
         <v>2.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.2</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" s="2">
-        <v>22919</v>
+        <v>22980</v>
       </c>
       <c r="F766">
         <v>1</v>
       </c>
       <c r="G766">
-        <v>1.7</v>
+        <v>2.7</v>
       </c>
       <c r="H766">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" s="2">
-        <v>22889</v>
+        <v>22950</v>
       </c>
       <c r="F767">
         <v>1</v>
       </c>
       <c r="G767">
-        <v>2.1</v>
+        <v>2.4</v>
       </c>
       <c r="H767">
         <v>2.2</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" s="2">
-        <v>22858</v>
+        <v>22919</v>
       </c>
       <c r="F768">
         <v>1</v>
       </c>
       <c r="G768">
-        <v>3.5</v>
+        <v>1.7</v>
       </c>
       <c r="H768">
         <v>2.1</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" s="2">
-        <v>22827</v>
+        <v>22889</v>
       </c>
       <c r="F769">
         <v>1</v>
       </c>
       <c r="G769">
-        <v>3.1</v>
+        <v>2.1</v>
       </c>
       <c r="H769">
-        <v>1.9</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" s="2">
-        <v>22797</v>
+        <v>22858</v>
       </c>
       <c r="F770">
         <v>1</v>
       </c>
       <c r="G770">
-        <v>2.6</v>
+        <v>3.5</v>
       </c>
       <c r="H770">
-        <v>1.7</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" s="2">
-        <v>22766</v>
+        <v>22827</v>
       </c>
       <c r="F771">
         <v>1</v>
       </c>
       <c r="G771">
-        <v>3.2</v>
+        <v>3.1</v>
       </c>
       <c r="H771">
-        <v>1.5</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" s="2">
-        <v>22736</v>
+        <v>22797</v>
       </c>
       <c r="F772">
         <v>1</v>
       </c>
       <c r="G772">
-        <v>3.1</v>
+        <v>2.6</v>
       </c>
       <c r="H772">
-        <v>1.1</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" s="2">
-        <v>22705</v>
+        <v>22766</v>
       </c>
       <c r="F773">
         <v>1</v>
       </c>
       <c r="G773">
+        <v>3.2</v>
+      </c>
+      <c r="H773">
         <v>1.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.7</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" s="2">
-        <v>22677</v>
+        <v>22736</v>
       </c>
       <c r="F774">
         <v>1</v>
       </c>
       <c r="G774">
-        <v>0.9</v>
+        <v>3.1</v>
       </c>
       <c r="H774">
-        <v>0.6</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" s="2">
-        <v>22646</v>
+        <v>22705</v>
       </c>
       <c r="F775">
         <v>1</v>
       </c>
       <c r="G775">
+        <v>1.5</v>
+      </c>
+      <c r="H775">
         <v>0.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.5</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" s="2">
-        <v>22615</v>
+        <v>22677</v>
       </c>
       <c r="F776">
         <v>1</v>
       </c>
       <c r="G776">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
       <c r="H776">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" s="2">
-        <v>22585</v>
+        <v>22646</v>
       </c>
       <c r="F777">
         <v>1</v>
       </c>
       <c r="G777">
-        <v>1.8</v>
+        <v>0.7</v>
       </c>
       <c r="H777">
         <v>0.5</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" s="2">
-        <v>22554</v>
+        <v>22615</v>
       </c>
       <c r="F778">
         <v>1</v>
       </c>
       <c r="G778">
-        <v>2.4</v>
+        <v>1.2</v>
       </c>
       <c r="H778">
         <v>0.5</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" s="2">
-        <v>22524</v>
+        <v>22585</v>
       </c>
       <c r="F779">
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="G779">
         <v>1.8</v>
       </c>
       <c r="H779">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" s="2">
-        <v>22493</v>
+        <v>22554</v>
       </c>
       <c r="F780">
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="G780">
-        <v>0.9</v>
+        <v>2.4</v>
       </c>
       <c r="H780">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" s="2">
-        <v>22462</v>
+        <v>22524</v>
       </c>
       <c r="F781">
         <v>0.9</v>
       </c>
       <c r="G781">
-        <v>-0.1</v>
+        <v>1.8</v>
       </c>
       <c r="H781">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782" s="2">
-        <v>22432</v>
+        <v>22493</v>
       </c>
       <c r="F782">
         <v>0.9</v>
       </c>
       <c r="G782">
-        <v>0.2</v>
+        <v>0.9</v>
       </c>
       <c r="H782">
-        <v>0.8</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783" s="2">
-        <v>22401</v>
+        <v>22462</v>
       </c>
       <c r="F783">
         <v>0.9</v>
       </c>
       <c r="G783">
-        <v>-1.1</v>
+        <v>-0.1</v>
       </c>
       <c r="H783">
-        <v>1.1</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784" s="2">
-        <v>22371</v>
+        <v>22432</v>
       </c>
       <c r="F784">
         <v>0.9</v>
       </c>
       <c r="G784">
-        <v>-1.7</v>
+        <v>0.2</v>
       </c>
       <c r="H784">
-        <v>1.5</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785" s="2">
-        <v>22340</v>
+        <v>22401</v>
       </c>
       <c r="F785">
         <v>0.9</v>
       </c>
       <c r="G785">
-        <v>-0.3</v>
+        <v>-1.1</v>
       </c>
       <c r="H785">
-        <v>2</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786" s="2">
-        <v>22312</v>
+        <v>22371</v>
       </c>
       <c r="F786">
         <v>0.9</v>
       </c>
       <c r="G786">
-        <v>0.3</v>
+        <v>-1.7</v>
       </c>
       <c r="H786">
-        <v>2.3</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787" s="2">
-        <v>22281</v>
+        <v>22340</v>
       </c>
       <c r="F787">
         <v>0.9</v>
       </c>
       <c r="G787">
-        <v>0.5</v>
+        <v>-0.3</v>
       </c>
       <c r="H787">
-        <v>2.6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788" s="2">
-        <v>22250</v>
+        <v>22312</v>
       </c>
       <c r="F788">
         <v>0.9</v>
       </c>
       <c r="G788">
-        <v>1.2</v>
+        <v>0.3</v>
       </c>
       <c r="H788">
-        <v>2.8</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789" s="2">
-        <v>22220</v>
+        <v>22281</v>
       </c>
       <c r="F789">
         <v>0.9</v>
       </c>
       <c r="G789">
-        <v>1.5</v>
+        <v>0.5</v>
       </c>
       <c r="H789">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790" s="2">
-        <v>22189</v>
+        <v>22250</v>
       </c>
       <c r="F790">
         <v>0.9</v>
       </c>
       <c r="G790">
-        <v>1.5</v>
+        <v>1.2</v>
       </c>
       <c r="H790">
-        <v>3</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791" s="2">
-        <v>22159</v>
+        <v>22220</v>
       </c>
       <c r="F791">
         <v>0.9</v>
       </c>
       <c r="G791">
-        <v>2.3</v>
+        <v>1.5</v>
       </c>
       <c r="H791">
-        <v>3</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792" s="2">
-        <v>22128</v>
+        <v>22189</v>
       </c>
       <c r="F792">
         <v>0.9</v>
       </c>
       <c r="G792">
-        <v>2.2</v>
+        <v>1.5</v>
       </c>
       <c r="H792">
-        <v>2.9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793" s="2">
-        <v>22097</v>
+        <v>22159</v>
       </c>
       <c r="F793">
         <v>0.9</v>
       </c>
       <c r="G793">
-        <v>3.9</v>
+        <v>2.3</v>
       </c>
       <c r="H793">
-        <v>2.8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794" s="2">
-        <v>22067</v>
+        <v>22128</v>
       </c>
       <c r="F794">
         <v>0.9</v>
       </c>
       <c r="G794">
-        <v>3.2</v>
+        <v>2.2</v>
       </c>
       <c r="H794">
-        <v>2.4</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795" s="2">
-        <v>22036</v>
+        <v>22097</v>
       </c>
       <c r="F795">
         <v>0.9</v>
       </c>
       <c r="G795">
         <v>3.9</v>
       </c>
       <c r="H795">
-        <v>2.2</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796" s="2">
-        <v>22006</v>
+        <v>22067</v>
       </c>
       <c r="F796">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="G796">
-        <v>4</v>
+        <v>3.2</v>
       </c>
       <c r="H796">
-        <v>1.9</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797" s="2">
-        <v>21975</v>
+        <v>22036</v>
       </c>
       <c r="F797">
         <v>0.9</v>
       </c>
       <c r="G797">
-        <v>3.7</v>
+        <v>3.9</v>
       </c>
       <c r="H797">
-        <v>1.7</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798" s="2">
-        <v>21946</v>
+        <v>22006</v>
       </c>
       <c r="F798">
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="G798">
-        <v>3.1</v>
+        <v>4</v>
       </c>
       <c r="H798">
-        <v>1.5</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799" s="2">
-        <v>21915</v>
+        <v>21975</v>
       </c>
       <c r="F799">
         <v>0.9</v>
       </c>
       <c r="G799">
-        <v>3.2</v>
+        <v>3.7</v>
       </c>
       <c r="H799">
-        <v>1.4</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800" s="2">
-        <v>21884</v>
+        <v>21946</v>
       </c>
       <c r="F800">
         <v>0.9</v>
       </c>
       <c r="G800">
-        <v>2.7</v>
+        <v>3.1</v>
       </c>
       <c r="H800">
-        <v>1.2</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801" s="2">
-        <v>21854</v>
+        <v>21915</v>
       </c>
       <c r="F801">
         <v>0.9</v>
       </c>
       <c r="G801">
-        <v>2</v>
+        <v>3.2</v>
       </c>
       <c r="H801">
-        <v>1</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802" s="2">
-        <v>21823</v>
+        <v>21884</v>
       </c>
       <c r="F802">
         <v>0.9</v>
       </c>
       <c r="G802">
-        <v>1.6</v>
+        <v>2.7</v>
       </c>
       <c r="H802">
-        <v>1</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803" s="2">
-        <v>21793</v>
+        <v>21854</v>
       </c>
       <c r="F803">
         <v>0.9</v>
       </c>
       <c r="G803">
-        <v>1.1</v>
+        <v>2</v>
       </c>
       <c r="H803">
         <v>1</v>
       </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804" s="2">
-        <v>21762</v>
+        <v>21823</v>
       </c>
       <c r="F804">
         <v>0.9</v>
       </c>
       <c r="G804">
-        <v>0.9</v>
+        <v>1.6</v>
       </c>
       <c r="H804">
-        <v>1.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805" s="2">
-        <v>21731</v>
+        <v>21793</v>
       </c>
       <c r="F805">
         <v>0.9</v>
       </c>
       <c r="G805">
-        <v>-0.3</v>
+        <v>1.1</v>
       </c>
       <c r="H805">
-        <v>1.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806" s="2">
-        <v>21701</v>
+        <v>21762</v>
       </c>
       <c r="F806">
         <v>0.9</v>
       </c>
       <c r="G806">
-        <v>0.3</v>
+        <v>0.9</v>
       </c>
       <c r="H806">
-        <v>1.7</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807" s="2">
-        <v>21670</v>
+        <v>21731</v>
       </c>
       <c r="F807">
         <v>0.9</v>
       </c>
       <c r="G807">
-        <v>0.4</v>
+        <v>-0.3</v>
       </c>
       <c r="H807">
-        <v>2</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808" s="2">
-        <v>21640</v>
+        <v>21701</v>
       </c>
       <c r="F808">
         <v>0.9</v>
       </c>
       <c r="G808">
-        <v>1.4</v>
+        <v>0.3</v>
       </c>
       <c r="H808">
-        <v>2.2</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809" s="2">
-        <v>21609</v>
+        <v>21670</v>
       </c>
       <c r="F809">
         <v>0.9</v>
       </c>
       <c r="G809">
-        <v>1.8</v>
+        <v>0.4</v>
       </c>
       <c r="H809">
-        <v>2.3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810" s="2">
-        <v>21581</v>
+        <v>21640</v>
       </c>
       <c r="F810">
         <v>0.9</v>
       </c>
       <c r="G810">
-        <v>1.9</v>
+        <v>1.4</v>
       </c>
       <c r="H810">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811" s="2">
-        <v>21550</v>
+        <v>21609</v>
       </c>
       <c r="F811">
         <v>0.9</v>
       </c>
       <c r="G811">
-        <v>1.1</v>
+        <v>1.8</v>
       </c>
       <c r="H811">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812" s="2">
-        <v>21519</v>
+        <v>21581</v>
       </c>
       <c r="F812">
         <v>0.9</v>
       </c>
       <c r="G812">
-        <v>0.3</v>
+        <v>1.9</v>
       </c>
       <c r="H812">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813" s="2">
-        <v>21489</v>
+        <v>21550</v>
       </c>
       <c r="F813">
         <v>0.9</v>
       </c>
       <c r="G813">
-        <v>1.3</v>
+        <v>1.1</v>
       </c>
       <c r="H813">
-        <v>2.4</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814" s="2">
-        <v>21458</v>
+        <v>21519</v>
       </c>
       <c r="F814">
         <v>0.9</v>
       </c>
       <c r="G814">
-        <v>1.4</v>
+        <v>0.3</v>
       </c>
       <c r="H814">
-        <v>2.6</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815" s="2">
-        <v>21428</v>
+        <v>21489</v>
       </c>
       <c r="F815">
         <v>0.9</v>
       </c>
       <c r="G815">
-        <v>2.5</v>
+        <v>1.3</v>
       </c>
       <c r="H815">
-        <v>2.7</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816" s="2">
-        <v>21397</v>
+        <v>21458</v>
       </c>
       <c r="F816">
         <v>0.9</v>
       </c>
       <c r="G816">
-        <v>4.1</v>
+        <v>1.4</v>
       </c>
       <c r="H816">
         <v>2.6</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817" s="2">
-        <v>21366</v>
+        <v>21428</v>
       </c>
       <c r="F817">
         <v>0.9</v>
       </c>
       <c r="G817">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="H817">
-        <v>2.3</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818" s="2">
-        <v>21336</v>
+        <v>21397</v>
       </c>
       <c r="F818">
         <v>0.9</v>
       </c>
       <c r="G818">
         <v>4.1</v>
       </c>
       <c r="H818">
-        <v>1.9</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819" s="2">
-        <v>21305</v>
+        <v>21366</v>
       </c>
       <c r="F819">
         <v>0.9</v>
       </c>
       <c r="G819">
-        <v>3.1</v>
+        <v>4.2</v>
       </c>
       <c r="H819">
-        <v>1.5</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820" s="2">
-        <v>21275</v>
+        <v>21336</v>
       </c>
       <c r="F820">
         <v>0.9</v>
       </c>
       <c r="G820">
-        <v>2.6</v>
+        <v>4.1</v>
       </c>
       <c r="H820">
-        <v>1.2</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821" s="2">
-        <v>21244</v>
+        <v>21305</v>
       </c>
       <c r="F821">
         <v>0.9</v>
       </c>
       <c r="G821">
-        <v>0.8</v>
+        <v>3.1</v>
       </c>
       <c r="H821">
-        <v>1</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822" s="2">
-        <v>21216</v>
+        <v>21275</v>
       </c>
       <c r="F822">
         <v>0.9</v>
       </c>
       <c r="G822">
-        <v>0.9</v>
+        <v>2.6</v>
       </c>
       <c r="H822">
-        <v>1</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823" s="2">
-        <v>21185</v>
+        <v>21244</v>
       </c>
       <c r="F823">
         <v>0.9</v>
       </c>
       <c r="G823">
-        <v>1.7</v>
+        <v>0.8</v>
       </c>
       <c r="H823">
-        <v>1.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824" s="2">
-        <v>21154</v>
+        <v>21216</v>
       </c>
       <c r="F824">
         <v>0.9</v>
       </c>
       <c r="G824">
-        <v>2.7</v>
+        <v>0.9</v>
       </c>
       <c r="H824">
-        <v>1.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825" s="2">
-        <v>21124</v>
+        <v>21185</v>
       </c>
       <c r="F825">
         <v>0.9</v>
       </c>
       <c r="G825">
-        <v>2.7</v>
+        <v>1.7</v>
       </c>
       <c r="H825">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" s="2">
-        <v>21093</v>
+        <v>21154</v>
       </c>
       <c r="F826">
         <v>0.9</v>
       </c>
       <c r="G826">
-        <v>2.5</v>
+        <v>2.7</v>
       </c>
       <c r="H826">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827" s="2">
-        <v>21063</v>
+        <v>21124</v>
       </c>
       <c r="F827">
         <v>0.9</v>
       </c>
       <c r="G827">
-        <v>2.2</v>
+        <v>2.7</v>
       </c>
       <c r="H827">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828" s="2">
-        <v>21032</v>
+        <v>21093</v>
       </c>
       <c r="F828">
         <v>0.9</v>
       </c>
       <c r="G828">
-        <v>0.2</v>
+        <v>2.5</v>
       </c>
       <c r="H828">
         <v>1.1</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829" s="2">
-        <v>21001</v>
+        <v>21063</v>
       </c>
       <c r="F829">
         <v>0.9</v>
       </c>
       <c r="G829">
-        <v>-0.8</v>
+        <v>2.2</v>
       </c>
       <c r="H829">
-        <v>1.3</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830" s="2">
-        <v>20971</v>
+        <v>21032</v>
       </c>
       <c r="F830">
         <v>0.9</v>
       </c>
       <c r="G830">
-        <v>-0.7</v>
+        <v>0.2</v>
       </c>
       <c r="H830">
-        <v>1.8</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831" s="2">
-        <v>20940</v>
+        <v>21001</v>
       </c>
       <c r="F831">
         <v>0.9</v>
       </c>
       <c r="G831">
-        <v>-0.4</v>
+        <v>-0.8</v>
       </c>
       <c r="H831">
-        <v>2.1</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832" s="2">
-        <v>20910</v>
+        <v>20971</v>
       </c>
       <c r="F832">
         <v>0.9</v>
       </c>
       <c r="G832">
-        <v>0.2</v>
+        <v>-0.7</v>
       </c>
       <c r="H832">
-        <v>2.5</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833" s="2">
-        <v>20879</v>
+        <v>20940</v>
       </c>
       <c r="F833">
         <v>0.9</v>
       </c>
       <c r="G833">
-        <v>1.4</v>
+        <v>-0.4</v>
       </c>
       <c r="H833">
-        <v>2.7</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834" s="2">
-        <v>20851</v>
+        <v>20910</v>
       </c>
       <c r="F834">
         <v>0.9</v>
       </c>
       <c r="G834">
-        <v>2</v>
+        <v>0.2</v>
       </c>
       <c r="H834">
-        <v>2.9</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835" s="2">
-        <v>20820</v>
+        <v>20879</v>
       </c>
       <c r="F835">
         <v>0.9</v>
       </c>
       <c r="G835">
-        <v>2.4</v>
+        <v>1.4</v>
       </c>
       <c r="H835">
-        <v>2.9</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836" s="2">
-        <v>20789</v>
+        <v>20851</v>
       </c>
       <c r="F836">
         <v>0.9</v>
       </c>
       <c r="G836">
-        <v>2.4</v>
+        <v>2</v>
       </c>
       <c r="H836">
         <v>2.9</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837" s="2">
-        <v>20759</v>
+        <v>20820</v>
       </c>
       <c r="F837">
         <v>0.9</v>
       </c>
       <c r="G837">
-        <v>2.1</v>
+        <v>2.4</v>
       </c>
       <c r="H837">
-        <v>2.8</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838" s="2">
-        <v>20728</v>
+        <v>20789</v>
       </c>
       <c r="F838">
         <v>0.9</v>
       </c>
       <c r="G838">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
       <c r="H838">
-        <v>2.8</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839" s="2">
-        <v>20698</v>
+        <v>20759</v>
       </c>
       <c r="F839">
         <v>0.9</v>
       </c>
       <c r="G839">
-        <v>2.4</v>
+        <v>2.1</v>
       </c>
       <c r="H839">
-        <v>2.7</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840" s="2">
-        <v>20667</v>
+        <v>20728</v>
       </c>
       <c r="F840">
         <v>0.9</v>
       </c>
       <c r="G840">
-        <v>3.1</v>
+        <v>2.3</v>
       </c>
       <c r="H840">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841" s="2">
-        <v>20636</v>
+        <v>20698</v>
       </c>
       <c r="F841">
         <v>0.9</v>
       </c>
       <c r="G841">
-        <v>4.2</v>
+        <v>2.4</v>
       </c>
       <c r="H841">
-        <v>2.3</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842" s="2">
-        <v>20606</v>
+        <v>20667</v>
       </c>
       <c r="F842">
         <v>0.9</v>
       </c>
       <c r="G842">
-        <v>3.4</v>
+        <v>3.1</v>
       </c>
       <c r="H842">
-        <v>1.9</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843" s="2">
-        <v>20575</v>
+        <v>20636</v>
       </c>
       <c r="F843">
         <v>0.9</v>
       </c>
       <c r="G843">
-        <v>4.1</v>
+        <v>4.2</v>
       </c>
       <c r="H843">
-        <v>1.7</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844" s="2">
-        <v>20545</v>
+        <v>20606</v>
       </c>
       <c r="F844">
         <v>0.9</v>
       </c>
       <c r="G844">
-        <v>3.2</v>
+        <v>3.4</v>
       </c>
       <c r="H844">
-        <v>1.2</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845" s="2">
-        <v>20514</v>
+        <v>20575</v>
       </c>
       <c r="F845">
         <v>0.9</v>
       </c>
       <c r="G845">
-        <v>3</v>
+        <v>4.1</v>
       </c>
       <c r="H845">
-        <v>0.9</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846" s="2">
-        <v>20485</v>
+        <v>20545</v>
       </c>
       <c r="F846">
         <v>0.9</v>
       </c>
       <c r="G846">
-        <v>2.4</v>
+        <v>3.2</v>
       </c>
       <c r="H846">
-        <v>0.5</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847" s="2">
-        <v>20454</v>
+        <v>20514</v>
       </c>
       <c r="F847">
         <v>0.9</v>
       </c>
       <c r="G847">
-        <v>2.2</v>
+        <v>3</v>
       </c>
       <c r="H847">
-        <v>0.3</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848" s="2">
-        <v>20423</v>
+        <v>20485</v>
       </c>
       <c r="F848">
         <v>0.9</v>
       </c>
       <c r="G848">
-        <v>1.6</v>
+        <v>2.4</v>
       </c>
       <c r="H848">
-        <v>0</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849" s="2">
-        <v>20393</v>
+        <v>20454</v>
       </c>
       <c r="F849">
         <v>0.9</v>
       </c>
       <c r="G849">
-        <v>1.6</v>
+        <v>2.2</v>
       </c>
       <c r="H849">
-        <v>-0.3</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850" s="2">
-        <v>20362</v>
+        <v>20423</v>
       </c>
       <c r="F850">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="G850">
         <v>1.6</v>
       </c>
       <c r="H850">
-        <v>-0.7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851" s="2">
-        <v>20332</v>
+        <v>20393</v>
       </c>
       <c r="F851">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="G851">
-        <v>0.1</v>
+        <v>1.6</v>
       </c>
       <c r="H851">
-        <v>-1.1</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852" s="2">
-        <v>20301</v>
+        <v>20362</v>
       </c>
       <c r="F852">
         <v>0.8</v>
       </c>
       <c r="G852">
-        <v>0.3</v>
+        <v>1.6</v>
       </c>
       <c r="H852">
-        <v>-1.3</v>
+        <v>-0.7</v>
       </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853" s="2">
-        <v>20270</v>
+        <v>20332</v>
       </c>
       <c r="F853">
         <v>0.8</v>
       </c>
       <c r="G853">
-        <v>-0.6</v>
+        <v>0.1</v>
       </c>
       <c r="H853">
-        <v>-1.5</v>
+        <v>-1.1</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854" s="2">
-        <v>20240</v>
+        <v>20301</v>
       </c>
       <c r="F854">
         <v>0.8</v>
       </c>
       <c r="G854">
-        <v>0.5</v>
+        <v>0.3</v>
       </c>
       <c r="H854">
-        <v>-1.6</v>
+        <v>-1.3</v>
       </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855" s="2">
-        <v>20209</v>
+        <v>20270</v>
       </c>
       <c r="F855">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="G855">
-        <v>-1.2</v>
+        <v>-0.6</v>
       </c>
       <c r="H855">
-        <v>-1.7</v>
+        <v>-1.5</v>
       </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856" s="2">
-        <v>20179</v>
+        <v>20240</v>
       </c>
       <c r="F856">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="G856">
-        <v>-1.1</v>
+        <v>0.5</v>
       </c>
       <c r="H856">
-        <v>-1.8</v>
+        <v>-1.6</v>
       </c>
     </row>
     <row r="857" spans="1:8">
       <c r="A857" s="2">
-        <v>20148</v>
+        <v>20209</v>
       </c>
       <c r="F857">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="G857">
-        <v>-1</v>
+        <v>-1.2</v>
       </c>
       <c r="H857">
-        <v>-1.8</v>
+        <v>-1.7</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858" s="2">
-        <v>20120</v>
+        <v>20179</v>
       </c>
       <c r="F858">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="G858">
-        <v>-0.8</v>
+        <v>-1.1</v>
       </c>
       <c r="H858">
         <v>-1.8</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859" s="2">
-        <v>20089</v>
+        <v>20148</v>
       </c>
       <c r="F859">
         <v>0.8</v>
       </c>
       <c r="G859">
-        <v>-1.1</v>
+        <v>-1</v>
       </c>
       <c r="H859">
-        <v>-1.9</v>
+        <v>-1.8</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860" s="2">
-        <v>20058</v>
+        <v>20120</v>
       </c>
       <c r="F860">
         <v>0.8</v>
       </c>
       <c r="G860">
-        <v>-1.6</v>
+        <v>-0.8</v>
       </c>
       <c r="H860">
-        <v>-1.9</v>
+        <v>-1.8</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861" s="2">
-        <v>20028</v>
+        <v>20089</v>
       </c>
       <c r="F861">
         <v>0.8</v>
       </c>
       <c r="G861">
-        <v>-3.3</v>
+        <v>-1.1</v>
       </c>
       <c r="H861">
-        <v>-1.8</v>
+        <v>-1.9</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862" s="2">
-        <v>19997</v>
+        <v>20058</v>
       </c>
       <c r="F862">
         <v>0.8</v>
       </c>
       <c r="G862">
-        <v>-3.7</v>
+        <v>-1.6</v>
       </c>
       <c r="H862">
-        <v>-1.4</v>
+        <v>-1.9</v>
       </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863" s="2">
-        <v>19967</v>
+        <v>20028</v>
       </c>
       <c r="F863">
         <v>0.8</v>
       </c>
       <c r="G863">
-        <v>-2.2</v>
+        <v>-3.3</v>
       </c>
       <c r="H863">
-        <v>-0.9</v>
+        <v>-1.8</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864" s="2">
-        <v>19936</v>
+        <v>19997</v>
       </c>
       <c r="F864">
         <v>0.8</v>
       </c>
       <c r="G864">
-        <v>-2.3</v>
+        <v>-3.7</v>
       </c>
       <c r="H864">
-        <v>-0.7</v>
+        <v>-1.4</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865" s="2">
-        <v>19905</v>
+        <v>19967</v>
       </c>
       <c r="F865">
         <v>0.8</v>
       </c>
       <c r="G865">
-        <v>-1.7</v>
+        <v>-2.2</v>
       </c>
       <c r="H865">
-        <v>-0.3</v>
+        <v>-0.9</v>
       </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866" s="2">
-        <v>19875</v>
+        <v>19936</v>
       </c>
       <c r="F866">
         <v>0.8</v>
       </c>
       <c r="G866">
-        <v>-0.8</v>
+        <v>-2.3</v>
       </c>
       <c r="H866">
-        <v>0.1</v>
+        <v>-0.7</v>
       </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867" s="2">
-        <v>19844</v>
+        <v>19905</v>
       </c>
       <c r="F867">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="G867">
-        <v>-1.5</v>
+        <v>-1.7</v>
       </c>
       <c r="H867">
-        <v>0.3</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868" s="2">
-        <v>19814</v>
+        <v>19875</v>
       </c>
       <c r="F868">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="G868">
-        <v>-1.1</v>
+        <v>-0.8</v>
       </c>
       <c r="H868">
-        <v>0.6</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="869" spans="1:8">
       <c r="A869" s="2">
-        <v>19783</v>
+        <v>19844</v>
       </c>
       <c r="F869">
         <v>0.9</v>
       </c>
       <c r="G869">
-        <v>-1.7</v>
+        <v>-1.5</v>
       </c>
       <c r="H869">
-        <v>1</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="870" spans="1:8">
       <c r="A870" s="2">
-        <v>19755</v>
+        <v>19814</v>
       </c>
       <c r="F870">
         <v>0.9</v>
       </c>
       <c r="G870">
-        <v>-1.8</v>
+        <v>-1.1</v>
       </c>
       <c r="H870">
-        <v>1.4</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="871" spans="1:8">
       <c r="A871" s="2">
-        <v>19724</v>
+        <v>19783</v>
       </c>
       <c r="F871">
         <v>0.9</v>
       </c>
       <c r="G871">
-        <v>-0.7</v>
+        <v>-1.7</v>
       </c>
       <c r="H871">
-        <v>1.7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="872" spans="1:8">
       <c r="A872" s="2">
-        <v>19693</v>
+        <v>19755</v>
       </c>
       <c r="F872">
         <v>0.9</v>
       </c>
       <c r="G872">
-        <v>-0.3</v>
+        <v>-1.8</v>
       </c>
       <c r="H872">
-        <v>1.8</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873" s="2">
-        <v>19663</v>
+        <v>19724</v>
       </c>
       <c r="F873">
         <v>0.9</v>
       </c>
       <c r="G873">
+        <v>-0.7</v>
+      </c>
+      <c r="H873">
         <v>1.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.9</v>
       </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874" s="2">
-        <v>19632</v>
+        <v>19693</v>
       </c>
       <c r="F874">
         <v>0.9</v>
       </c>
       <c r="G874">
-        <v>1.4</v>
+        <v>-0.3</v>
       </c>
       <c r="H874">
         <v>1.8</v>
       </c>
     </row>
     <row r="875" spans="1:8">
       <c r="A875" s="2">
-        <v>19602</v>
+        <v>19663</v>
       </c>
       <c r="F875">
         <v>0.9</v>
       </c>
       <c r="G875">
-        <v>1.1</v>
+        <v>1.7</v>
       </c>
       <c r="H875">
-        <v>1.7</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="876" spans="1:8">
       <c r="A876" s="2">
-        <v>19571</v>
+        <v>19632</v>
       </c>
       <c r="F876">
         <v>0.9</v>
       </c>
       <c r="G876">
-        <v>2.1</v>
+        <v>1.4</v>
       </c>
       <c r="H876">
-        <v>1.7</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="877" spans="1:8">
       <c r="A877" s="2">
-        <v>19540</v>
+        <v>19602</v>
       </c>
       <c r="F877">
         <v>0.9</v>
       </c>
       <c r="G877">
-        <v>2.6</v>
+        <v>1.1</v>
       </c>
       <c r="H877">
-        <v>1.5</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="878" spans="1:8">
       <c r="A878" s="2">
-        <v>19510</v>
+        <v>19571</v>
       </c>
       <c r="F878">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="G878">
+        <v>2.1</v>
+      </c>
+      <c r="H878">
         <v>1.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.3</v>
       </c>
     </row>
     <row r="879" spans="1:8">
       <c r="A879" s="2">
-        <v>19479</v>
+        <v>19540</v>
       </c>
       <c r="F879">
         <v>0.9</v>
       </c>
       <c r="G879">
-        <v>2.8</v>
+        <v>2.6</v>
       </c>
       <c r="H879">
-        <v>1</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="880" spans="1:8">
       <c r="A880" s="2">
-        <v>19449</v>
+        <v>19510</v>
       </c>
       <c r="F880">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="G880">
-        <v>3</v>
+        <v>1.7</v>
       </c>
       <c r="H880">
-        <v>0.7</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="881" spans="1:8">
       <c r="A881" s="2">
-        <v>19418</v>
+        <v>19479</v>
       </c>
       <c r="F881">
         <v>0.9</v>
       </c>
       <c r="G881">
-        <v>3</v>
+        <v>2.8</v>
       </c>
       <c r="H881">
-        <v>0.4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="882" spans="1:8">
       <c r="A882" s="2">
-        <v>19390</v>
+        <v>19449</v>
       </c>
       <c r="F882">
         <v>0.9</v>
       </c>
       <c r="G882">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H882">
-        <v>0.1</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="883" spans="1:8">
       <c r="A883" s="2">
-        <v>19359</v>
+        <v>19418</v>
       </c>
       <c r="F883">
         <v>0.9</v>
       </c>
       <c r="G883">
-        <v>0.8</v>
+        <v>3</v>
       </c>
       <c r="H883">
-        <v>-0.1</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="884" spans="1:8">
       <c r="A884" s="2">
-        <v>19328</v>
+        <v>19390</v>
       </c>
       <c r="F884">
         <v>0.9</v>
       </c>
       <c r="G884">
-        <v>0.5</v>
+        <v>2</v>
       </c>
       <c r="H884">
-        <v>-0.1</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="885" spans="1:8">
       <c r="A885" s="2">
-        <v>19298</v>
+        <v>19359</v>
       </c>
       <c r="F885">
         <v>0.9</v>
       </c>
       <c r="G885">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="H885">
-        <v>0</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="886" spans="1:8">
       <c r="A886" s="2">
-        <v>19267</v>
+        <v>19328</v>
       </c>
       <c r="F886">
         <v>0.9</v>
       </c>
       <c r="G886">
-        <v>1.3</v>
+        <v>0.5</v>
       </c>
       <c r="H886">
-        <v>0.1</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="887" spans="1:8">
       <c r="A887" s="2">
-        <v>19237</v>
+        <v>19298</v>
       </c>
       <c r="F887">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="G887">
-        <v>0.6</v>
+        <v>0</v>
       </c>
       <c r="H887">
         <v>0</v>
       </c>
     </row>
     <row r="888" spans="1:8">
       <c r="A888" s="2">
-        <v>19206</v>
+        <v>19267</v>
       </c>
       <c r="F888">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="G888">
-        <v>0.2</v>
+        <v>1.3</v>
       </c>
       <c r="H888">
-        <v>-0.1</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="889" spans="1:8">
       <c r="A889" s="2">
-        <v>19175</v>
+        <v>19237</v>
       </c>
       <c r="F889">
         <v>0.8</v>
       </c>
       <c r="G889">
-        <v>-0.6</v>
+        <v>0.6</v>
       </c>
       <c r="H889">
-        <v>-0.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="890" spans="1:8">
       <c r="A890" s="2">
-        <v>19145</v>
+        <v>19206</v>
       </c>
       <c r="F890">
         <v>0.8</v>
       </c>
       <c r="G890">
-        <v>-1.6</v>
+        <v>0.2</v>
       </c>
       <c r="H890">
         <v>-0.1</v>
       </c>
     </row>
     <row r="891" spans="1:8">
       <c r="A891" s="2">
-        <v>19114</v>
+        <v>19175</v>
       </c>
       <c r="F891">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="G891">
-        <v>-0.5</v>
+        <v>-0.6</v>
       </c>
       <c r="H891">
-        <v>0</v>
+        <v>-0.2</v>
       </c>
     </row>
     <row r="892" spans="1:8">
       <c r="A892" s="2">
-        <v>19084</v>
+        <v>19145</v>
       </c>
       <c r="F892">
         <v>0.8</v>
       </c>
       <c r="G892">
-        <v>-0.9</v>
+        <v>-1.6</v>
       </c>
       <c r="H892">
-        <v>0.1</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="893" spans="1:8">
       <c r="A893" s="2">
-        <v>19053</v>
+        <v>19114</v>
       </c>
       <c r="F893">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="G893">
-        <v>-1.1</v>
+        <v>-0.5</v>
       </c>
       <c r="H893">
-        <v>0.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="894" spans="1:8">
       <c r="A894" s="2">
-        <v>19024</v>
+        <v>19084</v>
       </c>
       <c r="F894">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="G894">
-        <v>0.7</v>
+        <v>-0.9</v>
       </c>
       <c r="H894">
         <v>0.1</v>
       </c>
     </row>
     <row r="895" spans="1:8">
       <c r="A895" s="2">
-        <v>18993</v>
+        <v>19053</v>
       </c>
       <c r="F895">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="G895">
-        <v>0.5</v>
+        <v>-1.1</v>
       </c>
       <c r="H895">
-        <v>-0.2</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="896" spans="1:8">
       <c r="A896" s="2">
-        <v>18962</v>
+        <v>19024</v>
       </c>
       <c r="F896">
         <v>0.9</v>
       </c>
       <c r="G896">
-        <v>1.2</v>
+        <v>0.7</v>
       </c>
       <c r="H896">
-        <v>-0.4</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="897" spans="1:8">
       <c r="A897" s="2">
-        <v>18932</v>
+        <v>18993</v>
       </c>
       <c r="F897">
         <v>0.9</v>
       </c>
       <c r="G897">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="H897">
-        <v>-0.6</v>
+        <v>-0.2</v>
       </c>
     </row>
     <row r="898" spans="1:8">
       <c r="A898" s="2">
-        <v>18901</v>
+        <v>18962</v>
       </c>
       <c r="F898">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="G898">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
       <c r="H898">
-        <v>-0.8</v>
+        <v>-0.4</v>
       </c>
     </row>
     <row r="899" spans="1:8">
       <c r="A899" s="2">
-        <v>18871</v>
+        <v>18932</v>
       </c>
       <c r="F899">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="G899">
-        <v>-0.1</v>
+        <v>1</v>
       </c>
       <c r="H899">
-        <v>-0.8</v>
+        <v>-0.6</v>
       </c>
     </row>
     <row r="900" spans="1:8">
       <c r="A900" s="2">
-        <v>18840</v>
+        <v>18901</v>
       </c>
       <c r="F900">
         <v>0.8</v>
       </c>
       <c r="G900">
-        <v>-0.9</v>
+        <v>0.3</v>
       </c>
       <c r="H900">
         <v>-0.8</v>
       </c>
     </row>
     <row r="901" spans="1:8">
       <c r="A901" s="2">
-        <v>18809</v>
+        <v>18871</v>
       </c>
       <c r="F901">
         <v>0.8</v>
       </c>
       <c r="G901">
-        <v>-0.3</v>
+        <v>-0.1</v>
       </c>
       <c r="H901">
-        <v>-0.6</v>
+        <v>-0.8</v>
       </c>
     </row>
     <row r="902" spans="1:8">
       <c r="A902" s="2">
-        <v>18779</v>
+        <v>18840</v>
       </c>
       <c r="F902">
         <v>0.8</v>
       </c>
       <c r="G902">
-        <v>-0.1</v>
+        <v>-0.9</v>
       </c>
       <c r="H902">
-        <v>-0.5</v>
+        <v>-0.8</v>
       </c>
     </row>
     <row r="903" spans="1:8">
       <c r="A903" s="2">
-        <v>18748</v>
+        <v>18809</v>
       </c>
       <c r="F903">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="G903">
-        <v>0.3</v>
+        <v>-0.3</v>
       </c>
       <c r="H903">
-        <v>-0.4</v>
+        <v>-0.6</v>
       </c>
     </row>
     <row r="904" spans="1:8">
       <c r="A904" s="2">
-        <v>18718</v>
+        <v>18779</v>
       </c>
       <c r="F904">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="G904">
-        <v>-0.8</v>
+        <v>-0.1</v>
       </c>
       <c r="H904">
-        <v>-0.3</v>
+        <v>-0.5</v>
       </c>
     </row>
     <row r="905" spans="1:8">
       <c r="A905" s="2">
-        <v>18687</v>
+        <v>18748</v>
       </c>
       <c r="F905">
         <v>0.9</v>
       </c>
       <c r="G905">
-        <v>-1.2</v>
+        <v>0.3</v>
       </c>
       <c r="H905">
-        <v>0.1</v>
+        <v>-0.4</v>
       </c>
     </row>
     <row r="906" spans="1:8">
       <c r="A906" s="2">
-        <v>18659</v>
+        <v>18718</v>
       </c>
       <c r="F906">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="G906">
-        <v>-2.4</v>
+        <v>-0.8</v>
       </c>
       <c r="H906">
-        <v>0.4</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="907" spans="1:8">
       <c r="A907" s="2">
-        <v>18628</v>
+        <v>18687</v>
       </c>
       <c r="F907">
         <v>0.9</v>
       </c>
       <c r="G907">
-        <v>-1.4</v>
+        <v>-1.2</v>
       </c>
       <c r="H907">
-        <v>0.9</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="908" spans="1:8">
       <c r="A908" s="2">
-        <v>18597</v>
+        <v>18659</v>
       </c>
       <c r="F908">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="G908">
-        <v>-1.1</v>
+        <v>-2.4</v>
       </c>
       <c r="H908">
-        <v>1.3</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="909" spans="1:8">
       <c r="A909" s="2">
-        <v>18567</v>
+        <v>18628</v>
       </c>
       <c r="F909">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="G909">
         <v>-1.4</v>
       </c>
       <c r="H909">
-        <v>1.6</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="910" spans="1:8">
       <c r="A910" s="2">
-        <v>18536</v>
+        <v>18597</v>
       </c>
       <c r="F910">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="G910">
-        <v>-0.7</v>
+        <v>-1.1</v>
       </c>
       <c r="H910">
-        <v>1.9</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="911" spans="1:8">
       <c r="A911" s="2">
-        <v>18506</v>
+        <v>18567</v>
       </c>
       <c r="F911">
         <v>0.8</v>
       </c>
       <c r="G911">
-        <v>0.8</v>
+        <v>-1.4</v>
       </c>
       <c r="H911">
-        <v>2.2</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="912" spans="1:8">
       <c r="A912" s="2">
-        <v>18475</v>
+        <v>18536</v>
       </c>
       <c r="F912">
         <v>0.8</v>
       </c>
       <c r="G912">
-        <v>1</v>
+        <v>-0.7</v>
       </c>
       <c r="H912">
-        <v>2.3</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="913" spans="1:8">
       <c r="A913" s="2">
-        <v>18444</v>
+        <v>18506</v>
       </c>
       <c r="F913">
         <v>0.8</v>
       </c>
       <c r="G913">
-        <v>1</v>
+        <v>0.8</v>
       </c>
       <c r="H913">
-        <v>2.4</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="914" spans="1:8">
       <c r="A914" s="2">
-        <v>18414</v>
+        <v>18475</v>
       </c>
       <c r="F914">
         <v>0.8</v>
       </c>
       <c r="G914">
-        <v>1.3</v>
+        <v>1</v>
       </c>
       <c r="H914">
-        <v>2.6</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="915" spans="1:8">
       <c r="A915" s="2">
-        <v>18383</v>
+        <v>18444</v>
       </c>
       <c r="F915">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="G915">
-        <v>1.9</v>
+        <v>1</v>
       </c>
       <c r="H915">
-        <v>2.9</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="916" spans="1:8">
       <c r="A916" s="2">
-        <v>18353</v>
+        <v>18414</v>
       </c>
       <c r="F916">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="G916">
-        <v>3</v>
+        <v>1.3</v>
       </c>
       <c r="H916">
-        <v>3.1</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="917" spans="1:8">
       <c r="A917" s="2">
-        <v>18322</v>
+        <v>18383</v>
       </c>
       <c r="F917">
         <v>0.9</v>
       </c>
       <c r="G917">
-        <v>3.4</v>
+        <v>1.9</v>
       </c>
       <c r="H917">
-        <v>3.2</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="918" spans="1:8">
       <c r="A918" s="2">
-        <v>18294</v>
+        <v>18353</v>
       </c>
       <c r="F918">
         <v>0.9</v>
       </c>
       <c r="G918">
-        <v>3.4</v>
+        <v>3</v>
       </c>
       <c r="H918">
-        <v>3.3</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="919" spans="1:8">
       <c r="A919" s="2">
-        <v>18263</v>
+        <v>18322</v>
       </c>
       <c r="F919">
         <v>0.9</v>
       </c>
       <c r="G919">
-        <v>2.8</v>
+        <v>3.4</v>
       </c>
       <c r="H919">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="920" spans="1:8">
       <c r="A920" s="2">
-        <v>18232</v>
+        <v>18294</v>
       </c>
       <c r="F920">
         <v>0.9</v>
       </c>
       <c r="G920">
-        <v>2.7</v>
+        <v>3.4</v>
+      </c>
+      <c r="H920">
+        <v>3.3</v>
       </c>
     </row>
     <row r="921" spans="1:8">
       <c r="A921" s="2">
-        <v>18202</v>
+        <v>18263</v>
       </c>
       <c r="F921">
         <v>0.9</v>
       </c>
       <c r="G921">
-        <v>2.6</v>
+        <v>2.8</v>
+      </c>
+      <c r="H921">
+        <v>3.3</v>
       </c>
     </row>
     <row r="922" spans="1:8">
       <c r="A922" s="2">
-        <v>18171</v>
+        <v>18232</v>
       </c>
       <c r="F922">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="G922">
-        <v>2.5</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="923" spans="1:8">
       <c r="A923" s="2">
-        <v>18141</v>
+        <v>18202</v>
       </c>
       <c r="F923">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="G923">
-        <v>1.6</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="924" spans="1:8">
       <c r="A924" s="2">
-        <v>18110</v>
+        <v>18171</v>
       </c>
       <c r="F924">
         <v>0.8</v>
       </c>
       <c r="G924">
-        <v>3</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="925" spans="1:8">
       <c r="A925" s="2">
-        <v>18079</v>
+        <v>18141</v>
       </c>
       <c r="F925">
         <v>0.8</v>
       </c>
       <c r="G925">
-        <v>3.7</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="926" spans="1:8">
       <c r="A926" s="2">
-        <v>18049</v>
+        <v>18110</v>
       </c>
       <c r="F926">
         <v>0.8</v>
       </c>
       <c r="G926">
-        <v>4.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="927" spans="1:8">
       <c r="A927" s="2">
-        <v>18018</v>
+        <v>18079</v>
       </c>
       <c r="F927">
         <v>0.8</v>
       </c>
       <c r="G927">
-        <v>3.8</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="928" spans="1:8">
       <c r="A928" s="2">
-        <v>17988</v>
+        <v>18049</v>
       </c>
       <c r="F928">
         <v>0.8</v>
       </c>
       <c r="G928">
-        <v>4.8</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="929" spans="1:7">
       <c r="A929" s="2">
-        <v>17957</v>
+        <v>18018</v>
       </c>
       <c r="F929">
         <v>0.8</v>
       </c>
       <c r="G929">
-        <v>4.2</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="930" spans="1:7">
       <c r="A930" s="2">
-        <v>17929</v>
+        <v>17988</v>
       </c>
       <c r="F930">
         <v>0.8</v>
       </c>
       <c r="G930">
-        <v>4.4</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="931" spans="1:7">
       <c r="A931" s="2">
-        <v>17898</v>
+        <v>17957</v>
       </c>
       <c r="F931">
         <v>0.8</v>
       </c>
+      <c r="G931">
+        <v>4.2</v>
+      </c>
     </row>
     <row r="932" spans="1:7">
       <c r="A932" s="2">
-        <v>17867</v>
+        <v>17929</v>
       </c>
       <c r="F932">
         <v>0.8</v>
       </c>
+      <c r="G932">
+        <v>4.4</v>
+      </c>
     </row>
     <row r="933" spans="1:7">
       <c r="A933" s="2">
-        <v>17837</v>
+        <v>17898</v>
       </c>
       <c r="F933">
         <v>0.8</v>
       </c>
     </row>
     <row r="934" spans="1:7">
       <c r="A934" s="2">
-        <v>17806</v>
+        <v>17867</v>
       </c>
       <c r="F934">
         <v>0.8</v>
       </c>
     </row>
     <row r="935" spans="1:7">
       <c r="A935" s="2">
-        <v>17776</v>
+        <v>17837</v>
       </c>
       <c r="F935">
         <v>0.8</v>
       </c>
     </row>
     <row r="936" spans="1:7">
       <c r="A936" s="2">
-        <v>17745</v>
+        <v>17806</v>
       </c>
       <c r="F936">
         <v>0.8</v>
       </c>
     </row>
     <row r="937" spans="1:7">
       <c r="A937" s="2">
-        <v>17714</v>
+        <v>17776</v>
       </c>
       <c r="F937">
         <v>0.8</v>
       </c>
     </row>
     <row r="938" spans="1:7">
       <c r="A938" s="2">
-        <v>17684</v>
+        <v>17745</v>
       </c>
       <c r="F938">
         <v>0.8</v>
       </c>
     </row>
     <row r="939" spans="1:7">
       <c r="A939" s="2">
-        <v>17653</v>
+        <v>17714</v>
       </c>
       <c r="F939">
         <v>0.8</v>
       </c>
     </row>
     <row r="940" spans="1:7">
       <c r="A940" s="2">
-        <v>17623</v>
+        <v>17684</v>
       </c>
       <c r="F940">
         <v>0.8</v>
       </c>
     </row>
     <row r="941" spans="1:7">
       <c r="A941" s="2">
-        <v>17592</v>
+        <v>17653</v>
       </c>
       <c r="F941">
         <v>0.8</v>
       </c>
     </row>
     <row r="942" spans="1:7">
       <c r="A942" s="2">
+        <v>17623</v>
+      </c>
+      <c r="F942">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="943" spans="1:7">
+      <c r="A943" s="2">
+        <v>17592</v>
+      </c>
+      <c r="F943">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="944" spans="1:7">
+      <c r="A944" s="2">
         <v>17563</v>
       </c>
-      <c r="F942">
+      <c r="F944">
         <v>0.8</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId1"/>
     <hyperlink ref="C1" r:id="rId2"/>
     <hyperlink ref="D1" r:id="rId3"/>
     <hyperlink ref="E1" r:id="rId4"/>
     <hyperlink ref="F1" r:id="rId5"/>
     <hyperlink ref="G1" r:id="rId6"/>
     <hyperlink ref="H1" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:K8"/>
+  <dimension ref="A1:L8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>21</v>
       </c>
       <c r="B1" t="s">
         <v>22</v>
       </c>
       <c r="C1" t="s">
         <v>23</v>
       </c>
       <c r="D1" t="s">
         <v>24</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
+        <v>30</v>
+      </c>
+      <c r="K1" t="s">
         <v>19</v>
       </c>
-      <c r="K1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B2">
         <v>12559570</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E2" t="s">
+        <v>35</v>
+      </c>
+      <c r="F2" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="G2" t="s">
         <v>34</v>
       </c>
       <c r="H2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="I2" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="K2" t="s">
+        <v>38</v>
+      </c>
+      <c r="J2" t="s">
+        <v>36</v>
+      </c>
+      <c r="L2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B3">
         <v>5739222</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E3" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="F3" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="G3" t="s">
         <v>34</v>
       </c>
       <c r="H3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="I3" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="J3" t="s">
+        <v>36</v>
+      </c>
+      <c r="K3" t="s">
         <v>20</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B4">
         <v>5739196</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="F4" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="G4" t="s">
         <v>34</v>
       </c>
       <c r="H4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="J4" t="s">
+        <v>36</v>
+      </c>
+      <c r="K4" t="s">
         <v>20</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="5" spans="1:11">
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B5">
         <v>12560798</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E5" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="G5" t="s">
         <v>34</v>
       </c>
       <c r="H5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="I5" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="J5" t="s">
+        <v>42</v>
+      </c>
+      <c r="K5" t="s">
         <v>20</v>
       </c>
-      <c r="K5" t="s">
+      <c r="L5" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B6">
         <v>12559545</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E6" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G6" t="s">
         <v>34</v>
       </c>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="I6" t="s">
+        <v>38</v>
+      </c>
+      <c r="J6" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
+      <c r="A7" t="s">
         <v>43</v>
-      </c>
-[...6 lines deleted...]
-        <v>41</v>
       </c>
       <c r="B7">
         <v>5721524</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
       <c r="D7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E7" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G7" t="s">
         <v>34</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="I7" t="s">
+        <v>38</v>
+      </c>
+      <c r="J7" t="s">
+        <v>45</v>
+      </c>
+      <c r="K7" t="s">
+        <v>20</v>
+      </c>
+      <c r="L7" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
+      <c r="A8" t="s">
         <v>43</v>
-      </c>
-[...9 lines deleted...]
-        <v>41</v>
       </c>
       <c r="B8">
         <v>5721550</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="D8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E8" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G8" t="s">
         <v>34</v>
       </c>
       <c r="H8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="I8" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="J8" t="s">
+        <v>45</v>
+      </c>
+      <c r="K8" t="s">
         <v>20</v>
       </c>
-      <c r="K8" t="s">
+      <c r="L8" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>