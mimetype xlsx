--- v0 (2026-04-04)
+++ v1 (2026-05-22)
@@ -511,51 +511,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/12560926" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/12560925" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/12560923" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/12532872" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/12560915" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/12560924" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G533"/>
+  <dimension ref="A1:G536"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
@@ -605,8684 +605,8753 @@
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
       <c r="G4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
-        <v>46053</v>
+        <v>46142</v>
       </c>
       <c r="B5">
-        <v>16839</v>
+        <v>21594</v>
       </c>
       <c r="C5">
-        <v>2188</v>
+        <v>2719</v>
       </c>
       <c r="D5">
-        <v>1015</v>
+        <v>658</v>
       </c>
       <c r="E5">
-        <v>27367</v>
+        <v>33034</v>
       </c>
       <c r="F5">
-        <v>3694</v>
+        <v>4259</v>
       </c>
       <c r="G5">
-        <v>1403</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
-        <v>46022</v>
+        <v>46112</v>
       </c>
       <c r="B6">
-        <v>20879</v>
+        <v>26679</v>
       </c>
       <c r="C6">
-        <v>3498</v>
+        <v>2963</v>
       </c>
       <c r="D6">
-        <v>601</v>
+        <v>661</v>
       </c>
       <c r="E6">
-        <v>30427</v>
+        <v>39570</v>
       </c>
       <c r="F6">
-        <v>4729</v>
+        <v>4637</v>
       </c>
       <c r="G6">
-        <v>869</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
-        <v>45991</v>
+        <v>46081</v>
       </c>
       <c r="B7">
-        <v>16459</v>
+        <v>20541</v>
       </c>
       <c r="C7">
-        <v>3153</v>
+        <v>2223</v>
       </c>
       <c r="D7">
-        <v>633</v>
+        <v>644</v>
       </c>
       <c r="E7">
-        <v>26885</v>
+        <v>31117</v>
       </c>
       <c r="F7">
-        <v>4523</v>
+        <v>3698</v>
       </c>
       <c r="G7">
-        <v>965</v>
+        <v>988</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
-        <v>45961</v>
+        <v>46053</v>
       </c>
       <c r="B8">
-        <v>16137</v>
+        <v>16839</v>
       </c>
       <c r="C8">
-        <v>2643</v>
+        <v>2188</v>
       </c>
       <c r="D8">
-        <v>1104</v>
+        <v>1015</v>
       </c>
       <c r="E8">
-        <v>27603</v>
+        <v>27374</v>
       </c>
       <c r="F8">
-        <v>4056</v>
+        <v>3695</v>
       </c>
       <c r="G8">
-        <v>1452</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
-        <v>45930</v>
+        <v>46022</v>
       </c>
       <c r="B9">
-        <v>16999</v>
+        <v>20879</v>
       </c>
       <c r="C9">
-        <v>2707</v>
+        <v>3498</v>
       </c>
       <c r="D9">
-        <v>838</v>
+        <v>601</v>
       </c>
       <c r="E9">
-        <v>27404</v>
+        <v>30430</v>
       </c>
       <c r="F9">
-        <v>3954</v>
+        <v>4729</v>
       </c>
       <c r="G9">
-        <v>1231</v>
+        <v>869</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
-        <v>45900</v>
+        <v>45991</v>
       </c>
       <c r="B10">
-        <v>12990</v>
+        <v>16459</v>
       </c>
       <c r="C10">
-        <v>2011</v>
+        <v>3153</v>
       </c>
       <c r="D10">
-        <v>462</v>
+        <v>633</v>
       </c>
       <c r="E10">
-        <v>22915</v>
+        <v>26891</v>
       </c>
       <c r="F10">
-        <v>3039</v>
+        <v>4523</v>
       </c>
       <c r="G10">
-        <v>730</v>
+        <v>965</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
-        <v>45869</v>
+        <v>45961</v>
       </c>
       <c r="B11">
-        <v>17549</v>
+        <v>16137</v>
       </c>
       <c r="C11">
-        <v>2528</v>
+        <v>2643</v>
       </c>
       <c r="D11">
-        <v>618</v>
+        <v>1104</v>
       </c>
       <c r="E11">
-        <v>28740</v>
+        <v>27603</v>
       </c>
       <c r="F11">
-        <v>3973</v>
+        <v>4056</v>
       </c>
       <c r="G11">
-        <v>1067</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
-        <v>45838</v>
+        <v>45930</v>
       </c>
       <c r="B12">
-        <v>23184</v>
+        <v>16999</v>
       </c>
       <c r="C12">
-        <v>2727</v>
+        <v>2707</v>
       </c>
       <c r="D12">
-        <v>445</v>
+        <v>838</v>
       </c>
       <c r="E12">
-        <v>32076</v>
+        <v>27404</v>
       </c>
       <c r="F12">
-        <v>3930</v>
+        <v>3954</v>
       </c>
       <c r="G12">
-        <v>766</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
-        <v>45808</v>
+        <v>45900</v>
       </c>
       <c r="B13">
-        <v>23545</v>
+        <v>12990</v>
       </c>
       <c r="C13">
-        <v>2863</v>
+        <v>2011</v>
       </c>
       <c r="D13">
-        <v>635</v>
+        <v>462</v>
       </c>
       <c r="E13">
-        <v>34381</v>
+        <v>22915</v>
       </c>
       <c r="F13">
-        <v>4265</v>
+        <v>3039</v>
       </c>
       <c r="G13">
-        <v>988</v>
+        <v>730</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
-        <v>45777</v>
+        <v>45869</v>
       </c>
       <c r="B14">
-        <v>18752</v>
+        <v>17549</v>
       </c>
       <c r="C14">
-        <v>2525</v>
+        <v>2528</v>
       </c>
       <c r="D14">
-        <v>548</v>
+        <v>618</v>
       </c>
       <c r="E14">
-        <v>27377</v>
+        <v>28741</v>
       </c>
       <c r="F14">
-        <v>3652</v>
+        <v>3973</v>
       </c>
       <c r="G14">
-        <v>853</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
-        <v>45747</v>
+        <v>45838</v>
       </c>
       <c r="B15">
-        <v>24578</v>
+        <v>23184</v>
       </c>
       <c r="C15">
-        <v>2600</v>
+        <v>2727</v>
       </c>
       <c r="D15">
-        <v>609</v>
+        <v>445</v>
       </c>
       <c r="E15">
-        <v>34663</v>
+        <v>32076</v>
       </c>
       <c r="F15">
-        <v>3944</v>
+        <v>3930</v>
       </c>
       <c r="G15">
-        <v>963</v>
+        <v>766</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
-        <v>45716</v>
+        <v>45808</v>
       </c>
       <c r="B16">
-        <v>19463</v>
+        <v>23545</v>
       </c>
       <c r="C16">
-        <v>2974</v>
+        <v>2863</v>
       </c>
       <c r="D16">
-        <v>552</v>
+        <v>635</v>
       </c>
       <c r="E16">
-        <v>29219</v>
+        <v>34382</v>
       </c>
       <c r="F16">
-        <v>4227</v>
+        <v>4265</v>
       </c>
       <c r="G16">
-        <v>899</v>
+        <v>988</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
-        <v>45688</v>
+        <v>45777</v>
       </c>
       <c r="B17">
-        <v>14504</v>
+        <v>18752</v>
       </c>
       <c r="C17">
-        <v>2072</v>
+        <v>2525</v>
       </c>
       <c r="D17">
-        <v>436</v>
+        <v>548</v>
       </c>
       <c r="E17">
-        <v>24138</v>
+        <v>27378</v>
       </c>
       <c r="F17">
-        <v>3430</v>
+        <v>3652</v>
       </c>
       <c r="G17">
-        <v>832</v>
+        <v>853</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
-        <v>45657</v>
+        <v>45747</v>
       </c>
       <c r="B18">
-        <v>20182</v>
+        <v>24578</v>
       </c>
       <c r="C18">
-        <v>3577</v>
+        <v>2600</v>
       </c>
       <c r="D18">
-        <v>483</v>
+        <v>609</v>
       </c>
       <c r="E18">
-        <v>27981</v>
+        <v>34663</v>
       </c>
       <c r="F18">
-        <v>4586</v>
+        <v>3944</v>
       </c>
       <c r="G18">
-        <v>784</v>
+        <v>963</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
-        <v>45626</v>
+        <v>45716</v>
       </c>
       <c r="B19">
-        <v>16400</v>
+        <v>19463</v>
       </c>
       <c r="C19">
-        <v>2560</v>
+        <v>2974</v>
       </c>
       <c r="D19">
-        <v>418</v>
+        <v>552</v>
       </c>
       <c r="E19">
-        <v>25668</v>
+        <v>29227</v>
       </c>
       <c r="F19">
-        <v>3649</v>
+        <v>4227</v>
       </c>
       <c r="G19">
-        <v>717</v>
+        <v>899</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
-        <v>45596</v>
+        <v>45688</v>
       </c>
       <c r="B20">
-        <v>15291</v>
+        <v>14504</v>
       </c>
       <c r="C20">
-        <v>2530</v>
+        <v>2072</v>
       </c>
       <c r="D20">
+        <v>436</v>
+      </c>
+      <c r="E20">
+        <v>24150</v>
+      </c>
+      <c r="F20">
+        <v>3430</v>
+      </c>
+      <c r="G20">
         <v>832</v>
-      </c>
-[...7 lines deleted...]
-        <v>1188</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
-        <v>45565</v>
+        <v>45657</v>
       </c>
       <c r="B21">
-        <v>15053</v>
+        <v>20182</v>
       </c>
       <c r="C21">
-        <v>2389</v>
+        <v>3577</v>
       </c>
       <c r="D21">
-        <v>612</v>
+        <v>483</v>
       </c>
       <c r="E21">
-        <v>23506</v>
+        <v>27981</v>
       </c>
       <c r="F21">
-        <v>3354</v>
+        <v>4586</v>
       </c>
       <c r="G21">
-        <v>960</v>
+        <v>784</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
-        <v>45535</v>
+        <v>45626</v>
       </c>
       <c r="B22">
-        <v>11822</v>
+        <v>16400</v>
       </c>
       <c r="C22">
-        <v>2099</v>
+        <v>2560</v>
       </c>
       <c r="D22">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="E22">
-        <v>20417</v>
+        <v>25668</v>
       </c>
       <c r="F22">
-        <v>3009</v>
+        <v>3649</v>
       </c>
       <c r="G22">
-        <v>694</v>
+        <v>717</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
-        <v>45504</v>
+        <v>45596</v>
       </c>
       <c r="B23">
-        <v>14550</v>
+        <v>15291</v>
       </c>
       <c r="C23">
-        <v>2285</v>
+        <v>2530</v>
       </c>
       <c r="D23">
-        <v>574</v>
+        <v>832</v>
       </c>
       <c r="E23">
-        <v>24741</v>
+        <v>25753</v>
       </c>
       <c r="F23">
-        <v>3397</v>
+        <v>3815</v>
       </c>
       <c r="G23">
-        <v>968</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
-        <v>45473</v>
+        <v>45565</v>
       </c>
       <c r="B24">
-        <v>20193</v>
+        <v>15053</v>
       </c>
       <c r="C24">
-        <v>3492</v>
+        <v>2389</v>
       </c>
       <c r="D24">
-        <v>876</v>
+        <v>612</v>
       </c>
       <c r="E24">
-        <v>28256</v>
+        <v>23506</v>
       </c>
       <c r="F24">
-        <v>4410</v>
+        <v>3354</v>
       </c>
       <c r="G24">
-        <v>1196</v>
+        <v>960</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
-        <v>45443</v>
+        <v>45535</v>
       </c>
       <c r="B25">
-        <v>19850</v>
+        <v>11822</v>
       </c>
       <c r="C25">
-        <v>2747</v>
+        <v>2099</v>
       </c>
       <c r="D25">
-        <v>621</v>
+        <v>417</v>
       </c>
       <c r="E25">
-        <v>28731</v>
+        <v>20417</v>
       </c>
       <c r="F25">
-        <v>3788</v>
+        <v>3009</v>
       </c>
       <c r="G25">
-        <v>945</v>
+        <v>694</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
-        <v>45412</v>
+        <v>45504</v>
       </c>
       <c r="B26">
-        <v>17329</v>
+        <v>14550</v>
       </c>
       <c r="C26">
-        <v>3034</v>
+        <v>2285</v>
       </c>
       <c r="D26">
-        <v>532</v>
+        <v>574</v>
       </c>
       <c r="E26">
-        <v>26182</v>
+        <v>24741</v>
       </c>
       <c r="F26">
-        <v>4051</v>
+        <v>3397</v>
       </c>
       <c r="G26">
-        <v>854</v>
+        <v>968</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
-        <v>45382</v>
+        <v>45473</v>
       </c>
       <c r="B27">
-        <v>22796</v>
+        <v>20193</v>
       </c>
       <c r="C27">
-        <v>2843</v>
+        <v>3492</v>
       </c>
       <c r="D27">
-        <v>601</v>
+        <v>876</v>
       </c>
       <c r="E27">
-        <v>31390</v>
+        <v>28256</v>
       </c>
       <c r="F27">
-        <v>3860</v>
+        <v>4410</v>
       </c>
       <c r="G27">
-        <v>932</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
-        <v>45351</v>
+        <v>45443</v>
       </c>
       <c r="B28">
-        <v>20512</v>
+        <v>19850</v>
       </c>
       <c r="C28">
-        <v>2385</v>
+        <v>2747</v>
       </c>
       <c r="D28">
-        <v>558</v>
+        <v>621</v>
       </c>
       <c r="E28">
-        <v>29174</v>
+        <v>28731</v>
       </c>
       <c r="F28">
-        <v>3300</v>
+        <v>3788</v>
       </c>
       <c r="G28">
-        <v>881</v>
+        <v>945</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
-        <v>45322</v>
+        <v>45412</v>
       </c>
       <c r="B29">
-        <v>15737</v>
+        <v>17329</v>
       </c>
       <c r="C29">
-        <v>2363</v>
+        <v>3034</v>
       </c>
       <c r="D29">
-        <v>726</v>
+        <v>532</v>
       </c>
       <c r="E29">
-        <v>24201</v>
+        <v>26182</v>
       </c>
       <c r="F29">
-        <v>3359</v>
+        <v>4051</v>
       </c>
       <c r="G29">
-        <v>1046</v>
+        <v>854</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
-        <v>45291</v>
+        <v>45382</v>
       </c>
       <c r="B30">
-        <v>16635</v>
+        <v>22796</v>
       </c>
       <c r="C30">
-        <v>3305</v>
+        <v>2843</v>
       </c>
       <c r="D30">
-        <v>893</v>
+        <v>601</v>
       </c>
       <c r="E30">
-        <v>24340</v>
+        <v>31390</v>
       </c>
       <c r="F30">
-        <v>4047</v>
+        <v>3860</v>
       </c>
       <c r="G30">
-        <v>1195</v>
+        <v>932</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
-        <v>45260</v>
+        <v>45351</v>
       </c>
       <c r="B31">
-        <v>15769</v>
+        <v>20512</v>
       </c>
       <c r="C31">
-        <v>2606</v>
+        <v>2385</v>
       </c>
       <c r="D31">
-        <v>1064</v>
+        <v>558</v>
       </c>
       <c r="E31">
-        <v>25243</v>
+        <v>29174</v>
       </c>
       <c r="F31">
-        <v>3599</v>
+        <v>3300</v>
       </c>
       <c r="G31">
-        <v>1417</v>
+        <v>881</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
-        <v>45230</v>
+        <v>45322</v>
       </c>
       <c r="B32">
-        <v>13863</v>
+        <v>15737</v>
       </c>
       <c r="C32">
-        <v>2416</v>
+        <v>2363</v>
       </c>
       <c r="D32">
-        <v>674</v>
+        <v>726</v>
       </c>
       <c r="E32">
-        <v>22873</v>
+        <v>24201</v>
       </c>
       <c r="F32">
-        <v>3316</v>
+        <v>3359</v>
       </c>
       <c r="G32">
-        <v>950</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="2">
-        <v>45199</v>
+        <v>45291</v>
       </c>
       <c r="B33">
-        <v>14077</v>
+        <v>16635</v>
       </c>
       <c r="C33">
-        <v>2408</v>
+        <v>3305</v>
       </c>
       <c r="D33">
-        <v>536</v>
+        <v>893</v>
       </c>
       <c r="E33">
-        <v>22364</v>
+        <v>24340</v>
       </c>
       <c r="F33">
-        <v>3215</v>
+        <v>4047</v>
       </c>
       <c r="G33">
-        <v>824</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="2">
-        <v>45169</v>
+        <v>45260</v>
       </c>
       <c r="B34">
-        <v>13050</v>
+        <v>15769</v>
       </c>
       <c r="C34">
-        <v>1912</v>
+        <v>2606</v>
       </c>
       <c r="D34">
-        <v>740</v>
+        <v>1064</v>
       </c>
       <c r="E34">
-        <v>21709</v>
+        <v>25243</v>
       </c>
       <c r="F34">
-        <v>2662</v>
+        <v>3599</v>
       </c>
       <c r="G34">
-        <v>1008</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="2">
-        <v>45138</v>
+        <v>45230</v>
       </c>
       <c r="B35">
-        <v>16074</v>
+        <v>13863</v>
       </c>
       <c r="C35">
-        <v>2159</v>
+        <v>2416</v>
       </c>
       <c r="D35">
-        <v>589</v>
+        <v>674</v>
       </c>
       <c r="E35">
-        <v>25050</v>
+        <v>22873</v>
       </c>
       <c r="F35">
-        <v>3014</v>
+        <v>3316</v>
       </c>
       <c r="G35">
-        <v>912</v>
+        <v>950</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="2">
-        <v>45107</v>
+        <v>45199</v>
       </c>
       <c r="B36">
-        <v>22041</v>
+        <v>14077</v>
       </c>
       <c r="C36">
-        <v>3172</v>
+        <v>2408</v>
       </c>
       <c r="D36">
-        <v>560</v>
+        <v>536</v>
       </c>
       <c r="E36">
-        <v>31074</v>
+        <v>22364</v>
       </c>
       <c r="F36">
-        <v>3994</v>
+        <v>3215</v>
       </c>
       <c r="G36">
-        <v>861</v>
+        <v>824</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="2">
-        <v>45077</v>
+        <v>45169</v>
       </c>
       <c r="B37">
-        <v>19816</v>
+        <v>13050</v>
       </c>
       <c r="C37">
-        <v>2244</v>
+        <v>1912</v>
       </c>
       <c r="D37">
-        <v>612</v>
+        <v>740</v>
       </c>
       <c r="E37">
-        <v>29781</v>
+        <v>21709</v>
       </c>
       <c r="F37">
-        <v>3123</v>
+        <v>2662</v>
       </c>
       <c r="G37">
-        <v>915</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="2">
-        <v>45046</v>
+        <v>45138</v>
       </c>
       <c r="B38">
-        <v>16107</v>
+        <v>16074</v>
       </c>
       <c r="C38">
-        <v>1650</v>
+        <v>2159</v>
       </c>
       <c r="D38">
-        <v>518</v>
+        <v>589</v>
       </c>
       <c r="E38">
-        <v>24582</v>
+        <v>25050</v>
       </c>
       <c r="F38">
-        <v>2357</v>
+        <v>3014</v>
       </c>
       <c r="G38">
-        <v>748</v>
+        <v>912</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="2">
-        <v>45016</v>
+        <v>45107</v>
       </c>
       <c r="B39">
-        <v>21472</v>
+        <v>22041</v>
       </c>
       <c r="C39">
-        <v>2429</v>
+        <v>3172</v>
       </c>
       <c r="D39">
-        <v>689</v>
+        <v>560</v>
       </c>
       <c r="E39">
-        <v>32993</v>
+        <v>31074</v>
       </c>
       <c r="F39">
-        <v>3443</v>
+        <v>3994</v>
       </c>
       <c r="G39">
-        <v>1025</v>
+        <v>861</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="2">
-        <v>44985</v>
+        <v>45077</v>
       </c>
       <c r="B40">
-        <v>16080</v>
+        <v>19816</v>
       </c>
       <c r="C40">
-        <v>2036</v>
+        <v>2244</v>
       </c>
       <c r="D40">
-        <v>402</v>
+        <v>612</v>
       </c>
       <c r="E40">
-        <v>25638</v>
+        <v>29781</v>
       </c>
       <c r="F40">
-        <v>2788</v>
+        <v>3123</v>
       </c>
       <c r="G40">
-        <v>664</v>
+        <v>915</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="2">
-        <v>44957</v>
+        <v>45046</v>
       </c>
       <c r="B41">
-        <v>14639</v>
+        <v>16107</v>
       </c>
       <c r="C41">
-        <v>2186</v>
+        <v>1650</v>
       </c>
       <c r="D41">
-        <v>630</v>
+        <v>518</v>
       </c>
       <c r="E41">
-        <v>23565</v>
+        <v>24582</v>
       </c>
       <c r="F41">
-        <v>2950</v>
+        <v>2357</v>
       </c>
       <c r="G41">
-        <v>921</v>
+        <v>748</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="2">
-        <v>44926</v>
+        <v>45016</v>
       </c>
       <c r="B42">
-        <v>14971</v>
+        <v>21472</v>
       </c>
       <c r="C42">
-        <v>3057</v>
+        <v>2429</v>
       </c>
       <c r="D42">
         <v>689</v>
       </c>
       <c r="E42">
-        <v>24711</v>
+        <v>32993</v>
       </c>
       <c r="F42">
-        <v>3786</v>
+        <v>3443</v>
       </c>
       <c r="G42">
-        <v>892</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="2">
-        <v>44895</v>
+        <v>44985</v>
       </c>
       <c r="B43">
-        <v>15351</v>
+        <v>16080</v>
       </c>
       <c r="C43">
-        <v>1687</v>
+        <v>2036</v>
       </c>
       <c r="D43">
-        <v>663</v>
+        <v>402</v>
       </c>
       <c r="E43">
-        <v>25522</v>
+        <v>25638</v>
       </c>
       <c r="F43">
-        <v>2411</v>
+        <v>2788</v>
       </c>
       <c r="G43">
-        <v>925</v>
+        <v>664</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="2">
-        <v>44865</v>
+        <v>44957</v>
       </c>
       <c r="B44">
-        <v>12629</v>
+        <v>14639</v>
       </c>
       <c r="C44">
-        <v>1879</v>
+        <v>2186</v>
       </c>
       <c r="D44">
-        <v>477</v>
+        <v>630</v>
       </c>
       <c r="E44">
-        <v>22166</v>
+        <v>23565</v>
       </c>
       <c r="F44">
-        <v>2616</v>
+        <v>2950</v>
       </c>
       <c r="G44">
-        <v>684</v>
+        <v>921</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="2">
-        <v>44834</v>
+        <v>44926</v>
       </c>
       <c r="B45">
-        <v>12502</v>
+        <v>14971</v>
       </c>
       <c r="C45">
-        <v>1899</v>
+        <v>3057</v>
       </c>
       <c r="D45">
-        <v>462</v>
+        <v>689</v>
       </c>
       <c r="E45">
-        <v>21720</v>
+        <v>24711</v>
       </c>
       <c r="F45">
-        <v>2583</v>
+        <v>3786</v>
       </c>
       <c r="G45">
-        <v>741</v>
+        <v>892</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="2">
-        <v>44804</v>
+        <v>44895</v>
       </c>
       <c r="B46">
-        <v>11434</v>
+        <v>15351</v>
       </c>
       <c r="C46">
-        <v>1455</v>
+        <v>1687</v>
       </c>
       <c r="D46">
-        <v>449</v>
+        <v>663</v>
       </c>
       <c r="E46">
-        <v>20334</v>
+        <v>25522</v>
       </c>
       <c r="F46">
-        <v>2097</v>
+        <v>2411</v>
       </c>
       <c r="G46">
-        <v>625</v>
+        <v>925</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="2">
-        <v>44773</v>
+        <v>44865</v>
       </c>
       <c r="B47">
-        <v>14665</v>
+        <v>12629</v>
       </c>
       <c r="C47">
-        <v>1884</v>
+        <v>1879</v>
       </c>
       <c r="D47">
-        <v>572</v>
+        <v>477</v>
       </c>
       <c r="E47">
-        <v>23162</v>
+        <v>22166</v>
       </c>
       <c r="F47">
-        <v>2577</v>
+        <v>2616</v>
       </c>
       <c r="G47">
-        <v>845</v>
+        <v>684</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="2">
-        <v>44742</v>
+        <v>44834</v>
       </c>
       <c r="B48">
-        <v>15554</v>
+        <v>12502</v>
       </c>
       <c r="C48">
-        <v>1954</v>
+        <v>1899</v>
       </c>
       <c r="D48">
-        <v>641</v>
+        <v>462</v>
       </c>
       <c r="E48">
-        <v>23668</v>
+        <v>21720</v>
       </c>
       <c r="F48">
-        <v>2619</v>
+        <v>2583</v>
       </c>
       <c r="G48">
-        <v>861</v>
+        <v>741</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="2">
-        <v>44712</v>
+        <v>44804</v>
       </c>
       <c r="B49">
-        <v>12820</v>
+        <v>11434</v>
       </c>
       <c r="C49">
-        <v>1630</v>
+        <v>1455</v>
       </c>
       <c r="D49">
-        <v>546</v>
+        <v>449</v>
       </c>
       <c r="E49">
-        <v>21924</v>
+        <v>20334</v>
       </c>
       <c r="F49">
-        <v>2440</v>
+        <v>2097</v>
       </c>
       <c r="G49">
-        <v>832</v>
+        <v>625</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="2">
-        <v>44681</v>
+        <v>44773</v>
       </c>
       <c r="B50">
-        <v>12475</v>
+        <v>14665</v>
       </c>
       <c r="C50">
-        <v>1748</v>
+        <v>1884</v>
       </c>
       <c r="D50">
-        <v>390</v>
+        <v>572</v>
       </c>
       <c r="E50">
-        <v>19713</v>
+        <v>23162</v>
       </c>
       <c r="F50">
-        <v>2366</v>
+        <v>2577</v>
       </c>
       <c r="G50">
-        <v>562</v>
+        <v>845</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="2">
-        <v>44651</v>
+        <v>44742</v>
       </c>
       <c r="B51">
-        <v>13409</v>
+        <v>15554</v>
       </c>
       <c r="C51">
-        <v>2345</v>
+        <v>1954</v>
       </c>
       <c r="D51">
-        <v>511</v>
+        <v>641</v>
       </c>
       <c r="E51">
-        <v>22122</v>
+        <v>23668</v>
       </c>
       <c r="F51">
-        <v>3097</v>
+        <v>2619</v>
       </c>
       <c r="G51">
-        <v>784</v>
+        <v>861</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="2">
-        <v>44620</v>
+        <v>44712</v>
       </c>
       <c r="B52">
-        <v>11618</v>
+        <v>12820</v>
       </c>
       <c r="C52">
-        <v>2203</v>
+        <v>1630</v>
       </c>
       <c r="D52">
-        <v>385</v>
+        <v>546</v>
       </c>
       <c r="E52">
-        <v>19415</v>
+        <v>21924</v>
       </c>
       <c r="F52">
-        <v>2893</v>
+        <v>2440</v>
       </c>
       <c r="G52">
-        <v>684</v>
+        <v>832</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="2">
-        <v>44592</v>
+        <v>44681</v>
       </c>
       <c r="B53">
-        <v>9867</v>
+        <v>12475</v>
       </c>
       <c r="C53">
-        <v>1896</v>
+        <v>1748</v>
       </c>
       <c r="D53">
-        <v>444</v>
+        <v>390</v>
       </c>
       <c r="E53">
-        <v>17789</v>
+        <v>19713</v>
       </c>
       <c r="F53">
-        <v>2593</v>
+        <v>2366</v>
       </c>
       <c r="G53">
-        <v>736</v>
+        <v>562</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="2">
-        <v>44561</v>
+        <v>44651</v>
       </c>
       <c r="B54">
-        <v>12608</v>
+        <v>13409</v>
       </c>
       <c r="C54">
-        <v>3281</v>
+        <v>2345</v>
       </c>
       <c r="D54">
-        <v>444</v>
+        <v>511</v>
       </c>
       <c r="E54">
-        <v>20229</v>
+        <v>22122</v>
       </c>
       <c r="F54">
-        <v>3877</v>
+        <v>3097</v>
       </c>
       <c r="G54">
-        <v>675</v>
+        <v>784</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="2">
-        <v>44530</v>
+        <v>44620</v>
       </c>
       <c r="B55">
-        <v>10928</v>
+        <v>11618</v>
       </c>
       <c r="C55">
-        <v>2637</v>
+        <v>2203</v>
       </c>
       <c r="D55">
-        <v>370</v>
+        <v>385</v>
       </c>
       <c r="E55">
-        <v>18761</v>
+        <v>19415</v>
       </c>
       <c r="F55">
-        <v>3296</v>
+        <v>2893</v>
       </c>
       <c r="G55">
-        <v>629</v>
+        <v>684</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="2">
-        <v>44500</v>
+        <v>44592</v>
       </c>
       <c r="B56">
-        <v>10576</v>
+        <v>9867</v>
       </c>
       <c r="C56">
-        <v>2352</v>
+        <v>1896</v>
       </c>
       <c r="D56">
-        <v>496</v>
+        <v>444</v>
       </c>
       <c r="E56">
-        <v>17264</v>
+        <v>17789</v>
       </c>
       <c r="F56">
-        <v>2884</v>
+        <v>2593</v>
       </c>
       <c r="G56">
-        <v>757</v>
+        <v>736</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="2">
-        <v>44469</v>
+        <v>44561</v>
       </c>
       <c r="B57">
-        <v>10786</v>
+        <v>12608</v>
       </c>
       <c r="C57">
-        <v>1772</v>
+        <v>3281</v>
       </c>
       <c r="D57">
-        <v>483</v>
+        <v>444</v>
       </c>
       <c r="E57">
-        <v>17309</v>
+        <v>20229</v>
       </c>
       <c r="F57">
-        <v>2349</v>
+        <v>3877</v>
       </c>
       <c r="G57">
-        <v>808</v>
+        <v>675</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="2">
-        <v>44439</v>
+        <v>44530</v>
       </c>
       <c r="B58">
-        <v>7971</v>
+        <v>10928</v>
       </c>
       <c r="C58">
-        <v>1817</v>
+        <v>2637</v>
       </c>
       <c r="D58">
-        <v>215</v>
+        <v>370</v>
       </c>
       <c r="E58">
-        <v>14077</v>
+        <v>18761</v>
       </c>
       <c r="F58">
-        <v>2351</v>
+        <v>3296</v>
       </c>
       <c r="G58">
-        <v>442</v>
+        <v>629</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="2">
-        <v>44408</v>
+        <v>44500</v>
       </c>
       <c r="B59">
-        <v>12323</v>
+        <v>10576</v>
       </c>
       <c r="C59">
-        <v>1622</v>
+        <v>2352</v>
       </c>
       <c r="D59">
-        <v>274</v>
+        <v>496</v>
       </c>
       <c r="E59">
-        <v>19151</v>
+        <v>17264</v>
       </c>
       <c r="F59">
-        <v>2205</v>
+        <v>2884</v>
       </c>
       <c r="G59">
-        <v>572</v>
+        <v>757</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="2">
-        <v>44377</v>
+        <v>44469</v>
       </c>
       <c r="B60">
-        <v>18936</v>
+        <v>10786</v>
       </c>
       <c r="C60">
-        <v>2796</v>
+        <v>1772</v>
       </c>
       <c r="D60">
-        <v>500</v>
+        <v>483</v>
       </c>
       <c r="E60">
-        <v>24857</v>
+        <v>17309</v>
       </c>
       <c r="F60">
-        <v>3337</v>
+        <v>2349</v>
       </c>
       <c r="G60">
-        <v>795</v>
+        <v>808</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="2">
-        <v>44347</v>
+        <v>44439</v>
       </c>
       <c r="B61">
-        <v>16661</v>
+        <v>7971</v>
       </c>
       <c r="C61">
-        <v>2575</v>
+        <v>1817</v>
       </c>
       <c r="D61">
-        <v>432</v>
+        <v>215</v>
       </c>
       <c r="E61">
-        <v>22380</v>
+        <v>14077</v>
       </c>
       <c r="F61">
-        <v>3214</v>
+        <v>2351</v>
       </c>
       <c r="G61">
-        <v>737</v>
+        <v>442</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="2">
-        <v>44316</v>
+        <v>44408</v>
       </c>
       <c r="B62">
-        <v>14809</v>
+        <v>12323</v>
       </c>
       <c r="C62">
-        <v>2876</v>
+        <v>1622</v>
       </c>
       <c r="D62">
-        <v>427</v>
+        <v>274</v>
       </c>
       <c r="E62">
-        <v>19709</v>
+        <v>19151</v>
       </c>
       <c r="F62">
-        <v>3413</v>
+        <v>2205</v>
       </c>
       <c r="G62">
-        <v>748</v>
+        <v>572</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="2">
-        <v>44286</v>
+        <v>44377</v>
       </c>
       <c r="B63">
-        <v>12699</v>
+        <v>18936</v>
       </c>
       <c r="C63">
-        <v>2923</v>
+        <v>2796</v>
       </c>
       <c r="D63">
-        <v>477</v>
+        <v>500</v>
       </c>
       <c r="E63">
-        <v>18050</v>
+        <v>24857</v>
       </c>
       <c r="F63">
-        <v>3500</v>
+        <v>3337</v>
       </c>
       <c r="G63">
-        <v>805</v>
+        <v>795</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="2">
-        <v>44255</v>
+        <v>44347</v>
       </c>
       <c r="B64">
-        <v>8311</v>
+        <v>16661</v>
       </c>
       <c r="C64">
-        <v>2041</v>
+        <v>2575</v>
       </c>
       <c r="D64">
-        <v>347</v>
+        <v>432</v>
       </c>
       <c r="E64">
-        <v>12717</v>
+        <v>22380</v>
       </c>
       <c r="F64">
-        <v>2565</v>
+        <v>3214</v>
       </c>
       <c r="G64">
-        <v>652</v>
+        <v>737</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="2">
-        <v>44227</v>
+        <v>44316</v>
       </c>
       <c r="B65">
-        <v>10029</v>
+        <v>14809</v>
       </c>
       <c r="C65">
-        <v>2098</v>
+        <v>2876</v>
       </c>
       <c r="D65">
-        <v>385</v>
+        <v>427</v>
       </c>
       <c r="E65">
-        <v>14756</v>
+        <v>19709</v>
       </c>
       <c r="F65">
-        <v>2526</v>
+        <v>3413</v>
       </c>
       <c r="G65">
-        <v>735</v>
+        <v>748</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="2">
-        <v>44196</v>
+        <v>44286</v>
       </c>
       <c r="B66">
-        <v>14252</v>
+        <v>12699</v>
       </c>
       <c r="C66">
-        <v>3673</v>
+        <v>2923</v>
       </c>
       <c r="D66">
-        <v>365</v>
+        <v>477</v>
       </c>
       <c r="E66">
-        <v>18870</v>
+        <v>18050</v>
       </c>
       <c r="F66">
-        <v>4117</v>
+        <v>3500</v>
       </c>
       <c r="G66">
-        <v>651</v>
+        <v>805</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="2">
-        <v>44165</v>
+        <v>44255</v>
       </c>
       <c r="B67">
-        <v>11826</v>
+        <v>8311</v>
       </c>
       <c r="C67">
-        <v>2801</v>
+        <v>2041</v>
       </c>
       <c r="D67">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="E67">
-        <v>16957</v>
+        <v>12717</v>
       </c>
       <c r="F67">
-        <v>3253</v>
+        <v>2565</v>
       </c>
       <c r="G67">
-        <v>683</v>
+        <v>652</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="2">
-        <v>44135</v>
+        <v>44227</v>
       </c>
       <c r="B68">
-        <v>13679</v>
+        <v>10029</v>
       </c>
       <c r="C68">
-        <v>2477</v>
+        <v>2098</v>
       </c>
       <c r="D68">
-        <v>409</v>
+        <v>385</v>
       </c>
       <c r="E68">
-        <v>19559</v>
+        <v>14756</v>
       </c>
       <c r="F68">
-        <v>2958</v>
+        <v>2526</v>
       </c>
       <c r="G68">
-        <v>726</v>
+        <v>735</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="2">
-        <v>44104</v>
+        <v>44196</v>
       </c>
       <c r="B69">
-        <v>13186</v>
+        <v>14252</v>
       </c>
       <c r="C69">
-        <v>2516</v>
+        <v>3673</v>
       </c>
       <c r="D69">
-        <v>702</v>
+        <v>365</v>
       </c>
       <c r="E69">
-        <v>18189</v>
+        <v>18870</v>
       </c>
       <c r="F69">
-        <v>2916</v>
+        <v>4117</v>
       </c>
       <c r="G69">
-        <v>959</v>
+        <v>651</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="2">
-        <v>44074</v>
+        <v>44165</v>
       </c>
       <c r="B70">
-        <v>12417</v>
+        <v>11826</v>
       </c>
       <c r="C70">
-        <v>1960</v>
+        <v>2801</v>
       </c>
       <c r="D70">
-        <v>285</v>
+        <v>342</v>
       </c>
       <c r="E70">
-        <v>17261</v>
+        <v>16957</v>
       </c>
       <c r="F70">
-        <v>2323</v>
+        <v>3253</v>
       </c>
       <c r="G70">
-        <v>510</v>
+        <v>683</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="2">
-        <v>44043</v>
+        <v>44135</v>
       </c>
       <c r="B71">
-        <v>15209</v>
+        <v>13679</v>
       </c>
       <c r="C71">
-        <v>2529</v>
+        <v>2477</v>
       </c>
       <c r="D71">
-        <v>363</v>
+        <v>409</v>
       </c>
       <c r="E71">
-        <v>20301</v>
+        <v>19559</v>
       </c>
       <c r="F71">
-        <v>2959</v>
+        <v>2958</v>
       </c>
       <c r="G71">
-        <v>680</v>
+        <v>726</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="2">
-        <v>44012</v>
+        <v>44104</v>
       </c>
       <c r="B72">
-        <v>11076</v>
+        <v>13186</v>
       </c>
       <c r="C72">
-        <v>2347</v>
+        <v>2516</v>
       </c>
       <c r="D72">
-        <v>255</v>
+        <v>702</v>
       </c>
       <c r="E72">
-        <v>14557</v>
+        <v>18189</v>
       </c>
       <c r="F72">
-        <v>2632</v>
+        <v>2916</v>
       </c>
       <c r="G72">
-        <v>469</v>
+        <v>959</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="2">
-        <v>43982</v>
+        <v>44074</v>
       </c>
       <c r="B73">
-        <v>5741</v>
+        <v>12417</v>
       </c>
       <c r="C73">
-        <v>1691</v>
+        <v>1960</v>
       </c>
       <c r="D73">
-        <v>147</v>
+        <v>285</v>
       </c>
       <c r="E73">
-        <v>9197</v>
+        <v>17261</v>
       </c>
       <c r="F73">
-        <v>2008</v>
+        <v>2323</v>
       </c>
       <c r="G73">
-        <v>348</v>
+        <v>510</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="2">
-        <v>43951</v>
+        <v>44043</v>
       </c>
       <c r="B74">
-        <v>2749</v>
+        <v>15209</v>
       </c>
       <c r="C74">
-        <v>948</v>
+        <v>2529</v>
       </c>
       <c r="D74">
-        <v>106</v>
+        <v>363</v>
       </c>
       <c r="E74">
-        <v>5249</v>
+        <v>20301</v>
       </c>
       <c r="F74">
-        <v>1155</v>
+        <v>2959</v>
       </c>
       <c r="G74">
-        <v>311</v>
+        <v>680</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="2">
-        <v>43921</v>
+        <v>44012</v>
       </c>
       <c r="B75">
-        <v>10596</v>
+        <v>11076</v>
       </c>
       <c r="C75">
-        <v>1557</v>
+        <v>2347</v>
       </c>
       <c r="D75">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="E75">
-        <v>16090</v>
+        <v>14557</v>
       </c>
       <c r="F75">
-        <v>1979</v>
+        <v>2632</v>
       </c>
       <c r="G75">
-        <v>451</v>
+        <v>469</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="2">
-        <v>43890</v>
+        <v>43982</v>
       </c>
       <c r="B76">
-        <v>20263</v>
+        <v>5741</v>
       </c>
       <c r="C76">
-        <v>2484</v>
+        <v>1691</v>
       </c>
       <c r="D76">
-        <v>291</v>
+        <v>147</v>
       </c>
       <c r="E76">
-        <v>26536</v>
+        <v>9197</v>
       </c>
       <c r="F76">
-        <v>2888</v>
+        <v>2008</v>
       </c>
       <c r="G76">
-        <v>576</v>
+        <v>348</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="2">
-        <v>43861</v>
+        <v>43951</v>
       </c>
       <c r="B77">
-        <v>14423</v>
+        <v>2749</v>
       </c>
       <c r="C77">
-        <v>2595</v>
+        <v>948</v>
       </c>
       <c r="D77">
-        <v>486</v>
+        <v>106</v>
       </c>
       <c r="E77">
-        <v>20789</v>
+        <v>5249</v>
       </c>
       <c r="F77">
-        <v>3083</v>
+        <v>1155</v>
       </c>
       <c r="G77">
-        <v>777</v>
+        <v>311</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="2">
-        <v>43830</v>
+        <v>43921</v>
       </c>
       <c r="B78">
-        <v>17726</v>
+        <v>10596</v>
       </c>
       <c r="C78">
-        <v>4539</v>
+        <v>1557</v>
       </c>
       <c r="D78">
-        <v>433</v>
+        <v>246</v>
       </c>
       <c r="E78">
-        <v>24244</v>
+        <v>16090</v>
       </c>
       <c r="F78">
-        <v>4946</v>
+        <v>1979</v>
       </c>
       <c r="G78">
-        <v>691</v>
+        <v>451</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="2">
-        <v>43799</v>
+        <v>43890</v>
       </c>
       <c r="B79">
-        <v>16400</v>
+        <v>20263</v>
       </c>
       <c r="C79">
-        <v>2842</v>
+        <v>2484</v>
       </c>
       <c r="D79">
         <v>291</v>
       </c>
       <c r="E79">
-        <v>23260</v>
+        <v>26536</v>
       </c>
       <c r="F79">
-        <v>3259</v>
+        <v>2888</v>
       </c>
       <c r="G79">
-        <v>613</v>
+        <v>576</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="2">
-        <v>43769</v>
+        <v>43861</v>
       </c>
       <c r="B80">
-        <v>15649</v>
+        <v>14423</v>
       </c>
       <c r="C80">
-        <v>2917</v>
+        <v>2595</v>
       </c>
       <c r="D80">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="E80">
-        <v>23363</v>
+        <v>20789</v>
       </c>
       <c r="F80">
-        <v>3360</v>
+        <v>3083</v>
       </c>
       <c r="G80">
-        <v>819</v>
+        <v>777</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="2">
-        <v>43738</v>
+        <v>43830</v>
       </c>
       <c r="B81">
-        <v>14558</v>
+        <v>17726</v>
       </c>
       <c r="C81">
-        <v>2710</v>
+        <v>4539</v>
       </c>
       <c r="D81">
-        <v>768</v>
+        <v>433</v>
       </c>
       <c r="E81">
-        <v>20968</v>
+        <v>24244</v>
       </c>
       <c r="F81">
-        <v>3114</v>
+        <v>4946</v>
       </c>
       <c r="G81">
-        <v>1046</v>
+        <v>691</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="2">
-        <v>43708</v>
+        <v>43799</v>
       </c>
       <c r="B82">
-        <v>12435</v>
+        <v>16400</v>
       </c>
       <c r="C82">
-        <v>3293</v>
+        <v>2842</v>
       </c>
       <c r="D82">
-        <v>307</v>
+        <v>291</v>
       </c>
       <c r="E82">
-        <v>18784</v>
+        <v>23260</v>
       </c>
       <c r="F82">
-        <v>3632</v>
+        <v>3259</v>
       </c>
       <c r="G82">
-        <v>552</v>
+        <v>613</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="2">
-        <v>43677</v>
+        <v>43769</v>
       </c>
       <c r="B83">
-        <v>18436</v>
+        <v>15649</v>
       </c>
       <c r="C83">
-        <v>3138</v>
+        <v>2917</v>
       </c>
       <c r="D83">
-        <v>217</v>
+        <v>481</v>
       </c>
       <c r="E83">
-        <v>25966</v>
+        <v>23363</v>
       </c>
       <c r="F83">
-        <v>3561</v>
+        <v>3360</v>
       </c>
       <c r="G83">
-        <v>527</v>
+        <v>819</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="2">
-        <v>43646</v>
+        <v>43738</v>
       </c>
       <c r="B84">
-        <v>25305</v>
+        <v>14558</v>
       </c>
       <c r="C84">
-        <v>3666</v>
+        <v>2710</v>
       </c>
       <c r="D84">
-        <v>773</v>
+        <v>768</v>
       </c>
       <c r="E84">
-        <v>30865</v>
+        <v>20968</v>
       </c>
       <c r="F84">
-        <v>4011</v>
+        <v>3114</v>
       </c>
       <c r="G84">
-        <v>1030</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="2">
-        <v>43616</v>
+        <v>43708</v>
       </c>
       <c r="B85">
-        <v>22724</v>
+        <v>12435</v>
       </c>
       <c r="C85">
-        <v>3469</v>
+        <v>3293</v>
       </c>
       <c r="D85">
-        <v>466</v>
+        <v>307</v>
       </c>
       <c r="E85">
-        <v>29503</v>
+        <v>18784</v>
       </c>
       <c r="F85">
-        <v>3934</v>
+        <v>3632</v>
       </c>
       <c r="G85">
-        <v>825</v>
+        <v>552</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="2">
-        <v>43585</v>
+        <v>43677</v>
       </c>
       <c r="B86">
-        <v>21121</v>
+        <v>18436</v>
       </c>
       <c r="C86">
-        <v>3154</v>
+        <v>3138</v>
       </c>
       <c r="D86">
-        <v>388</v>
+        <v>217</v>
       </c>
       <c r="E86">
-        <v>27408</v>
+        <v>25966</v>
       </c>
       <c r="F86">
-        <v>3597</v>
+        <v>3561</v>
       </c>
       <c r="G86">
-        <v>687</v>
+        <v>527</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="2">
-        <v>43555</v>
+        <v>43646</v>
       </c>
       <c r="B87">
-        <v>24900</v>
+        <v>25305</v>
       </c>
       <c r="C87">
-        <v>3190</v>
+        <v>3666</v>
       </c>
       <c r="D87">
-        <v>463</v>
+        <v>773</v>
       </c>
       <c r="E87">
-        <v>31425</v>
+        <v>30865</v>
       </c>
       <c r="F87">
-        <v>3579</v>
+        <v>4011</v>
       </c>
       <c r="G87">
-        <v>786</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="2">
-        <v>43524</v>
+        <v>43616</v>
       </c>
       <c r="B88">
-        <v>18861</v>
+        <v>22724</v>
       </c>
       <c r="C88">
-        <v>2621</v>
+        <v>3469</v>
       </c>
       <c r="D88">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E88">
-        <v>25132</v>
+        <v>29503</v>
       </c>
       <c r="F88">
-        <v>2988</v>
+        <v>3934</v>
       </c>
       <c r="G88">
-        <v>774</v>
+        <v>825</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="2">
-        <v>43496</v>
+        <v>43585</v>
       </c>
       <c r="B89">
-        <v>15684</v>
+        <v>21121</v>
       </c>
       <c r="C89">
-        <v>2915</v>
+        <v>3154</v>
       </c>
       <c r="D89">
-        <v>526</v>
+        <v>388</v>
       </c>
       <c r="E89">
-        <v>22353</v>
+        <v>27408</v>
       </c>
       <c r="F89">
-        <v>3284</v>
+        <v>3597</v>
       </c>
       <c r="G89">
-        <v>839</v>
+        <v>687</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="2">
-        <v>43465</v>
+        <v>43555</v>
       </c>
       <c r="B90">
-        <v>16181</v>
+        <v>24900</v>
       </c>
       <c r="C90">
-        <v>4036</v>
+        <v>3190</v>
       </c>
       <c r="D90">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="E90">
-        <v>23398</v>
+        <v>31425</v>
       </c>
       <c r="F90">
-        <v>4375</v>
+        <v>3579</v>
       </c>
       <c r="G90">
-        <v>758</v>
+        <v>786</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="2">
-        <v>43434</v>
+        <v>43524</v>
       </c>
       <c r="B91">
-        <v>15500</v>
+        <v>18861</v>
       </c>
       <c r="C91">
-        <v>3779</v>
+        <v>2621</v>
       </c>
       <c r="D91">
-        <v>513</v>
+        <v>465</v>
       </c>
       <c r="E91">
-        <v>22781</v>
+        <v>25132</v>
       </c>
       <c r="F91">
-        <v>4146</v>
+        <v>2988</v>
       </c>
       <c r="G91">
-        <v>850</v>
+        <v>774</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="2">
-        <v>43404</v>
+        <v>43496</v>
       </c>
       <c r="B92">
-        <v>13951</v>
+        <v>15684</v>
       </c>
       <c r="C92">
-        <v>3225</v>
+        <v>2915</v>
       </c>
       <c r="D92">
-        <v>631</v>
+        <v>526</v>
       </c>
       <c r="E92">
-        <v>21727</v>
+        <v>22353</v>
       </c>
       <c r="F92">
-        <v>3533</v>
+        <v>3284</v>
       </c>
       <c r="G92">
-        <v>958</v>
+        <v>839</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="2">
-        <v>43373</v>
+        <v>43465</v>
       </c>
       <c r="B93">
-        <v>12786</v>
+        <v>16181</v>
       </c>
       <c r="C93">
-        <v>3141</v>
+        <v>4036</v>
       </c>
       <c r="D93">
-        <v>642</v>
+        <v>455</v>
       </c>
       <c r="E93">
-        <v>19091</v>
+        <v>23398</v>
       </c>
       <c r="F93">
-        <v>3422</v>
+        <v>4375</v>
       </c>
       <c r="G93">
-        <v>970</v>
+        <v>758</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="2">
-        <v>43343</v>
+        <v>43434</v>
       </c>
       <c r="B94">
-        <v>15361</v>
+        <v>15500</v>
       </c>
       <c r="C94">
-        <v>2874</v>
+        <v>3779</v>
       </c>
       <c r="D94">
-        <v>446</v>
+        <v>513</v>
       </c>
       <c r="E94">
-        <v>21740</v>
+        <v>22781</v>
       </c>
       <c r="F94">
-        <v>3129</v>
+        <v>4146</v>
       </c>
       <c r="G94">
-        <v>723</v>
+        <v>850</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="2">
-        <v>43312</v>
+        <v>43404</v>
       </c>
       <c r="B95">
-        <v>19987</v>
+        <v>13951</v>
       </c>
       <c r="C95">
-        <v>2922</v>
+        <v>3225</v>
       </c>
       <c r="D95">
-        <v>386</v>
+        <v>631</v>
       </c>
       <c r="E95">
-        <v>26192</v>
+        <v>21727</v>
       </c>
       <c r="F95">
-        <v>3221</v>
+        <v>3533</v>
       </c>
       <c r="G95">
-        <v>668</v>
+        <v>958</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="2">
-        <v>43281</v>
+        <v>43373</v>
       </c>
       <c r="B96">
-        <v>26217</v>
+        <v>12786</v>
       </c>
       <c r="C96">
-        <v>4212</v>
+        <v>3141</v>
       </c>
       <c r="D96">
-        <v>546</v>
+        <v>642</v>
       </c>
       <c r="E96">
-        <v>33310</v>
+        <v>19091</v>
       </c>
       <c r="F96">
-        <v>4486</v>
+        <v>3422</v>
       </c>
       <c r="G96">
-        <v>851</v>
+        <v>970</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="2">
-        <v>43251</v>
+        <v>43343</v>
       </c>
       <c r="B97">
-        <v>23634</v>
+        <v>15361</v>
       </c>
       <c r="C97">
-        <v>3495</v>
+        <v>2874</v>
       </c>
       <c r="D97">
-        <v>353</v>
+        <v>446</v>
       </c>
       <c r="E97">
-        <v>30409</v>
+        <v>21740</v>
       </c>
       <c r="F97">
-        <v>3787</v>
+        <v>3129</v>
       </c>
       <c r="G97">
-        <v>712</v>
+        <v>723</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="2">
-        <v>43220</v>
+        <v>43312</v>
       </c>
       <c r="B98">
-        <v>21481</v>
+        <v>19987</v>
       </c>
       <c r="C98">
-        <v>2950</v>
+        <v>2922</v>
       </c>
       <c r="D98">
-        <v>412</v>
+        <v>386</v>
       </c>
       <c r="E98">
-        <v>26661</v>
+        <v>26192</v>
       </c>
       <c r="F98">
-        <v>3196</v>
+        <v>3221</v>
       </c>
       <c r="G98">
-        <v>696</v>
+        <v>668</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="2">
-        <v>43190</v>
+        <v>43281</v>
       </c>
       <c r="B99">
-        <v>27908</v>
+        <v>26217</v>
       </c>
       <c r="C99">
-        <v>3433</v>
+        <v>4212</v>
       </c>
       <c r="D99">
-        <v>362</v>
+        <v>546</v>
       </c>
       <c r="E99">
-        <v>34497</v>
+        <v>33310</v>
       </c>
       <c r="F99">
-        <v>3706</v>
+        <v>4486</v>
       </c>
       <c r="G99">
-        <v>670</v>
+        <v>851</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="2">
-        <v>43159</v>
+        <v>43251</v>
       </c>
       <c r="B100">
-        <v>20812</v>
+        <v>23634</v>
       </c>
       <c r="C100">
-        <v>2801</v>
+        <v>3495</v>
       </c>
       <c r="D100">
-        <v>318</v>
+        <v>353</v>
       </c>
       <c r="E100">
-        <v>25257</v>
+        <v>30409</v>
       </c>
       <c r="F100">
-        <v>2982</v>
+        <v>3787</v>
       </c>
       <c r="G100">
-        <v>596</v>
+        <v>712</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="2">
-        <v>43131</v>
+        <v>43220</v>
       </c>
       <c r="B101">
-        <v>14509</v>
+        <v>21481</v>
       </c>
       <c r="C101">
-        <v>2414</v>
+        <v>2950</v>
       </c>
       <c r="D101">
-        <v>579</v>
+        <v>412</v>
       </c>
       <c r="E101">
-        <v>20505</v>
+        <v>26661</v>
       </c>
       <c r="F101">
-        <v>2641</v>
+        <v>3196</v>
       </c>
       <c r="G101">
-        <v>911</v>
+        <v>696</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="2">
-        <v>43100</v>
+        <v>43190</v>
       </c>
       <c r="B102">
-        <v>17053</v>
+        <v>27908</v>
       </c>
       <c r="C102">
-        <v>4567</v>
+        <v>3433</v>
       </c>
       <c r="D102">
-        <v>585</v>
+        <v>362</v>
       </c>
       <c r="E102">
-        <v>21487</v>
+        <v>34497</v>
       </c>
       <c r="F102">
-        <v>4740</v>
+        <v>3706</v>
       </c>
       <c r="G102">
-        <v>811</v>
+        <v>670</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="2">
-        <v>43069</v>
+        <v>43159</v>
       </c>
       <c r="B103">
-        <v>17626</v>
+        <v>20812</v>
       </c>
       <c r="C103">
-        <v>3623</v>
+        <v>2801</v>
       </c>
       <c r="D103">
-        <v>594</v>
+        <v>318</v>
       </c>
       <c r="E103">
-        <v>23277</v>
+        <v>25257</v>
       </c>
       <c r="F103">
-        <v>3799</v>
+        <v>2982</v>
       </c>
       <c r="G103">
-        <v>889</v>
+        <v>596</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="2">
-        <v>43039</v>
+        <v>43131</v>
       </c>
       <c r="B104">
-        <v>15898</v>
+        <v>14509</v>
       </c>
       <c r="C104">
-        <v>3150</v>
+        <v>2414</v>
       </c>
       <c r="D104">
-        <v>544</v>
+        <v>579</v>
       </c>
       <c r="E104">
-        <v>22140</v>
+        <v>20505</v>
       </c>
       <c r="F104">
-        <v>3369</v>
+        <v>2641</v>
       </c>
       <c r="G104">
-        <v>801</v>
+        <v>911</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="2">
-        <v>43008</v>
+        <v>43100</v>
       </c>
       <c r="B105">
-        <v>14857</v>
+        <v>17053</v>
       </c>
       <c r="C105">
-        <v>3005</v>
+        <v>4567</v>
       </c>
       <c r="D105">
-        <v>524</v>
+        <v>585</v>
       </c>
       <c r="E105">
-        <v>20200</v>
+        <v>21487</v>
       </c>
       <c r="F105">
-        <v>3203</v>
+        <v>4740</v>
       </c>
       <c r="G105">
-        <v>793</v>
+        <v>811</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="2">
-        <v>42978</v>
+        <v>43069</v>
       </c>
       <c r="B106">
-        <v>11937</v>
+        <v>17626</v>
       </c>
       <c r="C106">
-        <v>2474</v>
+        <v>3623</v>
       </c>
       <c r="D106">
-        <v>438</v>
+        <v>594</v>
       </c>
       <c r="E106">
-        <v>16750</v>
+        <v>23277</v>
       </c>
       <c r="F106">
-        <v>2704</v>
+        <v>3799</v>
       </c>
       <c r="G106">
-        <v>759</v>
+        <v>889</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="2">
-        <v>42947</v>
+        <v>43039</v>
       </c>
       <c r="B107">
-        <v>17572</v>
+        <v>15898</v>
       </c>
       <c r="C107">
-        <v>3008</v>
+        <v>3150</v>
       </c>
       <c r="D107">
-        <v>515</v>
+        <v>544</v>
       </c>
       <c r="E107">
-        <v>23062</v>
+        <v>22140</v>
       </c>
       <c r="F107">
-        <v>3171</v>
+        <v>3369</v>
       </c>
       <c r="G107">
         <v>801</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="2">
-        <v>42916</v>
+        <v>43008</v>
       </c>
       <c r="B108">
-        <v>24834</v>
+        <v>14857</v>
       </c>
       <c r="C108">
-        <v>3785</v>
+        <v>3005</v>
       </c>
       <c r="D108">
-        <v>501</v>
+        <v>524</v>
       </c>
       <c r="E108">
-        <v>30025</v>
+        <v>20200</v>
       </c>
       <c r="F108">
-        <v>3953</v>
+        <v>3203</v>
       </c>
       <c r="G108">
-        <v>880</v>
+        <v>793</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="2">
-        <v>42886</v>
+        <v>42978</v>
       </c>
       <c r="B109">
-        <v>23653</v>
+        <v>11937</v>
       </c>
       <c r="C109">
-        <v>3121</v>
+        <v>2474</v>
       </c>
       <c r="D109">
-        <v>401</v>
+        <v>438</v>
       </c>
       <c r="E109">
-        <v>29349</v>
+        <v>16750</v>
       </c>
       <c r="F109">
-        <v>3324</v>
+        <v>2704</v>
       </c>
       <c r="G109">
-        <v>736</v>
+        <v>759</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="2">
-        <v>42855</v>
+        <v>42947</v>
       </c>
       <c r="B110">
-        <v>18830</v>
+        <v>17572</v>
       </c>
       <c r="C110">
-        <v>3121</v>
+        <v>3008</v>
       </c>
       <c r="D110">
-        <v>362</v>
+        <v>515</v>
       </c>
       <c r="E110">
-        <v>23270</v>
+        <v>23062</v>
       </c>
       <c r="F110">
-        <v>3266</v>
+        <v>3171</v>
       </c>
       <c r="G110">
-        <v>664</v>
+        <v>801</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="2">
-        <v>42825</v>
+        <v>42916</v>
       </c>
       <c r="B111">
-        <v>25980</v>
+        <v>24834</v>
       </c>
       <c r="C111">
-        <v>3572</v>
+        <v>3785</v>
       </c>
       <c r="D111">
-        <v>488</v>
+        <v>501</v>
       </c>
       <c r="E111">
-        <v>32090</v>
+        <v>30025</v>
       </c>
       <c r="F111">
-        <v>3762</v>
+        <v>3953</v>
       </c>
       <c r="G111">
-        <v>866</v>
+        <v>880</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="2">
-        <v>42794</v>
+        <v>42886</v>
       </c>
       <c r="B112">
-        <v>18861</v>
+        <v>23653</v>
       </c>
       <c r="C112">
-        <v>2525</v>
+        <v>3121</v>
       </c>
       <c r="D112">
-        <v>331</v>
+        <v>401</v>
       </c>
       <c r="E112">
-        <v>24396</v>
+        <v>29349</v>
       </c>
       <c r="F112">
-        <v>2675</v>
+        <v>3324</v>
       </c>
       <c r="G112">
-        <v>664</v>
+        <v>736</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="2">
-        <v>42766</v>
+        <v>42855</v>
       </c>
       <c r="B113">
-        <v>15028</v>
+        <v>18830</v>
       </c>
       <c r="C113">
-        <v>2572</v>
+        <v>3121</v>
       </c>
       <c r="D113">
-        <v>450</v>
+        <v>362</v>
       </c>
       <c r="E113">
-        <v>22276</v>
+        <v>23270</v>
       </c>
       <c r="F113">
-        <v>2733</v>
+        <v>3266</v>
       </c>
       <c r="G113">
-        <v>751</v>
+        <v>664</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="2">
-        <v>42735</v>
+        <v>42825</v>
       </c>
       <c r="B114">
-        <v>16988</v>
+        <v>25980</v>
       </c>
       <c r="C114">
-        <v>4568</v>
+        <v>3572</v>
       </c>
       <c r="D114">
-        <v>662</v>
+        <v>488</v>
       </c>
       <c r="E114">
-        <v>22236</v>
+        <v>32090</v>
       </c>
       <c r="F114">
-        <v>4703</v>
+        <v>3762</v>
       </c>
       <c r="G114">
-        <v>886</v>
+        <v>866</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="2">
-        <v>42704</v>
+        <v>42794</v>
       </c>
       <c r="B115">
-        <v>16483</v>
+        <v>18861</v>
       </c>
       <c r="C115">
-        <v>3157</v>
+        <v>2525</v>
       </c>
       <c r="D115">
-        <v>338</v>
+        <v>331</v>
       </c>
       <c r="E115">
-        <v>22328</v>
+        <v>24396</v>
       </c>
       <c r="F115">
-        <v>3293</v>
+        <v>2675</v>
       </c>
       <c r="G115">
-        <v>670</v>
+        <v>664</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="2">
-        <v>42674</v>
+        <v>42766</v>
       </c>
       <c r="B116">
-        <v>14933</v>
+        <v>15028</v>
       </c>
       <c r="C116">
-        <v>2566</v>
+        <v>2572</v>
       </c>
       <c r="D116">
-        <v>621</v>
+        <v>450</v>
       </c>
       <c r="E116">
-        <v>20023</v>
+        <v>22276</v>
       </c>
       <c r="F116">
-        <v>2679</v>
+        <v>2733</v>
       </c>
       <c r="G116">
-        <v>846</v>
+        <v>751</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="2">
-        <v>42643</v>
+        <v>42735</v>
       </c>
       <c r="B117">
-        <v>13960</v>
+        <v>16988</v>
       </c>
       <c r="C117">
-        <v>2984</v>
+        <v>4568</v>
       </c>
       <c r="D117">
-        <v>499</v>
+        <v>662</v>
       </c>
       <c r="E117">
-        <v>18981</v>
+        <v>22236</v>
       </c>
       <c r="F117">
-        <v>3116</v>
+        <v>4703</v>
       </c>
       <c r="G117">
-        <v>829</v>
+        <v>886</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="2">
-        <v>42613</v>
+        <v>42704</v>
       </c>
       <c r="B118">
-        <v>10708</v>
+        <v>16483</v>
       </c>
       <c r="C118">
-        <v>2198</v>
+        <v>3157</v>
       </c>
       <c r="D118">
-        <v>231</v>
+        <v>338</v>
       </c>
       <c r="E118">
-        <v>14846</v>
+        <v>22328</v>
       </c>
       <c r="F118">
-        <v>2305</v>
+        <v>3293</v>
       </c>
       <c r="G118">
-        <v>448</v>
+        <v>670</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="2">
-        <v>42582</v>
+        <v>42674</v>
       </c>
       <c r="B119">
-        <v>15632</v>
+        <v>14933</v>
       </c>
       <c r="C119">
-        <v>2804</v>
+        <v>2566</v>
       </c>
       <c r="D119">
-        <v>328</v>
+        <v>621</v>
       </c>
       <c r="E119">
-        <v>20425</v>
+        <v>20023</v>
       </c>
       <c r="F119">
-        <v>2933</v>
+        <v>2679</v>
       </c>
       <c r="G119">
-        <v>614</v>
+        <v>846</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="2">
-        <v>42551</v>
+        <v>42643</v>
       </c>
       <c r="B120">
-        <v>23369</v>
+        <v>13960</v>
       </c>
       <c r="C120">
-        <v>3253</v>
+        <v>2984</v>
       </c>
       <c r="D120">
-        <v>475</v>
+        <v>499</v>
       </c>
       <c r="E120">
-        <v>28290</v>
+        <v>18981</v>
       </c>
       <c r="F120">
-        <v>3361</v>
+        <v>3116</v>
       </c>
       <c r="G120">
-        <v>771</v>
+        <v>829</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="2">
-        <v>42521</v>
+        <v>42613</v>
       </c>
       <c r="B121">
-        <v>20851</v>
+        <v>10708</v>
       </c>
       <c r="C121">
-        <v>2699</v>
+        <v>2198</v>
       </c>
       <c r="D121">
-        <v>386</v>
+        <v>231</v>
       </c>
       <c r="E121">
-        <v>25653</v>
+        <v>14846</v>
       </c>
       <c r="F121">
-        <v>2799</v>
+        <v>2305</v>
       </c>
       <c r="G121">
-        <v>728</v>
+        <v>448</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="2">
-        <v>42490</v>
+        <v>42582</v>
       </c>
       <c r="B122">
-        <v>15978</v>
+        <v>15632</v>
       </c>
       <c r="C122">
-        <v>2594</v>
+        <v>2804</v>
       </c>
       <c r="D122">
-        <v>339</v>
+        <v>328</v>
       </c>
       <c r="E122">
-        <v>21396</v>
+        <v>20425</v>
       </c>
       <c r="F122">
-        <v>2718</v>
+        <v>2933</v>
       </c>
       <c r="G122">
-        <v>621</v>
+        <v>614</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="2">
-        <v>42460</v>
+        <v>42551</v>
       </c>
       <c r="B123">
-        <v>26459</v>
+        <v>23369</v>
       </c>
       <c r="C123">
-        <v>3818</v>
+        <v>3253</v>
       </c>
       <c r="D123">
-        <v>403</v>
+        <v>475</v>
       </c>
       <c r="E123">
-        <v>31441</v>
+        <v>28290</v>
       </c>
       <c r="F123">
-        <v>3896</v>
+        <v>3361</v>
       </c>
       <c r="G123">
-        <v>756</v>
+        <v>771</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="2">
-        <v>42429</v>
+        <v>42521</v>
       </c>
       <c r="B124">
-        <v>18029</v>
+        <v>20851</v>
       </c>
       <c r="C124">
-        <v>2213</v>
+        <v>2699</v>
       </c>
       <c r="D124">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="E124">
-        <v>21913</v>
+        <v>25653</v>
       </c>
       <c r="F124">
-        <v>2281</v>
+        <v>2799</v>
       </c>
       <c r="G124">
-        <v>673</v>
+        <v>728</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="2">
-        <v>42400</v>
+        <v>42490</v>
       </c>
       <c r="B125">
-        <v>13940</v>
+        <v>15978</v>
       </c>
       <c r="C125">
-        <v>2036</v>
+        <v>2594</v>
       </c>
       <c r="D125">
-        <v>504</v>
+        <v>339</v>
       </c>
       <c r="E125">
-        <v>18519</v>
+        <v>21396</v>
       </c>
       <c r="F125">
-        <v>2127</v>
+        <v>2718</v>
       </c>
       <c r="G125">
-        <v>767</v>
+        <v>621</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="2">
-        <v>42369</v>
+        <v>42460</v>
       </c>
       <c r="B126">
-        <v>13142</v>
+        <v>26459</v>
       </c>
       <c r="C126">
-        <v>3728</v>
+        <v>3818</v>
       </c>
       <c r="D126">
-        <v>431</v>
+        <v>403</v>
       </c>
       <c r="E126">
-        <v>17201</v>
+        <v>31441</v>
       </c>
       <c r="F126">
-        <v>3804</v>
+        <v>3896</v>
       </c>
       <c r="G126">
-        <v>696</v>
+        <v>756</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="2">
-        <v>42338</v>
+        <v>42429</v>
       </c>
       <c r="B127">
-        <v>13376</v>
+        <v>18029</v>
       </c>
       <c r="C127">
-        <v>3026</v>
+        <v>2213</v>
       </c>
       <c r="D127">
-        <v>478</v>
+        <v>392</v>
       </c>
       <c r="E127">
-        <v>18068</v>
+        <v>21913</v>
       </c>
       <c r="F127">
-        <v>3127</v>
+        <v>2281</v>
       </c>
       <c r="G127">
-        <v>776</v>
+        <v>673</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="2">
-        <v>42308</v>
+        <v>42400</v>
       </c>
       <c r="B128">
-        <v>13719</v>
+        <v>13940</v>
       </c>
       <c r="C128">
-        <v>2777</v>
+        <v>2036</v>
       </c>
       <c r="D128">
-        <v>456</v>
+        <v>504</v>
       </c>
       <c r="E128">
-        <v>18111</v>
+        <v>18519</v>
       </c>
       <c r="F128">
-        <v>2891</v>
+        <v>2127</v>
       </c>
       <c r="G128">
-        <v>678</v>
+        <v>767</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="2">
-        <v>42277</v>
+        <v>42369</v>
       </c>
       <c r="B129">
-        <v>12623</v>
+        <v>13142</v>
       </c>
       <c r="C129">
-        <v>2557</v>
+        <v>3728</v>
       </c>
       <c r="D129">
-        <v>410</v>
+        <v>431</v>
       </c>
       <c r="E129">
-        <v>16435</v>
+        <v>17201</v>
       </c>
       <c r="F129">
-        <v>2632</v>
+        <v>3804</v>
       </c>
       <c r="G129">
-        <v>621</v>
+        <v>696</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="2">
-        <v>42247</v>
+        <v>42338</v>
       </c>
       <c r="B130">
-        <v>9437</v>
+        <v>13376</v>
       </c>
       <c r="C130">
-        <v>1936</v>
+        <v>3026</v>
       </c>
       <c r="D130">
-        <v>258</v>
+        <v>478</v>
       </c>
       <c r="E130">
-        <v>12532</v>
+        <v>18068</v>
       </c>
       <c r="F130">
-        <v>2017</v>
+        <v>3127</v>
       </c>
       <c r="G130">
-        <v>421</v>
+        <v>776</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="2">
-        <v>42216</v>
+        <v>42308</v>
       </c>
       <c r="B131">
-        <v>15545</v>
+        <v>13719</v>
       </c>
       <c r="C131">
-        <v>2541</v>
+        <v>2777</v>
       </c>
       <c r="D131">
-        <v>338</v>
+        <v>456</v>
       </c>
       <c r="E131">
-        <v>19562</v>
+        <v>18111</v>
       </c>
       <c r="F131">
-        <v>2634</v>
+        <v>2891</v>
       </c>
       <c r="G131">
-        <v>622</v>
+        <v>678</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="2">
-        <v>42185</v>
+        <v>42277</v>
       </c>
       <c r="B132">
-        <v>21072</v>
+        <v>12623</v>
       </c>
       <c r="C132">
-        <v>2803</v>
+        <v>2557</v>
       </c>
       <c r="D132">
-        <v>391</v>
+        <v>410</v>
       </c>
       <c r="E132">
-        <v>24414</v>
+        <v>16435</v>
       </c>
       <c r="F132">
-        <v>2889</v>
+        <v>2632</v>
       </c>
       <c r="G132">
-        <v>627</v>
+        <v>621</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="2">
-        <v>42155</v>
+        <v>42247</v>
       </c>
       <c r="B133">
-        <v>18345</v>
+        <v>9437</v>
       </c>
       <c r="C133">
-        <v>2408</v>
+        <v>1936</v>
       </c>
       <c r="D133">
-        <v>308</v>
+        <v>258</v>
       </c>
       <c r="E133">
-        <v>21873</v>
+        <v>12532</v>
       </c>
       <c r="F133">
-        <v>2490</v>
+        <v>2017</v>
       </c>
       <c r="G133">
-        <v>577</v>
+        <v>421</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="2">
-        <v>42124</v>
+        <v>42216</v>
       </c>
       <c r="B134">
-        <v>15016</v>
+        <v>15545</v>
       </c>
       <c r="C134">
-        <v>2394</v>
+        <v>2541</v>
       </c>
       <c r="D134">
-        <v>274</v>
+        <v>338</v>
       </c>
       <c r="E134">
-        <v>18279</v>
+        <v>19562</v>
       </c>
       <c r="F134">
-        <v>2465</v>
+        <v>2634</v>
       </c>
       <c r="G134">
-        <v>528</v>
+        <v>622</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="2">
-        <v>42094</v>
+        <v>42185</v>
       </c>
       <c r="B135">
-        <v>20081</v>
+        <v>21072</v>
       </c>
       <c r="C135">
-        <v>2616</v>
+        <v>2803</v>
       </c>
       <c r="D135">
-        <v>281</v>
+        <v>391</v>
       </c>
       <c r="E135">
-        <v>24552</v>
+        <v>24414</v>
       </c>
       <c r="F135">
-        <v>2707</v>
+        <v>2889</v>
       </c>
       <c r="G135">
-        <v>681</v>
+        <v>627</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="2">
-        <v>42063</v>
+        <v>42155</v>
       </c>
       <c r="B136">
-        <v>14307</v>
+        <v>18345</v>
       </c>
       <c r="C136">
-        <v>2142</v>
+        <v>2408</v>
       </c>
       <c r="D136">
-        <v>273</v>
+        <v>308</v>
       </c>
       <c r="E136">
-        <v>17268</v>
+        <v>21873</v>
       </c>
       <c r="F136">
-        <v>2191</v>
+        <v>2490</v>
       </c>
       <c r="G136">
-        <v>518</v>
+        <v>577</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="2">
-        <v>42035</v>
+        <v>42124</v>
       </c>
       <c r="B137">
-        <v>11840</v>
+        <v>15016</v>
       </c>
       <c r="C137">
-        <v>1930</v>
+        <v>2394</v>
       </c>
       <c r="D137">
-        <v>395</v>
+        <v>274</v>
       </c>
       <c r="E137">
-        <v>15076</v>
+        <v>18279</v>
       </c>
       <c r="F137">
-        <v>1997</v>
+        <v>2465</v>
       </c>
       <c r="G137">
-        <v>671</v>
+        <v>528</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="2">
-        <v>42004</v>
+        <v>42094</v>
       </c>
       <c r="B138">
-        <v>11904</v>
+        <v>20081</v>
       </c>
       <c r="C138">
-        <v>3722</v>
+        <v>2616</v>
       </c>
       <c r="D138">
-        <v>427</v>
+        <v>281</v>
       </c>
       <c r="E138">
-        <v>14571</v>
+        <v>24552</v>
       </c>
       <c r="F138">
-        <v>3774</v>
+        <v>2707</v>
       </c>
       <c r="G138">
-        <v>677</v>
+        <v>681</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="2">
-        <v>41973</v>
+        <v>42063</v>
       </c>
       <c r="B139">
-        <v>11719</v>
+        <v>14307</v>
       </c>
       <c r="C139">
-        <v>2536</v>
+        <v>2142</v>
       </c>
       <c r="D139">
-        <v>443</v>
+        <v>273</v>
       </c>
       <c r="E139">
-        <v>14440</v>
+        <v>17268</v>
       </c>
       <c r="F139">
-        <v>2564</v>
+        <v>2191</v>
       </c>
       <c r="G139">
-        <v>635</v>
+        <v>518</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="2">
-        <v>41943</v>
+        <v>42035</v>
       </c>
       <c r="B140">
-        <v>11795</v>
+        <v>11840</v>
       </c>
       <c r="C140">
-        <v>2409</v>
+        <v>1930</v>
       </c>
       <c r="D140">
-        <v>373</v>
+        <v>395</v>
       </c>
       <c r="E140">
-        <v>14980</v>
+        <v>15076</v>
       </c>
       <c r="F140">
-        <v>2452</v>
+        <v>1997</v>
       </c>
       <c r="G140">
-        <v>609</v>
+        <v>671</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="2">
-        <v>41912</v>
+        <v>42004</v>
       </c>
       <c r="B141">
-        <v>9707</v>
+        <v>11904</v>
       </c>
       <c r="C141">
-        <v>1938</v>
+        <v>3722</v>
       </c>
       <c r="D141">
-        <v>348</v>
+        <v>427</v>
       </c>
       <c r="E141">
-        <v>12398</v>
+        <v>14571</v>
       </c>
       <c r="F141">
-        <v>1973</v>
+        <v>3774</v>
       </c>
       <c r="G141">
-        <v>563</v>
+        <v>677</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="2">
-        <v>41882</v>
+        <v>41973</v>
       </c>
       <c r="B142">
-        <v>7741</v>
+        <v>11719</v>
       </c>
       <c r="C142">
-        <v>1471</v>
+        <v>2536</v>
       </c>
       <c r="D142">
-        <v>162</v>
+        <v>443</v>
       </c>
       <c r="E142">
-        <v>9796</v>
+        <v>14440</v>
       </c>
       <c r="F142">
-        <v>1497</v>
+        <v>2564</v>
       </c>
       <c r="G142">
-        <v>370</v>
+        <v>635</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="2">
-        <v>41851</v>
+        <v>41943</v>
       </c>
       <c r="B143">
-        <v>14169</v>
+        <v>11795</v>
       </c>
       <c r="C143">
-        <v>2194</v>
+        <v>2409</v>
       </c>
       <c r="D143">
-        <v>232</v>
+        <v>373</v>
       </c>
       <c r="E143">
-        <v>16945</v>
+        <v>14980</v>
       </c>
       <c r="F143">
-        <v>2253</v>
+        <v>2452</v>
       </c>
       <c r="G143">
-        <v>433</v>
+        <v>609</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="2">
-        <v>41820</v>
+        <v>41912</v>
       </c>
       <c r="B144">
-        <v>15735</v>
+        <v>9707</v>
       </c>
       <c r="C144">
-        <v>2042</v>
+        <v>1938</v>
       </c>
       <c r="D144">
-        <v>215</v>
+        <v>348</v>
       </c>
       <c r="E144">
-        <v>17811</v>
+        <v>12398</v>
       </c>
       <c r="F144">
-        <v>2096</v>
+        <v>1973</v>
       </c>
       <c r="G144">
-        <v>402</v>
+        <v>563</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="2">
-        <v>41790</v>
+        <v>41882</v>
       </c>
       <c r="B145">
-        <v>13782</v>
+        <v>7741</v>
       </c>
       <c r="C145">
-        <v>2058</v>
+        <v>1471</v>
       </c>
       <c r="D145">
-        <v>184</v>
+        <v>162</v>
       </c>
       <c r="E145">
-        <v>16232</v>
+        <v>9796</v>
       </c>
       <c r="F145">
-        <v>2101</v>
+        <v>1497</v>
       </c>
       <c r="G145">
-        <v>416</v>
+        <v>370</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="2">
-        <v>41759</v>
+        <v>41851</v>
       </c>
       <c r="B146">
-        <v>12314</v>
+        <v>14169</v>
       </c>
       <c r="C146">
-        <v>2052</v>
+        <v>2194</v>
       </c>
       <c r="D146">
-        <v>212</v>
+        <v>232</v>
       </c>
       <c r="E146">
-        <v>14424</v>
+        <v>16945</v>
       </c>
       <c r="F146">
-        <v>2108</v>
+        <v>2253</v>
       </c>
       <c r="G146">
-        <v>438</v>
+        <v>433</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="2">
-        <v>41729</v>
+        <v>41820</v>
       </c>
       <c r="B147">
-        <v>14152</v>
+        <v>15735</v>
       </c>
       <c r="C147">
-        <v>2438</v>
+        <v>2042</v>
       </c>
       <c r="D147">
-        <v>241</v>
+        <v>215</v>
       </c>
       <c r="E147">
-        <v>16109</v>
+        <v>17811</v>
       </c>
       <c r="F147">
-        <v>2490</v>
+        <v>2096</v>
       </c>
       <c r="G147">
-        <v>512</v>
+        <v>402</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="2">
-        <v>41698</v>
+        <v>41790</v>
       </c>
       <c r="B148">
-        <v>10547</v>
+        <v>13782</v>
       </c>
       <c r="C148">
-        <v>1994</v>
+        <v>2058</v>
       </c>
       <c r="D148">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="E148">
-        <v>12359</v>
+        <v>16232</v>
       </c>
       <c r="F148">
-        <v>2038</v>
+        <v>2101</v>
       </c>
       <c r="G148">
-        <v>423</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="2">
-        <v>41670</v>
+        <v>41759</v>
       </c>
       <c r="B149">
-        <v>9261</v>
+        <v>12314</v>
       </c>
       <c r="C149">
-        <v>1312</v>
+        <v>2052</v>
       </c>
       <c r="D149">
-        <v>343</v>
+        <v>212</v>
       </c>
       <c r="E149">
-        <v>11435</v>
+        <v>14424</v>
       </c>
       <c r="F149">
-        <v>1357</v>
+        <v>2108</v>
       </c>
       <c r="G149">
-        <v>556</v>
+        <v>438</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="2">
-        <v>41639</v>
+        <v>41729</v>
       </c>
       <c r="B150">
-        <v>8634</v>
+        <v>14152</v>
       </c>
       <c r="C150">
-        <v>3670</v>
+        <v>2438</v>
       </c>
       <c r="D150">
-        <v>531</v>
+        <v>241</v>
       </c>
       <c r="E150">
-        <v>10393</v>
+        <v>16109</v>
       </c>
       <c r="F150">
-        <v>3703</v>
+        <v>2490</v>
       </c>
       <c r="G150">
-        <v>758</v>
+        <v>512</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="2">
-        <v>41608</v>
+        <v>41698</v>
       </c>
       <c r="B151">
-        <v>8810</v>
+        <v>10547</v>
       </c>
       <c r="C151">
-        <v>1919</v>
+        <v>1994</v>
       </c>
       <c r="D151">
-        <v>248</v>
+        <v>185</v>
       </c>
       <c r="E151">
-        <v>10529</v>
+        <v>12359</v>
       </c>
       <c r="F151">
-        <v>1952</v>
+        <v>2038</v>
       </c>
       <c r="G151">
-        <v>442</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="2">
-        <v>41578</v>
+        <v>41670</v>
       </c>
       <c r="B152">
-        <v>9092</v>
+        <v>9261</v>
       </c>
       <c r="C152">
-        <v>1652</v>
+        <v>1312</v>
       </c>
       <c r="D152">
         <v>343</v>
       </c>
       <c r="E152">
-        <v>10866</v>
+        <v>11435</v>
       </c>
       <c r="F152">
-        <v>1691</v>
+        <v>1357</v>
       </c>
       <c r="G152">
-        <v>516</v>
+        <v>556</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="2">
-        <v>41547</v>
+        <v>41639</v>
       </c>
       <c r="B153">
-        <v>7369</v>
+        <v>8634</v>
       </c>
       <c r="C153">
-        <v>1285</v>
+        <v>3670</v>
       </c>
       <c r="D153">
-        <v>177</v>
+        <v>531</v>
       </c>
       <c r="E153">
-        <v>8927</v>
+        <v>10393</v>
       </c>
       <c r="F153">
-        <v>1326</v>
+        <v>3703</v>
       </c>
       <c r="G153">
-        <v>321</v>
+        <v>758</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="2">
-        <v>41517</v>
+        <v>41608</v>
       </c>
       <c r="B154">
-        <v>6141</v>
+        <v>8810</v>
       </c>
       <c r="C154">
-        <v>855</v>
+        <v>1919</v>
       </c>
       <c r="D154">
-        <v>146</v>
+        <v>248</v>
       </c>
       <c r="E154">
-        <v>7498</v>
+        <v>10529</v>
       </c>
       <c r="F154">
-        <v>893</v>
+        <v>1952</v>
       </c>
       <c r="G154">
-        <v>278</v>
+        <v>442</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="2">
-        <v>41486</v>
+        <v>41578</v>
       </c>
       <c r="B155">
-        <v>10843</v>
+        <v>9092</v>
       </c>
       <c r="C155">
-        <v>1381</v>
+        <v>1652</v>
       </c>
       <c r="D155">
-        <v>198</v>
+        <v>343</v>
       </c>
       <c r="E155">
-        <v>12345</v>
+        <v>10866</v>
       </c>
       <c r="F155">
-        <v>1416</v>
+        <v>1691</v>
       </c>
       <c r="G155">
-        <v>362</v>
+        <v>516</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="2">
-        <v>41455</v>
+        <v>41547</v>
       </c>
       <c r="B156">
-        <v>12735</v>
+        <v>7369</v>
       </c>
       <c r="C156">
-        <v>1288</v>
+        <v>1285</v>
       </c>
       <c r="D156">
-        <v>111</v>
+        <v>177</v>
       </c>
       <c r="E156">
-        <v>13721</v>
+        <v>8927</v>
       </c>
       <c r="F156">
         <v>1326</v>
       </c>
       <c r="G156">
-        <v>223</v>
+        <v>321</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="2">
-        <v>41425</v>
+        <v>41517</v>
       </c>
       <c r="B157">
-        <v>10093</v>
+        <v>6141</v>
       </c>
       <c r="C157">
-        <v>1448</v>
+        <v>855</v>
       </c>
       <c r="D157">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="E157">
-        <v>11403</v>
+        <v>7498</v>
       </c>
       <c r="F157">
-        <v>1480</v>
+        <v>893</v>
       </c>
       <c r="G157">
-        <v>298</v>
+        <v>278</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="2">
-        <v>41394</v>
+        <v>41486</v>
       </c>
       <c r="B158">
-        <v>8042</v>
+        <v>10843</v>
       </c>
       <c r="C158">
-        <v>1242</v>
+        <v>1381</v>
       </c>
       <c r="D158">
-        <v>168</v>
+        <v>198</v>
       </c>
       <c r="E158">
-        <v>9135</v>
+        <v>12345</v>
       </c>
       <c r="F158">
-        <v>1269</v>
+        <v>1416</v>
       </c>
       <c r="G158">
-        <v>348</v>
+        <v>362</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="2">
-        <v>41364</v>
+        <v>41455</v>
       </c>
       <c r="B159">
-        <v>9624</v>
+        <v>12735</v>
       </c>
       <c r="C159">
-        <v>1307</v>
+        <v>1288</v>
       </c>
       <c r="D159">
-        <v>149</v>
+        <v>111</v>
       </c>
       <c r="E159">
-        <v>10710</v>
+        <v>13721</v>
       </c>
       <c r="F159">
-        <v>1331</v>
+        <v>1326</v>
       </c>
       <c r="G159">
-        <v>280</v>
+        <v>223</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="2">
-        <v>41333</v>
+        <v>41425</v>
       </c>
       <c r="B160">
-        <v>7517</v>
+        <v>10093</v>
       </c>
       <c r="C160">
-        <v>1135</v>
+        <v>1448</v>
       </c>
       <c r="D160">
-        <v>148</v>
+        <v>124</v>
       </c>
       <c r="E160">
-        <v>8551</v>
+        <v>11403</v>
       </c>
       <c r="F160">
-        <v>1165</v>
+        <v>1480</v>
       </c>
       <c r="G160">
-        <v>261</v>
+        <v>298</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="2">
-        <v>41305</v>
+        <v>41394</v>
       </c>
       <c r="B161">
-        <v>7021</v>
+        <v>8042</v>
       </c>
       <c r="C161">
-        <v>1020</v>
+        <v>1242</v>
       </c>
       <c r="D161">
-        <v>223</v>
+        <v>168</v>
       </c>
       <c r="E161">
-        <v>8318</v>
+        <v>9135</v>
       </c>
       <c r="F161">
-        <v>1045</v>
+        <v>1269</v>
       </c>
       <c r="G161">
-        <v>330</v>
+        <v>348</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="2">
-        <v>41274</v>
+        <v>41364</v>
       </c>
       <c r="B162">
-        <v>6359</v>
+        <v>9624</v>
       </c>
       <c r="C162">
-        <v>2374</v>
+        <v>1307</v>
       </c>
       <c r="D162">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="E162">
-        <v>7418</v>
+        <v>10710</v>
       </c>
       <c r="F162">
-        <v>2397</v>
+        <v>1331</v>
       </c>
       <c r="G162">
-        <v>263</v>
+        <v>280</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="2">
-        <v>41243</v>
+        <v>41333</v>
       </c>
       <c r="B163">
-        <v>7133</v>
+        <v>7517</v>
       </c>
       <c r="C163">
-        <v>1506</v>
+        <v>1135</v>
       </c>
       <c r="D163">
-        <v>211</v>
+        <v>148</v>
       </c>
       <c r="E163">
-        <v>8411</v>
+        <v>8551</v>
       </c>
       <c r="F163">
-        <v>1532</v>
+        <v>1165</v>
       </c>
       <c r="G163">
-        <v>338</v>
+        <v>261</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="2">
-        <v>41213</v>
+        <v>41305</v>
       </c>
       <c r="B164">
-        <v>7387</v>
+        <v>7021</v>
       </c>
       <c r="C164">
-        <v>1279</v>
+        <v>1020</v>
       </c>
       <c r="D164">
-        <v>240</v>
+        <v>223</v>
       </c>
       <c r="E164">
-        <v>8630</v>
+        <v>8318</v>
       </c>
       <c r="F164">
-        <v>1314</v>
+        <v>1045</v>
       </c>
       <c r="G164">
-        <v>363</v>
+        <v>330</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="2">
-        <v>41182</v>
+        <v>41274</v>
       </c>
       <c r="B165">
-        <v>6357</v>
+        <v>6359</v>
       </c>
       <c r="C165">
-        <v>1119</v>
+        <v>2374</v>
       </c>
       <c r="D165">
-        <v>217</v>
+        <v>144</v>
       </c>
       <c r="E165">
-        <v>7401</v>
+        <v>7418</v>
       </c>
       <c r="F165">
-        <v>1140</v>
+        <v>2397</v>
       </c>
       <c r="G165">
-        <v>339</v>
+        <v>263</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="2">
-        <v>41152</v>
+        <v>41243</v>
       </c>
       <c r="B166">
-        <v>5442</v>
+        <v>7133</v>
       </c>
       <c r="C166">
-        <v>786</v>
+        <v>1506</v>
       </c>
       <c r="D166">
-        <v>123</v>
+        <v>211</v>
       </c>
       <c r="E166">
-        <v>6534</v>
+        <v>8411</v>
       </c>
       <c r="F166">
-        <v>831</v>
+        <v>1532</v>
       </c>
       <c r="G166">
-        <v>228</v>
+        <v>338</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="2">
-        <v>41121</v>
+        <v>41213</v>
       </c>
       <c r="B167">
-        <v>9256</v>
+        <v>7387</v>
       </c>
       <c r="C167">
-        <v>1113</v>
+        <v>1279</v>
       </c>
       <c r="D167">
-        <v>180</v>
+        <v>240</v>
       </c>
       <c r="E167">
-        <v>10411</v>
+        <v>8630</v>
       </c>
       <c r="F167">
-        <v>1143</v>
+        <v>1314</v>
       </c>
       <c r="G167">
-        <v>300</v>
+        <v>363</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="2">
-        <v>41090</v>
+        <v>41182</v>
       </c>
       <c r="B168">
-        <v>10803</v>
+        <v>6357</v>
       </c>
       <c r="C168">
-        <v>1313</v>
+        <v>1119</v>
       </c>
       <c r="D168">
-        <v>122</v>
+        <v>217</v>
       </c>
       <c r="E168">
-        <v>11930</v>
+        <v>7401</v>
       </c>
       <c r="F168">
-        <v>1342</v>
+        <v>1140</v>
       </c>
       <c r="G168">
-        <v>275</v>
+        <v>339</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="2">
-        <v>41060</v>
+        <v>41152</v>
       </c>
       <c r="B169">
-        <v>10668</v>
+        <v>5442</v>
       </c>
       <c r="C169">
-        <v>1323</v>
+        <v>786</v>
       </c>
       <c r="D169">
-        <v>188</v>
+        <v>123</v>
       </c>
       <c r="E169">
-        <v>12034</v>
+        <v>6534</v>
       </c>
       <c r="F169">
-        <v>1373</v>
+        <v>831</v>
       </c>
       <c r="G169">
-        <v>344</v>
+        <v>228</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="2">
-        <v>41029</v>
+        <v>41121</v>
       </c>
       <c r="B170">
-        <v>8400</v>
+        <v>9256</v>
       </c>
       <c r="C170">
-        <v>1030</v>
+        <v>1113</v>
       </c>
       <c r="D170">
-        <v>112</v>
+        <v>180</v>
       </c>
       <c r="E170">
-        <v>9525</v>
+        <v>10411</v>
       </c>
       <c r="F170">
-        <v>1065</v>
+        <v>1143</v>
       </c>
       <c r="G170">
-        <v>228</v>
+        <v>300</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="2">
-        <v>40999</v>
+        <v>41090</v>
       </c>
       <c r="B171">
-        <v>9643</v>
+        <v>10803</v>
       </c>
       <c r="C171">
-        <v>1135</v>
+        <v>1313</v>
       </c>
       <c r="D171">
-        <v>177</v>
+        <v>122</v>
       </c>
       <c r="E171">
-        <v>11095</v>
+        <v>11930</v>
       </c>
       <c r="F171">
-        <v>1195</v>
+        <v>1342</v>
       </c>
       <c r="G171">
-        <v>329</v>
+        <v>275</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="2">
-        <v>40968</v>
+        <v>41060</v>
       </c>
       <c r="B172">
-        <v>6902</v>
+        <v>10668</v>
       </c>
       <c r="C172">
-        <v>920</v>
+        <v>1323</v>
       </c>
       <c r="D172">
-        <v>104</v>
+        <v>188</v>
       </c>
       <c r="E172">
-        <v>8229</v>
+        <v>12034</v>
       </c>
       <c r="F172">
-        <v>1002</v>
+        <v>1373</v>
       </c>
       <c r="G172">
-        <v>226</v>
+        <v>344</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="2">
-        <v>40939</v>
+        <v>41029</v>
       </c>
       <c r="B173">
-        <v>6959</v>
+        <v>8400</v>
       </c>
       <c r="C173">
-        <v>2113</v>
+        <v>1030</v>
       </c>
       <c r="D173">
-        <v>295</v>
+        <v>112</v>
       </c>
       <c r="E173">
-        <v>8697</v>
+        <v>9525</v>
       </c>
       <c r="F173">
-        <v>2210</v>
+        <v>1065</v>
       </c>
       <c r="G173">
-        <v>415</v>
+        <v>228</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="2">
-        <v>40908</v>
+        <v>40999</v>
       </c>
       <c r="B174">
-        <v>11248</v>
+        <v>9643</v>
       </c>
       <c r="C174">
-        <v>5520</v>
+        <v>1135</v>
       </c>
       <c r="D174">
-        <v>115</v>
+        <v>177</v>
       </c>
       <c r="E174">
-        <v>12907</v>
+        <v>11095</v>
       </c>
       <c r="F174">
-        <v>5597</v>
+        <v>1195</v>
       </c>
       <c r="G174">
-        <v>259</v>
+        <v>329</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="2">
-        <v>40877</v>
+        <v>40968</v>
       </c>
       <c r="B175">
-        <v>9555</v>
+        <v>6902</v>
       </c>
       <c r="C175">
-        <v>3003</v>
+        <v>920</v>
       </c>
       <c r="D175">
-        <v>157</v>
+        <v>104</v>
       </c>
       <c r="E175">
-        <v>11188</v>
+        <v>8229</v>
       </c>
       <c r="F175">
-        <v>3084</v>
+        <v>1002</v>
       </c>
       <c r="G175">
-        <v>314</v>
+        <v>226</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="2">
-        <v>40847</v>
+        <v>40939</v>
       </c>
       <c r="B176">
-        <v>9137</v>
+        <v>6959</v>
       </c>
       <c r="C176">
-        <v>2333</v>
+        <v>2113</v>
       </c>
       <c r="D176">
-        <v>249</v>
+        <v>295</v>
       </c>
       <c r="E176">
-        <v>10731</v>
+        <v>8697</v>
       </c>
       <c r="F176">
-        <v>2405</v>
+        <v>2210</v>
       </c>
       <c r="G176">
-        <v>389</v>
+        <v>415</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="2">
-        <v>40816</v>
+        <v>40908</v>
       </c>
       <c r="B177">
-        <v>9205</v>
+        <v>11248</v>
       </c>
       <c r="C177">
-        <v>2436</v>
+        <v>5520</v>
       </c>
       <c r="D177">
-        <v>191</v>
+        <v>115</v>
       </c>
       <c r="E177">
-        <v>11120</v>
+        <v>12907</v>
       </c>
       <c r="F177">
-        <v>2518</v>
+        <v>5597</v>
       </c>
       <c r="G177">
-        <v>378</v>
+        <v>259</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="2">
-        <v>40786</v>
+        <v>40877</v>
       </c>
       <c r="B178">
-        <v>8131</v>
+        <v>9555</v>
       </c>
       <c r="C178">
-        <v>1878</v>
+        <v>3003</v>
       </c>
       <c r="D178">
-        <v>185</v>
+        <v>157</v>
       </c>
       <c r="E178">
-        <v>10047</v>
+        <v>11188</v>
       </c>
       <c r="F178">
-        <v>1962</v>
+        <v>3084</v>
       </c>
       <c r="G178">
-        <v>369</v>
+        <v>314</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="2">
-        <v>40755</v>
+        <v>40847</v>
       </c>
       <c r="B179">
-        <v>14269</v>
+        <v>9137</v>
       </c>
       <c r="C179">
-        <v>2463</v>
+        <v>2333</v>
       </c>
       <c r="D179">
-        <v>202</v>
+        <v>249</v>
       </c>
       <c r="E179">
-        <v>16357</v>
+        <v>10731</v>
       </c>
       <c r="F179">
-        <v>2578</v>
+        <v>2405</v>
       </c>
       <c r="G179">
         <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="2">
-        <v>40724</v>
+        <v>40816</v>
       </c>
       <c r="B180">
-        <v>17150</v>
+        <v>9205</v>
       </c>
       <c r="C180">
-        <v>2820</v>
+        <v>2436</v>
       </c>
       <c r="D180">
-        <v>212</v>
+        <v>191</v>
       </c>
       <c r="E180">
-        <v>18936</v>
+        <v>11120</v>
       </c>
       <c r="F180">
-        <v>2900</v>
+        <v>2518</v>
       </c>
       <c r="G180">
-        <v>423</v>
+        <v>378</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="2">
-        <v>40694</v>
+        <v>40786</v>
       </c>
       <c r="B181">
-        <v>14714</v>
+        <v>8131</v>
       </c>
       <c r="C181">
-        <v>3003</v>
+        <v>1878</v>
       </c>
       <c r="D181">
-        <v>275</v>
+        <v>185</v>
       </c>
       <c r="E181">
-        <v>16826</v>
+        <v>10047</v>
       </c>
       <c r="F181">
-        <v>3110</v>
+        <v>1962</v>
       </c>
       <c r="G181">
-        <v>464</v>
+        <v>369</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="2">
-        <v>40663</v>
+        <v>40755</v>
       </c>
       <c r="B182">
-        <v>14418</v>
+        <v>14269</v>
       </c>
       <c r="C182">
-        <v>2791</v>
+        <v>2463</v>
       </c>
       <c r="D182">
-        <v>362</v>
+        <v>202</v>
       </c>
       <c r="E182">
-        <v>16678</v>
+        <v>16357</v>
       </c>
       <c r="F182">
-        <v>2914</v>
+        <v>2578</v>
       </c>
       <c r="G182">
-        <v>586</v>
+        <v>389</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" s="2">
-        <v>40633</v>
+        <v>40724</v>
       </c>
       <c r="B183">
-        <v>18930</v>
+        <v>17150</v>
       </c>
       <c r="C183">
-        <v>3340</v>
+        <v>2820</v>
       </c>
       <c r="D183">
-        <v>346</v>
+        <v>212</v>
       </c>
       <c r="E183">
-        <v>21268</v>
+        <v>18936</v>
       </c>
       <c r="F183">
-        <v>3492</v>
+        <v>2900</v>
       </c>
       <c r="G183">
-        <v>595</v>
+        <v>423</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="2">
-        <v>40602</v>
+        <v>40694</v>
       </c>
       <c r="B184">
-        <v>13426</v>
+        <v>14714</v>
       </c>
       <c r="C184">
-        <v>2918</v>
+        <v>3003</v>
       </c>
       <c r="D184">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E184">
-        <v>15301</v>
+        <v>16826</v>
       </c>
       <c r="F184">
-        <v>3059</v>
+        <v>3110</v>
       </c>
       <c r="G184">
-        <v>531</v>
+        <v>464</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="2">
-        <v>40574</v>
+        <v>40663</v>
       </c>
       <c r="B185">
-        <v>13221</v>
+        <v>14418</v>
       </c>
       <c r="C185">
-        <v>2458</v>
+        <v>2791</v>
       </c>
       <c r="D185">
-        <v>426</v>
+        <v>362</v>
       </c>
       <c r="E185">
-        <v>15190</v>
+        <v>16678</v>
       </c>
       <c r="F185">
-        <v>2605</v>
+        <v>2914</v>
       </c>
       <c r="G185">
-        <v>667</v>
+        <v>586</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="2">
-        <v>40543</v>
+        <v>40633</v>
       </c>
       <c r="B186">
-        <v>28118</v>
+        <v>18930</v>
       </c>
       <c r="C186">
-        <v>5754</v>
+        <v>3340</v>
       </c>
       <c r="D186">
-        <v>373</v>
+        <v>346</v>
       </c>
       <c r="E186">
-        <v>30114</v>
+        <v>21268</v>
       </c>
       <c r="F186">
-        <v>5939</v>
+        <v>3492</v>
       </c>
       <c r="G186">
-        <v>684</v>
+        <v>595</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="2">
-        <v>40512</v>
+        <v>40602</v>
       </c>
       <c r="B187">
-        <v>18606</v>
+        <v>13426</v>
       </c>
       <c r="C187">
-        <v>4045</v>
+        <v>2918</v>
       </c>
       <c r="D187">
-        <v>402</v>
+        <v>274</v>
       </c>
       <c r="E187">
-        <v>20712</v>
+        <v>15301</v>
       </c>
       <c r="F187">
-        <v>4198</v>
+        <v>3059</v>
       </c>
       <c r="G187">
-        <v>649</v>
+        <v>531</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="2">
-        <v>40482</v>
+        <v>40574</v>
       </c>
       <c r="B188">
-        <v>15341</v>
+        <v>13221</v>
       </c>
       <c r="C188">
-        <v>3907</v>
+        <v>2458</v>
       </c>
       <c r="D188">
-        <v>236</v>
+        <v>426</v>
       </c>
       <c r="E188">
-        <v>17352</v>
+        <v>15190</v>
       </c>
       <c r="F188">
-        <v>4049</v>
+        <v>2605</v>
       </c>
       <c r="G188">
-        <v>518</v>
+        <v>667</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="2">
-        <v>40451</v>
+        <v>40543</v>
       </c>
       <c r="B189">
-        <v>13918</v>
+        <v>28118</v>
       </c>
       <c r="C189">
-        <v>3741</v>
+        <v>5754</v>
       </c>
       <c r="D189">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E189">
-        <v>15902</v>
+        <v>30114</v>
       </c>
       <c r="F189">
-        <v>3906</v>
+        <v>5939</v>
       </c>
       <c r="G189">
-        <v>661</v>
+        <v>684</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="2">
-        <v>40421</v>
+        <v>40512</v>
       </c>
       <c r="B190">
-        <v>11932</v>
+        <v>18606</v>
       </c>
       <c r="C190">
-        <v>2695</v>
+        <v>4045</v>
       </c>
       <c r="D190">
-        <v>235</v>
+        <v>402</v>
       </c>
       <c r="E190">
-        <v>13904</v>
+        <v>20712</v>
       </c>
       <c r="F190">
-        <v>2843</v>
+        <v>4198</v>
       </c>
       <c r="G190">
-        <v>499</v>
+        <v>649</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="2">
-        <v>40390</v>
+        <v>40482</v>
       </c>
       <c r="B191">
-        <v>20299</v>
+        <v>15341</v>
       </c>
       <c r="C191">
-        <v>3617</v>
+        <v>3907</v>
       </c>
       <c r="D191">
-        <v>373</v>
+        <v>236</v>
       </c>
       <c r="E191">
-        <v>22482</v>
+        <v>17352</v>
       </c>
       <c r="F191">
-        <v>3775</v>
+        <v>4049</v>
       </c>
       <c r="G191">
-        <v>676</v>
+        <v>518</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="2">
-        <v>40359</v>
+        <v>40451</v>
       </c>
       <c r="B192">
-        <v>26029</v>
+        <v>13918</v>
       </c>
       <c r="C192">
-        <v>4048</v>
+        <v>3741</v>
       </c>
       <c r="D192">
-        <v>293</v>
+        <v>372</v>
       </c>
       <c r="E192">
-        <v>28179</v>
+        <v>15902</v>
       </c>
       <c r="F192">
-        <v>4222</v>
+        <v>3906</v>
       </c>
       <c r="G192">
-        <v>605</v>
+        <v>661</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="2">
-        <v>40329</v>
+        <v>40421</v>
       </c>
       <c r="B193">
-        <v>19250</v>
+        <v>11932</v>
       </c>
       <c r="C193">
-        <v>4087</v>
+        <v>2695</v>
       </c>
       <c r="D193">
-        <v>299</v>
+        <v>235</v>
       </c>
       <c r="E193">
-        <v>21276</v>
+        <v>13904</v>
       </c>
       <c r="F193">
-        <v>4217</v>
+        <v>2843</v>
       </c>
       <c r="G193">
-        <v>585</v>
+        <v>499</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="2">
-        <v>40298</v>
+        <v>40390</v>
       </c>
       <c r="B194">
-        <v>16219</v>
+        <v>20299</v>
       </c>
       <c r="C194">
-        <v>3828</v>
+        <v>3617</v>
       </c>
       <c r="D194">
-        <v>261</v>
+        <v>373</v>
       </c>
       <c r="E194">
-        <v>18211</v>
+        <v>22482</v>
       </c>
       <c r="F194">
-        <v>3959</v>
+        <v>3775</v>
       </c>
       <c r="G194">
-        <v>566</v>
+        <v>676</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="2">
-        <v>40268</v>
+        <v>40359</v>
       </c>
       <c r="B195">
-        <v>23836</v>
+        <v>26029</v>
       </c>
       <c r="C195">
-        <v>3883</v>
+        <v>4048</v>
       </c>
       <c r="D195">
-        <v>251</v>
+        <v>293</v>
       </c>
       <c r="E195">
-        <v>25888</v>
+        <v>28179</v>
       </c>
       <c r="F195">
-        <v>4004</v>
+        <v>4222</v>
       </c>
       <c r="G195">
-        <v>573</v>
+        <v>605</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="2">
-        <v>40237</v>
+        <v>40329</v>
       </c>
       <c r="B196">
-        <v>15358</v>
+        <v>19250</v>
       </c>
       <c r="C196">
-        <v>3106</v>
+        <v>4087</v>
       </c>
       <c r="D196">
-        <v>220</v>
+        <v>299</v>
       </c>
       <c r="E196">
-        <v>16936</v>
+        <v>21276</v>
       </c>
       <c r="F196">
-        <v>3188</v>
+        <v>4217</v>
       </c>
       <c r="G196">
-        <v>501</v>
+        <v>585</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="2">
-        <v>40209</v>
+        <v>40298</v>
       </c>
       <c r="B197">
-        <v>14558</v>
+        <v>16219</v>
       </c>
       <c r="C197">
-        <v>2958</v>
+        <v>3828</v>
       </c>
       <c r="D197">
-        <v>306</v>
+        <v>261</v>
       </c>
       <c r="E197">
-        <v>16301</v>
+        <v>18211</v>
       </c>
       <c r="F197">
-        <v>3048</v>
+        <v>3959</v>
       </c>
       <c r="G197">
-        <v>592</v>
+        <v>566</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="2">
-        <v>40178</v>
+        <v>40268</v>
       </c>
       <c r="B198">
-        <v>17386</v>
+        <v>23836</v>
       </c>
       <c r="C198">
-        <v>4586</v>
+        <v>3883</v>
       </c>
       <c r="D198">
-        <v>234</v>
+        <v>251</v>
       </c>
       <c r="E198">
-        <v>18865</v>
+        <v>25888</v>
       </c>
       <c r="F198">
-        <v>4677</v>
+        <v>4004</v>
       </c>
       <c r="G198">
-        <v>537</v>
+        <v>573</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="2">
-        <v>40147</v>
+        <v>40237</v>
       </c>
       <c r="B199">
-        <v>15588</v>
+        <v>15358</v>
       </c>
       <c r="C199">
-        <v>4058</v>
+        <v>3106</v>
       </c>
       <c r="D199">
-        <v>183</v>
+        <v>220</v>
       </c>
       <c r="E199">
-        <v>17451</v>
+        <v>16936</v>
       </c>
       <c r="F199">
-        <v>4170</v>
+        <v>3188</v>
       </c>
       <c r="G199">
-        <v>447</v>
+        <v>501</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" s="2">
-        <v>40117</v>
+        <v>40209</v>
       </c>
       <c r="B200">
-        <v>15182</v>
+        <v>14558</v>
       </c>
       <c r="C200">
-        <v>3663</v>
+        <v>2958</v>
       </c>
       <c r="D200">
-        <v>280</v>
+        <v>306</v>
       </c>
       <c r="E200">
-        <v>16864</v>
+        <v>16301</v>
       </c>
       <c r="F200">
-        <v>3748</v>
+        <v>3048</v>
       </c>
       <c r="G200">
-        <v>618</v>
+        <v>592</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" s="2">
-        <v>40086</v>
+        <v>40178</v>
       </c>
       <c r="B201">
-        <v>12094</v>
+        <v>17386</v>
       </c>
       <c r="C201">
-        <v>3460</v>
+        <v>4586</v>
       </c>
       <c r="D201">
-        <v>465</v>
+        <v>234</v>
       </c>
       <c r="E201">
-        <v>13523</v>
+        <v>18865</v>
       </c>
       <c r="F201">
-        <v>3543</v>
+        <v>4677</v>
       </c>
       <c r="G201">
-        <v>726</v>
+        <v>537</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="2">
-        <v>40056</v>
+        <v>40147</v>
       </c>
       <c r="B202">
-        <v>10512</v>
+        <v>15588</v>
       </c>
       <c r="C202">
-        <v>2389</v>
+        <v>4058</v>
       </c>
       <c r="D202">
-        <v>198</v>
+        <v>183</v>
       </c>
       <c r="E202">
-        <v>12007</v>
+        <v>17451</v>
       </c>
       <c r="F202">
-        <v>2473</v>
+        <v>4170</v>
       </c>
       <c r="G202">
-        <v>454</v>
+        <v>447</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="2">
-        <v>40025</v>
+        <v>40117</v>
       </c>
       <c r="B203">
-        <v>17151</v>
+        <v>15182</v>
       </c>
       <c r="C203">
-        <v>3155</v>
+        <v>3663</v>
       </c>
       <c r="D203">
-        <v>427</v>
+        <v>280</v>
       </c>
       <c r="E203">
-        <v>18787</v>
+        <v>16864</v>
       </c>
       <c r="F203">
-        <v>3246</v>
+        <v>3748</v>
       </c>
       <c r="G203">
-        <v>722</v>
+        <v>618</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="2">
-        <v>39994</v>
+        <v>40086</v>
       </c>
       <c r="B204">
-        <v>16013</v>
+        <v>12094</v>
       </c>
       <c r="C204">
-        <v>2959</v>
+        <v>3460</v>
       </c>
       <c r="D204">
-        <v>289</v>
+        <v>465</v>
       </c>
       <c r="E204">
-        <v>17248</v>
+        <v>13523</v>
       </c>
       <c r="F204">
-        <v>3067</v>
+        <v>3543</v>
       </c>
       <c r="G204">
-        <v>488</v>
+        <v>726</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="2">
-        <v>39964</v>
+        <v>40056</v>
       </c>
       <c r="B205">
-        <v>13113</v>
+        <v>10512</v>
       </c>
       <c r="C205">
-        <v>3132</v>
+        <v>2389</v>
       </c>
       <c r="D205">
-        <v>338</v>
+        <v>198</v>
       </c>
       <c r="E205">
-        <v>14599</v>
+        <v>12007</v>
       </c>
       <c r="F205">
-        <v>3222</v>
+        <v>2473</v>
       </c>
       <c r="G205">
-        <v>598</v>
+        <v>454</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="2">
-        <v>39933</v>
+        <v>40025</v>
       </c>
       <c r="B206">
-        <v>12191</v>
+        <v>17151</v>
       </c>
       <c r="C206">
-        <v>3185</v>
+        <v>3155</v>
       </c>
       <c r="D206">
-        <v>255</v>
+        <v>427</v>
       </c>
       <c r="E206">
-        <v>13639</v>
+        <v>18787</v>
       </c>
       <c r="F206">
-        <v>3276</v>
+        <v>3246</v>
       </c>
       <c r="G206">
-        <v>427</v>
+        <v>722</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="2">
-        <v>39903</v>
+        <v>39994</v>
       </c>
       <c r="B207">
-        <v>12758</v>
+        <v>16013</v>
       </c>
       <c r="C207">
-        <v>3226</v>
+        <v>2959</v>
       </c>
       <c r="D207">
-        <v>321</v>
+        <v>289</v>
       </c>
       <c r="E207">
-        <v>14896</v>
+        <v>17248</v>
       </c>
       <c r="F207">
-        <v>3311</v>
+        <v>3067</v>
       </c>
       <c r="G207">
-        <v>567</v>
+        <v>488</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="2">
-        <v>39872</v>
+        <v>39964</v>
       </c>
       <c r="B208">
-        <v>10030</v>
+        <v>13113</v>
       </c>
       <c r="C208">
-        <v>2731</v>
+        <v>3132</v>
       </c>
       <c r="D208">
-        <v>327</v>
+        <v>338</v>
       </c>
       <c r="E208">
-        <v>12370</v>
+        <v>14599</v>
       </c>
       <c r="F208">
-        <v>2803</v>
+        <v>3222</v>
       </c>
       <c r="G208">
-        <v>478</v>
+        <v>598</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" s="2">
-        <v>39844</v>
+        <v>39933</v>
       </c>
       <c r="B209">
-        <v>8995</v>
+        <v>12191</v>
       </c>
       <c r="C209">
-        <v>2362</v>
+        <v>3185</v>
       </c>
       <c r="D209">
-        <v>524</v>
+        <v>255</v>
       </c>
       <c r="E209">
-        <v>12699</v>
+        <v>13639</v>
       </c>
       <c r="F209">
-        <v>2472</v>
+        <v>3276</v>
       </c>
       <c r="G209">
-        <v>664</v>
+        <v>427</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" s="2">
-        <v>39813</v>
+        <v>39903</v>
       </c>
       <c r="B210">
-        <v>21164</v>
+        <v>12758</v>
       </c>
       <c r="C210">
-        <v>5728</v>
+        <v>3226</v>
       </c>
       <c r="D210">
-        <v>401</v>
+        <v>321</v>
       </c>
       <c r="E210">
-        <v>23747</v>
+        <v>14896</v>
       </c>
       <c r="F210">
-        <v>5794</v>
+        <v>3311</v>
       </c>
       <c r="G210">
-        <v>555</v>
+        <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="2">
-        <v>39782</v>
+        <v>39872</v>
       </c>
       <c r="B211">
-        <v>15386</v>
+        <v>10030</v>
       </c>
       <c r="C211">
-        <v>4533</v>
+        <v>2731</v>
       </c>
       <c r="D211">
-        <v>431</v>
+        <v>327</v>
       </c>
       <c r="E211">
-        <v>18381</v>
+        <v>12370</v>
       </c>
       <c r="F211">
-        <v>4645</v>
+        <v>2803</v>
       </c>
       <c r="G211">
-        <v>572</v>
+        <v>478</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="2">
-        <v>39752</v>
+        <v>39844</v>
       </c>
       <c r="B212">
-        <v>14674</v>
+        <v>8995</v>
       </c>
       <c r="C212">
-        <v>4526</v>
+        <v>2362</v>
       </c>
       <c r="D212">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="E212">
-        <v>18244</v>
+        <v>12699</v>
       </c>
       <c r="F212">
-        <v>4636</v>
+        <v>2472</v>
       </c>
       <c r="G212">
-        <v>720</v>
+        <v>664</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" s="2">
-        <v>39721</v>
+        <v>39813</v>
       </c>
       <c r="B213">
-        <v>13822</v>
+        <v>21164</v>
       </c>
       <c r="C213">
-        <v>4105</v>
+        <v>5728</v>
       </c>
       <c r="D213">
-        <v>502</v>
+        <v>401</v>
       </c>
       <c r="E213">
-        <v>17237</v>
+        <v>23747</v>
       </c>
       <c r="F213">
-        <v>4205</v>
+        <v>5794</v>
       </c>
       <c r="G213">
-        <v>706</v>
+        <v>555</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" s="2">
-        <v>39691</v>
+        <v>39782</v>
       </c>
       <c r="B214">
-        <v>12353</v>
+        <v>15386</v>
       </c>
       <c r="C214">
-        <v>3128</v>
+        <v>4533</v>
       </c>
       <c r="D214">
-        <v>361</v>
+        <v>431</v>
       </c>
       <c r="E214">
-        <v>15381</v>
+        <v>18381</v>
       </c>
       <c r="F214">
-        <v>3214</v>
+        <v>4645</v>
       </c>
       <c r="G214">
-        <v>516</v>
+        <v>572</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="2">
-        <v>39660</v>
+        <v>39752</v>
       </c>
       <c r="B215">
-        <v>21576</v>
+        <v>14674</v>
       </c>
       <c r="C215">
-        <v>4774</v>
+        <v>4526</v>
       </c>
       <c r="D215">
-        <v>558</v>
+        <v>526</v>
       </c>
       <c r="E215">
-        <v>26029</v>
+        <v>18244</v>
       </c>
       <c r="F215">
-        <v>4908</v>
+        <v>4636</v>
       </c>
       <c r="G215">
-        <v>778</v>
+        <v>720</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="2">
-        <v>39629</v>
+        <v>39721</v>
       </c>
       <c r="B216">
-        <v>20979</v>
+        <v>13822</v>
       </c>
       <c r="C216">
-        <v>4489</v>
+        <v>4105</v>
       </c>
       <c r="D216">
-        <v>624</v>
+        <v>502</v>
       </c>
       <c r="E216">
-        <v>24638</v>
+        <v>17237</v>
       </c>
       <c r="F216">
-        <v>4599</v>
+        <v>4205</v>
       </c>
       <c r="G216">
-        <v>840</v>
+        <v>706</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" s="2">
-        <v>39599</v>
+        <v>39691</v>
       </c>
       <c r="B217">
-        <v>19757</v>
+        <v>12353</v>
       </c>
       <c r="C217">
-        <v>5384</v>
+        <v>3128</v>
       </c>
       <c r="D217">
-        <v>494</v>
+        <v>361</v>
       </c>
       <c r="E217">
-        <v>22957</v>
+        <v>15381</v>
       </c>
       <c r="F217">
-        <v>5494</v>
+        <v>3214</v>
       </c>
       <c r="G217">
-        <v>712</v>
+        <v>516</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" s="2">
-        <v>39568</v>
+        <v>39660</v>
       </c>
       <c r="B218">
-        <v>18449</v>
+        <v>21576</v>
       </c>
       <c r="C218">
-        <v>4744</v>
+        <v>4774</v>
       </c>
       <c r="D218">
-        <v>546</v>
+        <v>558</v>
       </c>
       <c r="E218">
-        <v>22654</v>
+        <v>26029</v>
       </c>
       <c r="F218">
-        <v>4904</v>
+        <v>4908</v>
       </c>
       <c r="G218">
-        <v>782</v>
+        <v>778</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" s="2">
-        <v>39538</v>
+        <v>39629</v>
       </c>
       <c r="B219">
-        <v>22045</v>
+        <v>20979</v>
       </c>
       <c r="C219">
-        <v>5208</v>
+        <v>4489</v>
       </c>
       <c r="D219">
-        <v>631</v>
+        <v>624</v>
       </c>
       <c r="E219">
-        <v>25617</v>
+        <v>24638</v>
       </c>
       <c r="F219">
-        <v>5333</v>
+        <v>4599</v>
       </c>
       <c r="G219">
-        <v>834</v>
+        <v>840</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" s="2">
-        <v>39507</v>
+        <v>39599</v>
       </c>
       <c r="B220">
-        <v>17339</v>
+        <v>19757</v>
       </c>
       <c r="C220">
-        <v>4424</v>
+        <v>5384</v>
       </c>
       <c r="D220">
-        <v>568</v>
+        <v>494</v>
       </c>
       <c r="E220">
-        <v>20882</v>
+        <v>22957</v>
       </c>
       <c r="F220">
-        <v>4555</v>
+        <v>5494</v>
       </c>
       <c r="G220">
-        <v>773</v>
+        <v>712</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" s="2">
-        <v>39478</v>
+        <v>39568</v>
       </c>
       <c r="B221">
-        <v>15845</v>
+        <v>18449</v>
       </c>
       <c r="C221">
-        <v>4361</v>
+        <v>4744</v>
       </c>
       <c r="D221">
-        <v>692</v>
+        <v>546</v>
       </c>
       <c r="E221">
-        <v>20782</v>
+        <v>22654</v>
       </c>
       <c r="F221">
-        <v>4488</v>
+        <v>4904</v>
       </c>
       <c r="G221">
-        <v>938</v>
+        <v>782</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" s="2">
-        <v>39447</v>
+        <v>39538</v>
       </c>
       <c r="B222">
-        <v>15348</v>
+        <v>22045</v>
       </c>
       <c r="C222">
-        <v>5982</v>
+        <v>5208</v>
       </c>
       <c r="D222">
-        <v>481</v>
+        <v>631</v>
       </c>
       <c r="E222">
-        <v>18379</v>
+        <v>25617</v>
       </c>
       <c r="F222">
-        <v>6082</v>
+        <v>5333</v>
       </c>
       <c r="G222">
-        <v>691</v>
+        <v>834</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="2">
-        <v>39416</v>
+        <v>39507</v>
       </c>
       <c r="B223">
-        <v>15917</v>
+        <v>17339</v>
       </c>
       <c r="C223">
-        <v>5508</v>
+        <v>4424</v>
       </c>
       <c r="D223">
-        <v>780</v>
+        <v>568</v>
       </c>
       <c r="E223">
-        <v>19891</v>
+        <v>20882</v>
       </c>
       <c r="F223">
-        <v>5622</v>
+        <v>4555</v>
       </c>
       <c r="G223">
-        <v>958</v>
+        <v>773</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" s="2">
-        <v>39386</v>
+        <v>39478</v>
       </c>
       <c r="B224">
-        <v>15679</v>
+        <v>15845</v>
       </c>
       <c r="C224">
-        <v>4977</v>
+        <v>4361</v>
       </c>
       <c r="D224">
-        <v>502</v>
+        <v>692</v>
       </c>
       <c r="E224">
-        <v>19270</v>
+        <v>20782</v>
       </c>
       <c r="F224">
-        <v>5123</v>
+        <v>4488</v>
       </c>
       <c r="G224">
-        <v>705</v>
+        <v>938</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" s="2">
-        <v>39355</v>
+        <v>39447</v>
       </c>
       <c r="B225">
-        <v>12994</v>
+        <v>15348</v>
       </c>
       <c r="C225">
-        <v>4154</v>
+        <v>5982</v>
       </c>
       <c r="D225">
-        <v>521</v>
+        <v>481</v>
       </c>
       <c r="E225">
-        <v>17210</v>
+        <v>18379</v>
       </c>
       <c r="F225">
-        <v>4299</v>
+        <v>6082</v>
       </c>
       <c r="G225">
-        <v>719</v>
+        <v>691</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" s="2">
-        <v>39325</v>
+        <v>39416</v>
       </c>
       <c r="B226">
-        <v>11786</v>
+        <v>15917</v>
       </c>
       <c r="C226">
-        <v>3262</v>
+        <v>5508</v>
       </c>
       <c r="D226">
-        <v>465</v>
+        <v>780</v>
       </c>
       <c r="E226">
-        <v>16541</v>
+        <v>19891</v>
       </c>
       <c r="F226">
-        <v>3421</v>
+        <v>5622</v>
       </c>
       <c r="G226">
-        <v>686</v>
+        <v>958</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" s="2">
-        <v>39294</v>
+        <v>39386</v>
       </c>
       <c r="B227">
-        <v>22554</v>
+        <v>15679</v>
       </c>
       <c r="C227">
-        <v>3848</v>
+        <v>4977</v>
       </c>
       <c r="D227">
-        <v>487</v>
+        <v>502</v>
       </c>
       <c r="E227">
-        <v>26400</v>
+        <v>19270</v>
       </c>
       <c r="F227">
-        <v>3944</v>
+        <v>5123</v>
       </c>
       <c r="G227">
-        <v>678</v>
+        <v>705</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" s="2">
-        <v>39263</v>
+        <v>39355</v>
       </c>
       <c r="B228">
-        <v>23022</v>
+        <v>12994</v>
       </c>
       <c r="C228">
-        <v>11080</v>
+        <v>4154</v>
       </c>
       <c r="D228">
-        <v>591</v>
+        <v>521</v>
       </c>
       <c r="E228">
-        <v>27203</v>
+        <v>17210</v>
       </c>
       <c r="F228">
-        <v>11233</v>
+        <v>4299</v>
       </c>
       <c r="G228">
-        <v>774</v>
+        <v>719</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" s="2">
-        <v>39233</v>
+        <v>39325</v>
       </c>
       <c r="B229">
-        <v>18788</v>
+        <v>11786</v>
       </c>
       <c r="C229">
-        <v>6798</v>
+        <v>3262</v>
       </c>
       <c r="D229">
-        <v>528</v>
+        <v>465</v>
       </c>
       <c r="E229">
-        <v>23295</v>
+        <v>16541</v>
       </c>
       <c r="F229">
-        <v>6962</v>
+        <v>3421</v>
       </c>
       <c r="G229">
-        <v>766</v>
+        <v>686</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" s="2">
-        <v>39202</v>
+        <v>39294</v>
       </c>
       <c r="B230">
-        <v>16280</v>
+        <v>22554</v>
       </c>
       <c r="C230">
-        <v>5679</v>
+        <v>3848</v>
       </c>
       <c r="D230">
-        <v>455</v>
+        <v>487</v>
       </c>
       <c r="E230">
-        <v>19895</v>
+        <v>26400</v>
       </c>
       <c r="F230">
-        <v>5813</v>
+        <v>3944</v>
       </c>
       <c r="G230">
-        <v>639</v>
+        <v>678</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="2">
-        <v>39172</v>
+        <v>39263</v>
       </c>
       <c r="B231">
-        <v>20880</v>
+        <v>23022</v>
       </c>
       <c r="C231">
-        <v>6721</v>
+        <v>11080</v>
       </c>
       <c r="D231">
-        <v>527</v>
+        <v>591</v>
       </c>
       <c r="E231">
-        <v>25540</v>
+        <v>27203</v>
       </c>
       <c r="F231">
-        <v>6876</v>
+        <v>11233</v>
       </c>
       <c r="G231">
-        <v>749</v>
+        <v>774</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" s="2">
-        <v>39141</v>
+        <v>39233</v>
       </c>
       <c r="B232">
-        <v>14105</v>
+        <v>18788</v>
       </c>
       <c r="C232">
-        <v>4974</v>
+        <v>6798</v>
       </c>
       <c r="D232">
-        <v>471</v>
+        <v>528</v>
       </c>
       <c r="E232">
-        <v>18114</v>
+        <v>23295</v>
       </c>
       <c r="F232">
-        <v>5100</v>
+        <v>6962</v>
       </c>
       <c r="G232">
-        <v>696</v>
+        <v>766</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" s="2">
-        <v>39113</v>
+        <v>39202</v>
       </c>
       <c r="B233">
-        <v>14463</v>
+        <v>16280</v>
       </c>
       <c r="C233">
-        <v>5438</v>
+        <v>5679</v>
       </c>
       <c r="D233">
-        <v>561</v>
+        <v>455</v>
       </c>
       <c r="E233">
-        <v>18971</v>
+        <v>19895</v>
       </c>
       <c r="F233">
-        <v>5619</v>
+        <v>5813</v>
       </c>
       <c r="G233">
-        <v>867</v>
+        <v>639</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" s="2">
-        <v>39082</v>
+        <v>39172</v>
       </c>
       <c r="B234">
-        <v>13605</v>
+        <v>20880</v>
       </c>
       <c r="C234">
-        <v>6221</v>
+        <v>6721</v>
       </c>
       <c r="D234">
-        <v>332</v>
+        <v>527</v>
       </c>
       <c r="E234">
-        <v>16594</v>
+        <v>25540</v>
       </c>
       <c r="F234">
-        <v>6334</v>
+        <v>6876</v>
       </c>
       <c r="G234">
-        <v>483</v>
+        <v>749</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="2">
-        <v>39051</v>
+        <v>39141</v>
       </c>
       <c r="B235">
-        <v>14704</v>
+        <v>14105</v>
       </c>
       <c r="C235">
-        <v>6034</v>
+        <v>4974</v>
       </c>
       <c r="D235">
-        <v>372</v>
+        <v>471</v>
       </c>
       <c r="E235">
-        <v>19546</v>
+        <v>18114</v>
       </c>
       <c r="F235">
-        <v>6165</v>
+        <v>5100</v>
       </c>
       <c r="G235">
-        <v>574</v>
+        <v>696</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" s="2">
-        <v>39021</v>
+        <v>39113</v>
       </c>
       <c r="B236">
-        <v>14235</v>
+        <v>14463</v>
       </c>
       <c r="C236">
-        <v>5710</v>
+        <v>5438</v>
       </c>
       <c r="D236">
-        <v>210</v>
+        <v>561</v>
       </c>
       <c r="E236">
-        <v>18109</v>
+        <v>18971</v>
       </c>
       <c r="F236">
-        <v>5801</v>
+        <v>5619</v>
       </c>
       <c r="G236">
-        <v>413</v>
+        <v>867</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" s="2">
-        <v>38990</v>
+        <v>39082</v>
       </c>
       <c r="B237">
-        <v>12399</v>
+        <v>13605</v>
       </c>
       <c r="C237">
-        <v>5104</v>
+        <v>6221</v>
       </c>
       <c r="D237">
-        <v>1170</v>
+        <v>332</v>
       </c>
       <c r="E237">
-        <v>15989</v>
+        <v>16594</v>
       </c>
       <c r="F237">
-        <v>5217</v>
+        <v>6334</v>
       </c>
       <c r="G237">
-        <v>1428</v>
+        <v>483</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" s="2">
-        <v>38960</v>
+        <v>39051</v>
       </c>
       <c r="B238">
-        <v>11695</v>
+        <v>14704</v>
       </c>
       <c r="C238">
-        <v>3874</v>
+        <v>6034</v>
       </c>
       <c r="D238">
-        <v>308</v>
+        <v>372</v>
       </c>
       <c r="E238">
-        <v>14895</v>
+        <v>19546</v>
       </c>
       <c r="F238">
-        <v>3979</v>
+        <v>6165</v>
       </c>
       <c r="G238">
-        <v>477</v>
+        <v>574</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" s="2">
-        <v>38929</v>
+        <v>39021</v>
       </c>
       <c r="B239">
-        <v>18402</v>
+        <v>14235</v>
       </c>
       <c r="C239">
-        <v>4757</v>
+        <v>5710</v>
       </c>
       <c r="D239">
-        <v>358</v>
+        <v>210</v>
       </c>
       <c r="E239">
-        <v>22360</v>
+        <v>18109</v>
       </c>
       <c r="F239">
-        <v>4845</v>
+        <v>5801</v>
       </c>
       <c r="G239">
-        <v>546</v>
+        <v>413</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" s="2">
-        <v>38898</v>
+        <v>38990</v>
       </c>
       <c r="B240">
-        <v>21594</v>
+        <v>12399</v>
       </c>
       <c r="C240">
-        <v>5417</v>
+        <v>5104</v>
       </c>
       <c r="D240">
-        <v>316</v>
+        <v>1170</v>
       </c>
       <c r="E240">
-        <v>25099</v>
+        <v>15989</v>
       </c>
       <c r="F240">
-        <v>5518</v>
+        <v>5217</v>
       </c>
       <c r="G240">
-        <v>562</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" s="2">
-        <v>38868</v>
+        <v>38960</v>
       </c>
       <c r="B241">
-        <v>19033</v>
+        <v>11695</v>
       </c>
       <c r="C241">
-        <v>5535</v>
+        <v>3874</v>
       </c>
       <c r="D241">
-        <v>211</v>
+        <v>308</v>
       </c>
       <c r="E241">
-        <v>23006</v>
+        <v>14895</v>
       </c>
       <c r="F241">
-        <v>5652</v>
+        <v>3979</v>
       </c>
       <c r="G241">
-        <v>456</v>
+        <v>477</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" s="2">
-        <v>38837</v>
+        <v>38929</v>
       </c>
       <c r="B242">
-        <v>17072</v>
+        <v>18402</v>
       </c>
       <c r="C242">
-        <v>5002</v>
+        <v>4757</v>
       </c>
       <c r="D242">
-        <v>1190</v>
+        <v>358</v>
       </c>
       <c r="E242">
-        <v>20572</v>
+        <v>22360</v>
       </c>
       <c r="F242">
-        <v>5104</v>
+        <v>4845</v>
       </c>
       <c r="G242">
-        <v>1402</v>
+        <v>546</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="2">
-        <v>38807</v>
+        <v>38898</v>
       </c>
       <c r="B243">
-        <v>20886</v>
+        <v>21594</v>
       </c>
       <c r="C243">
-        <v>6210</v>
+        <v>5417</v>
       </c>
       <c r="D243">
-        <v>522</v>
+        <v>316</v>
       </c>
       <c r="E243">
-        <v>24806</v>
+        <v>25099</v>
       </c>
       <c r="F243">
-        <v>6297</v>
+        <v>5518</v>
       </c>
       <c r="G243">
-        <v>795</v>
+        <v>562</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" s="2">
-        <v>38776</v>
+        <v>38868</v>
       </c>
       <c r="B244">
-        <v>15446</v>
+        <v>19033</v>
       </c>
       <c r="C244">
-        <v>5274</v>
+        <v>5535</v>
       </c>
       <c r="D244">
-        <v>393</v>
+        <v>211</v>
       </c>
       <c r="E244">
-        <v>18619</v>
+        <v>23006</v>
       </c>
       <c r="F244">
-        <v>5379</v>
+        <v>5652</v>
       </c>
       <c r="G244">
-        <v>604</v>
+        <v>456</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" s="2">
-        <v>38748</v>
+        <v>38837</v>
       </c>
       <c r="B245">
-        <v>15631</v>
+        <v>17072</v>
       </c>
       <c r="C245">
-        <v>5349</v>
+        <v>5002</v>
       </c>
       <c r="D245">
-        <v>603</v>
+        <v>1190</v>
       </c>
       <c r="E245">
-        <v>19364</v>
+        <v>20572</v>
       </c>
       <c r="F245">
-        <v>5446</v>
+        <v>5104</v>
       </c>
       <c r="G245">
-        <v>744</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" s="2">
-        <v>38717</v>
+        <v>38807</v>
       </c>
       <c r="B246">
-        <v>15588</v>
+        <v>20886</v>
       </c>
       <c r="C246">
-        <v>6316</v>
+        <v>6210</v>
       </c>
       <c r="D246">
-        <v>438</v>
+        <v>522</v>
       </c>
       <c r="E246">
-        <v>18459</v>
+        <v>24806</v>
       </c>
       <c r="F246">
-        <v>6416</v>
+        <v>6297</v>
       </c>
       <c r="G246">
-        <v>507</v>
+        <v>795</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" s="2">
-        <v>38686</v>
+        <v>38776</v>
       </c>
       <c r="B247">
-        <v>16056</v>
+        <v>15446</v>
       </c>
       <c r="C247">
-        <v>5727</v>
+        <v>5274</v>
       </c>
       <c r="D247">
-        <v>523</v>
+        <v>393</v>
       </c>
       <c r="E247">
-        <v>19404</v>
+        <v>18619</v>
       </c>
       <c r="F247">
-        <v>5896</v>
+        <v>5379</v>
       </c>
       <c r="G247">
-        <v>713</v>
+        <v>604</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" s="2">
-        <v>38656</v>
+        <v>38748</v>
       </c>
       <c r="B248">
-        <v>14168</v>
+        <v>15631</v>
       </c>
       <c r="C248">
-        <v>5324</v>
+        <v>5349</v>
       </c>
       <c r="D248">
-        <v>409</v>
+        <v>603</v>
       </c>
       <c r="E248">
-        <v>17680</v>
+        <v>19364</v>
       </c>
       <c r="F248">
-        <v>5459</v>
+        <v>5446</v>
       </c>
       <c r="G248">
-        <v>599</v>
+        <v>744</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" s="2">
-        <v>38625</v>
+        <v>38717</v>
       </c>
       <c r="B249">
-        <v>13506</v>
+        <v>15588</v>
       </c>
       <c r="C249">
-        <v>5271</v>
+        <v>6316</v>
       </c>
       <c r="D249">
-        <v>475</v>
+        <v>438</v>
       </c>
       <c r="E249">
-        <v>16828</v>
+        <v>18459</v>
       </c>
       <c r="F249">
-        <v>5386</v>
+        <v>6416</v>
       </c>
       <c r="G249">
-        <v>700</v>
+        <v>507</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" s="2">
-        <v>38595</v>
+        <v>38686</v>
       </c>
       <c r="B250">
-        <v>11222</v>
+        <v>16056</v>
       </c>
       <c r="C250">
-        <v>3736</v>
+        <v>5727</v>
       </c>
       <c r="D250">
-        <v>316</v>
+        <v>523</v>
       </c>
       <c r="E250">
-        <v>14619</v>
+        <v>19404</v>
       </c>
       <c r="F250">
-        <v>3883</v>
+        <v>5896</v>
       </c>
       <c r="G250">
-        <v>512</v>
+        <v>713</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" s="2">
-        <v>38564</v>
+        <v>38656</v>
       </c>
       <c r="B251">
-        <v>19202</v>
+        <v>14168</v>
       </c>
       <c r="C251">
-        <v>5069</v>
+        <v>5324</v>
       </c>
       <c r="D251">
-        <v>417</v>
+        <v>409</v>
       </c>
       <c r="E251">
-        <v>22871</v>
+        <v>17680</v>
       </c>
       <c r="F251">
-        <v>5233</v>
+        <v>5459</v>
       </c>
       <c r="G251">
-        <v>664</v>
+        <v>599</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" s="2">
-        <v>38533</v>
+        <v>38625</v>
       </c>
       <c r="B252">
-        <v>26552</v>
+        <v>13506</v>
       </c>
       <c r="C252">
-        <v>6935</v>
+        <v>5271</v>
       </c>
       <c r="D252">
-        <v>553</v>
+        <v>475</v>
       </c>
       <c r="E252">
-        <v>30313</v>
+        <v>16828</v>
       </c>
       <c r="F252">
-        <v>7085</v>
+        <v>5386</v>
       </c>
       <c r="G252">
-        <v>787</v>
+        <v>700</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" s="2">
-        <v>38503</v>
+        <v>38595</v>
       </c>
       <c r="B253">
-        <v>20288</v>
+        <v>11222</v>
       </c>
       <c r="C253">
-        <v>5590</v>
+        <v>3736</v>
       </c>
       <c r="D253">
-        <v>443</v>
+        <v>316</v>
       </c>
       <c r="E253">
-        <v>23685</v>
+        <v>14619</v>
       </c>
       <c r="F253">
-        <v>5732</v>
+        <v>3883</v>
       </c>
       <c r="G253">
-        <v>712</v>
+        <v>512</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" s="2">
-        <v>38472</v>
+        <v>38564</v>
       </c>
       <c r="B254">
-        <v>16723</v>
+        <v>19202</v>
       </c>
       <c r="C254">
-        <v>5522</v>
+        <v>5069</v>
       </c>
       <c r="D254">
-        <v>380</v>
+        <v>417</v>
       </c>
       <c r="E254">
-        <v>19183</v>
+        <v>22871</v>
       </c>
       <c r="F254">
-        <v>5629</v>
+        <v>5233</v>
       </c>
       <c r="G254">
-        <v>531</v>
+        <v>664</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" s="2">
-        <v>38442</v>
+        <v>38533</v>
       </c>
       <c r="B255">
-        <v>21118</v>
+        <v>26552</v>
       </c>
       <c r="C255">
-        <v>6166</v>
+        <v>6935</v>
       </c>
       <c r="D255">
-        <v>455</v>
+        <v>553</v>
       </c>
       <c r="E255">
-        <v>24224</v>
+        <v>30313</v>
       </c>
       <c r="F255">
-        <v>6306</v>
+        <v>7085</v>
       </c>
       <c r="G255">
-        <v>786</v>
+        <v>787</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" s="2">
-        <v>38411</v>
+        <v>38503</v>
       </c>
       <c r="B256">
-        <v>15541</v>
+        <v>20288</v>
       </c>
       <c r="C256">
-        <v>5342</v>
+        <v>5590</v>
       </c>
       <c r="D256">
-        <v>405</v>
+        <v>443</v>
       </c>
       <c r="E256">
-        <v>18751</v>
+        <v>23685</v>
       </c>
       <c r="F256">
-        <v>5477</v>
+        <v>5732</v>
       </c>
       <c r="G256">
-        <v>638</v>
+        <v>712</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" s="2">
-        <v>38383</v>
+        <v>38472</v>
       </c>
       <c r="B257">
-        <v>16524</v>
+        <v>16723</v>
       </c>
       <c r="C257">
-        <v>5640</v>
+        <v>5522</v>
       </c>
       <c r="D257">
-        <v>530</v>
+        <v>380</v>
       </c>
       <c r="E257">
-        <v>20317</v>
+        <v>19183</v>
       </c>
       <c r="F257">
-        <v>5795</v>
+        <v>5629</v>
       </c>
       <c r="G257">
-        <v>822</v>
+        <v>531</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" s="2">
-        <v>38352</v>
+        <v>38442</v>
       </c>
       <c r="B258">
-        <v>15125</v>
+        <v>21118</v>
       </c>
       <c r="C258">
-        <v>6383</v>
+        <v>6166</v>
       </c>
       <c r="D258">
-        <v>590</v>
+        <v>455</v>
       </c>
       <c r="E258">
-        <v>18224</v>
+        <v>24224</v>
       </c>
       <c r="F258">
-        <v>6538</v>
+        <v>6306</v>
       </c>
       <c r="G258">
-        <v>822</v>
+        <v>786</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" s="2">
-        <v>38321</v>
+        <v>38411</v>
       </c>
       <c r="B259">
-        <v>17514</v>
+        <v>15541</v>
       </c>
       <c r="C259">
-        <v>6026</v>
+        <v>5342</v>
       </c>
       <c r="D259">
-        <v>469</v>
+        <v>405</v>
       </c>
       <c r="E259">
-        <v>20229</v>
+        <v>18751</v>
       </c>
       <c r="F259">
-        <v>6150</v>
+        <v>5477</v>
       </c>
       <c r="G259">
-        <v>675</v>
+        <v>638</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" s="2">
-        <v>38291</v>
+        <v>38383</v>
       </c>
       <c r="B260">
-        <v>14659</v>
+        <v>16524</v>
       </c>
       <c r="C260">
-        <v>5903</v>
+        <v>5640</v>
       </c>
       <c r="D260">
-        <v>380</v>
+        <v>530</v>
       </c>
       <c r="E260">
-        <v>17217</v>
+        <v>20317</v>
       </c>
       <c r="F260">
-        <v>6000</v>
+        <v>5795</v>
       </c>
       <c r="G260">
-        <v>591</v>
+        <v>822</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" s="2">
-        <v>38260</v>
+        <v>38352</v>
       </c>
       <c r="B261">
-        <v>13866</v>
+        <v>15125</v>
       </c>
       <c r="C261">
-        <v>5321</v>
+        <v>6383</v>
       </c>
       <c r="D261">
-        <v>410</v>
+        <v>590</v>
       </c>
       <c r="E261">
-        <v>16860</v>
+        <v>18224</v>
       </c>
       <c r="F261">
-        <v>5451</v>
+        <v>6538</v>
       </c>
       <c r="G261">
-        <v>660</v>
+        <v>822</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" s="2">
-        <v>38230</v>
+        <v>38321</v>
       </c>
       <c r="B262">
-        <v>12706</v>
+        <v>17514</v>
       </c>
       <c r="C262">
-        <v>4152</v>
+        <v>6026</v>
       </c>
       <c r="D262">
-        <v>280</v>
+        <v>469</v>
       </c>
       <c r="E262">
-        <v>15198</v>
+        <v>20229</v>
       </c>
       <c r="F262">
-        <v>4258</v>
+        <v>6150</v>
       </c>
       <c r="G262">
-        <v>542</v>
+        <v>675</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" s="2">
-        <v>38199</v>
+        <v>38291</v>
       </c>
       <c r="B263">
-        <v>18945</v>
+        <v>14659</v>
       </c>
       <c r="C263">
-        <v>5565</v>
+        <v>5903</v>
       </c>
       <c r="D263">
-        <v>404</v>
+        <v>380</v>
       </c>
       <c r="E263">
-        <v>21903</v>
+        <v>17217</v>
       </c>
       <c r="F263">
-        <v>5695</v>
+        <v>6000</v>
       </c>
       <c r="G263">
-        <v>700</v>
+        <v>591</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" s="2">
-        <v>38168</v>
+        <v>38260</v>
       </c>
       <c r="B264">
-        <v>19712</v>
+        <v>13866</v>
       </c>
       <c r="C264">
-        <v>6108</v>
+        <v>5321</v>
       </c>
       <c r="D264">
-        <v>462</v>
+        <v>410</v>
       </c>
       <c r="E264">
-        <v>22620</v>
+        <v>16860</v>
       </c>
       <c r="F264">
-        <v>6263</v>
+        <v>5451</v>
       </c>
       <c r="G264">
-        <v>783</v>
+        <v>660</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" s="2">
-        <v>38138</v>
+        <v>38230</v>
       </c>
       <c r="B265">
-        <v>19811</v>
+        <v>12706</v>
       </c>
       <c r="C265">
-        <v>5816</v>
+        <v>4152</v>
       </c>
       <c r="D265">
-        <v>537</v>
+        <v>280</v>
       </c>
       <c r="E265">
-        <v>23012</v>
+        <v>15198</v>
       </c>
       <c r="F265">
-        <v>5995</v>
+        <v>4258</v>
       </c>
       <c r="G265">
-        <v>887</v>
+        <v>542</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" s="2">
-        <v>38107</v>
+        <v>38199</v>
       </c>
       <c r="B266">
-        <v>17136</v>
+        <v>18945</v>
       </c>
       <c r="C266">
-        <v>5986</v>
+        <v>5565</v>
       </c>
       <c r="D266">
-        <v>486</v>
+        <v>404</v>
       </c>
       <c r="E266">
-        <v>19927</v>
+        <v>21903</v>
       </c>
       <c r="F266">
-        <v>6137</v>
+        <v>5695</v>
       </c>
       <c r="G266">
-        <v>835</v>
+        <v>700</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" s="2">
-        <v>38077</v>
+        <v>38168</v>
       </c>
       <c r="B267">
-        <v>21480</v>
+        <v>19712</v>
       </c>
       <c r="C267">
-        <v>6620</v>
+        <v>6108</v>
       </c>
       <c r="D267">
         <v>462</v>
       </c>
       <c r="E267">
-        <v>24465</v>
+        <v>22620</v>
       </c>
       <c r="F267">
-        <v>6786</v>
+        <v>6263</v>
       </c>
       <c r="G267">
-        <v>709</v>
+        <v>783</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" s="2">
-        <v>38046</v>
+        <v>38138</v>
       </c>
       <c r="B268">
-        <v>14696</v>
+        <v>19811</v>
       </c>
       <c r="C268">
-        <v>5348</v>
+        <v>5816</v>
       </c>
       <c r="D268">
-        <v>326</v>
+        <v>537</v>
       </c>
       <c r="E268">
-        <v>17220</v>
+        <v>23012</v>
       </c>
       <c r="F268">
-        <v>5489</v>
+        <v>5995</v>
       </c>
       <c r="G268">
-        <v>652</v>
+        <v>887</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" s="2">
-        <v>38017</v>
+        <v>38107</v>
       </c>
       <c r="B269">
-        <v>14591</v>
+        <v>17136</v>
       </c>
       <c r="C269">
-        <v>5406</v>
+        <v>5986</v>
       </c>
       <c r="D269">
-        <v>514</v>
+        <v>486</v>
       </c>
       <c r="E269">
-        <v>17645</v>
+        <v>19927</v>
       </c>
       <c r="F269">
-        <v>5528</v>
+        <v>6137</v>
       </c>
       <c r="G269">
-        <v>762</v>
+        <v>835</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" s="2">
-        <v>37986</v>
+        <v>38077</v>
       </c>
       <c r="B270">
-        <v>16313</v>
+        <v>21480</v>
       </c>
       <c r="C270">
-        <v>7167</v>
+        <v>6620</v>
       </c>
       <c r="D270">
-        <v>386</v>
+        <v>462</v>
       </c>
       <c r="E270">
-        <v>18538</v>
+        <v>24465</v>
       </c>
       <c r="F270">
-        <v>7256</v>
+        <v>6786</v>
       </c>
       <c r="G270">
-        <v>627</v>
+        <v>709</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" s="2">
-        <v>37955</v>
+        <v>38046</v>
       </c>
       <c r="B271">
-        <v>14857</v>
+        <v>14696</v>
       </c>
       <c r="C271">
-        <v>5600</v>
+        <v>5348</v>
       </c>
       <c r="D271">
-        <v>363</v>
+        <v>326</v>
       </c>
       <c r="E271">
-        <v>17122</v>
+        <v>17220</v>
       </c>
       <c r="F271">
-        <v>5713</v>
+        <v>5489</v>
       </c>
       <c r="G271">
-        <v>601</v>
+        <v>652</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" s="2">
-        <v>37925</v>
+        <v>38017</v>
       </c>
       <c r="B272">
-        <v>14004</v>
+        <v>14591</v>
       </c>
       <c r="C272">
-        <v>5999</v>
+        <v>5406</v>
       </c>
       <c r="D272">
-        <v>361</v>
+        <v>514</v>
       </c>
       <c r="E272">
-        <v>16616</v>
+        <v>17645</v>
       </c>
       <c r="F272">
-        <v>6116</v>
+        <v>5528</v>
       </c>
       <c r="G272">
-        <v>649</v>
+        <v>762</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" s="2">
-        <v>37894</v>
+        <v>37986</v>
       </c>
       <c r="B273">
-        <v>13324</v>
+        <v>16313</v>
       </c>
       <c r="C273">
-        <v>5099</v>
+        <v>7167</v>
       </c>
       <c r="D273">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="E273">
-        <v>15835</v>
+        <v>18538</v>
       </c>
       <c r="F273">
-        <v>5246</v>
+        <v>7256</v>
       </c>
       <c r="G273">
-        <v>658</v>
+        <v>627</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" s="2">
-        <v>37864</v>
+        <v>37955</v>
       </c>
       <c r="B274">
-        <v>12124</v>
+        <v>14857</v>
       </c>
       <c r="C274">
-        <v>3953</v>
+        <v>5600</v>
       </c>
       <c r="D274">
-        <v>189</v>
+        <v>363</v>
       </c>
       <c r="E274">
-        <v>14250</v>
+        <v>17122</v>
       </c>
       <c r="F274">
-        <v>4042</v>
+        <v>5713</v>
       </c>
       <c r="G274">
-        <v>466</v>
+        <v>601</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" s="2">
-        <v>37833</v>
+        <v>37925</v>
       </c>
       <c r="B275">
-        <v>20641</v>
+        <v>14004</v>
       </c>
       <c r="C275">
-        <v>5717</v>
+        <v>5999</v>
       </c>
       <c r="D275">
-        <v>341</v>
+        <v>361</v>
       </c>
       <c r="E275">
-        <v>22950</v>
+        <v>16616</v>
       </c>
       <c r="F275">
-        <v>5835</v>
+        <v>6116</v>
       </c>
       <c r="G275">
-        <v>641</v>
+        <v>649</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" s="2">
-        <v>37802</v>
+        <v>37894</v>
       </c>
       <c r="B276">
-        <v>18235</v>
+        <v>13324</v>
       </c>
       <c r="C276">
-        <v>5614</v>
+        <v>5099</v>
       </c>
       <c r="D276">
-        <v>375</v>
+        <v>382</v>
       </c>
       <c r="E276">
-        <v>20098</v>
+        <v>15835</v>
       </c>
       <c r="F276">
-        <v>5722</v>
+        <v>5246</v>
       </c>
       <c r="G276">
-        <v>618</v>
+        <v>658</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" s="2">
-        <v>37772</v>
+        <v>37864</v>
       </c>
       <c r="B277">
-        <v>17091</v>
+        <v>12124</v>
       </c>
       <c r="C277">
-        <v>5267</v>
+        <v>3953</v>
       </c>
       <c r="D277">
-        <v>407</v>
+        <v>189</v>
       </c>
       <c r="E277">
-        <v>19288</v>
+        <v>14250</v>
       </c>
       <c r="F277">
-        <v>5398</v>
+        <v>4042</v>
       </c>
       <c r="G277">
-        <v>751</v>
+        <v>466</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" s="2">
-        <v>37741</v>
+        <v>37833</v>
       </c>
       <c r="B278">
-        <v>17287</v>
+        <v>20641</v>
       </c>
       <c r="C278">
-        <v>5333</v>
+        <v>5717</v>
       </c>
       <c r="D278">
-        <v>386</v>
+        <v>341</v>
       </c>
       <c r="E278">
-        <v>19452</v>
+        <v>22950</v>
       </c>
       <c r="F278">
-        <v>5491</v>
+        <v>5835</v>
       </c>
       <c r="G278">
-        <v>672</v>
+        <v>641</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" s="2">
-        <v>37711</v>
+        <v>37802</v>
       </c>
       <c r="B279">
-        <v>17910</v>
+        <v>18235</v>
       </c>
       <c r="C279">
-        <v>5472</v>
+        <v>5614</v>
       </c>
       <c r="D279">
-        <v>386</v>
+        <v>375</v>
       </c>
       <c r="E279">
-        <v>19978</v>
+        <v>20098</v>
       </c>
       <c r="F279">
-        <v>5628</v>
+        <v>5722</v>
       </c>
       <c r="G279">
-        <v>737</v>
+        <v>618</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" s="2">
-        <v>37680</v>
+        <v>37772</v>
       </c>
       <c r="B280">
-        <v>15300</v>
+        <v>17091</v>
       </c>
       <c r="C280">
-        <v>5402</v>
+        <v>5267</v>
       </c>
       <c r="D280">
-        <v>318</v>
+        <v>407</v>
       </c>
       <c r="E280">
-        <v>17443</v>
+        <v>19288</v>
       </c>
       <c r="F280">
-        <v>5558</v>
+        <v>5398</v>
       </c>
       <c r="G280">
-        <v>624</v>
+        <v>751</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" s="2">
-        <v>37652</v>
+        <v>37741</v>
       </c>
       <c r="B281">
-        <v>15222</v>
+        <v>17287</v>
       </c>
       <c r="C281">
-        <v>5929</v>
+        <v>5333</v>
       </c>
       <c r="D281">
-        <v>400</v>
+        <v>386</v>
       </c>
       <c r="E281">
-        <v>17365</v>
+        <v>19452</v>
       </c>
       <c r="F281">
-        <v>6107</v>
+        <v>5491</v>
       </c>
       <c r="G281">
-        <v>713</v>
+        <v>672</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" s="2">
-        <v>37621</v>
+        <v>37711</v>
       </c>
       <c r="B282">
-        <v>13258</v>
+        <v>17910</v>
       </c>
       <c r="C282">
-        <v>6577</v>
+        <v>5472</v>
       </c>
       <c r="D282">
-        <v>284</v>
+        <v>386</v>
+      </c>
+      <c r="E282">
+        <v>19978</v>
       </c>
       <c r="F282">
-        <v>6587</v>
+        <v>5628</v>
+      </c>
+      <c r="G282">
+        <v>737</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" s="2">
-        <v>37590</v>
+        <v>37680</v>
       </c>
       <c r="B283">
-        <v>13852</v>
+        <v>15300</v>
       </c>
       <c r="C283">
-        <v>6067</v>
+        <v>5402</v>
       </c>
       <c r="D283">
-        <v>471</v>
+        <v>318</v>
+      </c>
+      <c r="E283">
+        <v>17443</v>
       </c>
       <c r="F283">
-        <v>6075</v>
+        <v>5558</v>
+      </c>
+      <c r="G283">
+        <v>624</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" s="2">
-        <v>37560</v>
+        <v>37652</v>
       </c>
       <c r="B284">
-        <v>15472</v>
+        <v>15222</v>
       </c>
       <c r="C284">
-        <v>7065</v>
+        <v>5929</v>
       </c>
       <c r="D284">
-        <v>442</v>
+        <v>400</v>
+      </c>
+      <c r="E284">
+        <v>17365</v>
       </c>
       <c r="F284">
-        <v>7079</v>
+        <v>6107</v>
+      </c>
+      <c r="G284">
+        <v>713</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" s="2">
-        <v>37529</v>
+        <v>37621</v>
       </c>
       <c r="B285">
-        <v>13818</v>
+        <v>13258</v>
       </c>
       <c r="C285">
-        <v>5259</v>
+        <v>6577</v>
       </c>
       <c r="D285">
-        <v>425</v>
+        <v>284</v>
       </c>
       <c r="F285">
-        <v>5270</v>
+        <v>6587</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" s="2">
-        <v>37499</v>
+        <v>37590</v>
       </c>
       <c r="B286">
-        <v>13652</v>
+        <v>13852</v>
       </c>
       <c r="C286">
-        <v>3998</v>
+        <v>6067</v>
       </c>
       <c r="D286">
-        <v>259</v>
+        <v>471</v>
       </c>
       <c r="F286">
-        <v>4006</v>
+        <v>6075</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" s="2">
-        <v>37468</v>
+        <v>37560</v>
       </c>
       <c r="B287">
-        <v>25697</v>
+        <v>15472</v>
       </c>
       <c r="C287">
-        <v>5975</v>
+        <v>7065</v>
       </c>
       <c r="D287">
-        <v>468</v>
+        <v>442</v>
       </c>
       <c r="F287">
-        <v>5986</v>
+        <v>7079</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" s="2">
-        <v>37437</v>
+        <v>37529</v>
       </c>
       <c r="B288">
-        <v>24282</v>
+        <v>13818</v>
       </c>
       <c r="C288">
-        <v>5562</v>
+        <v>5259</v>
       </c>
       <c r="D288">
-        <v>445</v>
+        <v>425</v>
       </c>
       <c r="F288">
-        <v>5572</v>
+        <v>5270</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="2">
-        <v>37407</v>
+        <v>37499</v>
       </c>
       <c r="B289">
-        <v>26218</v>
+        <v>13652</v>
       </c>
       <c r="C289">
-        <v>6618</v>
+        <v>3998</v>
       </c>
       <c r="D289">
-        <v>448</v>
+        <v>259</v>
       </c>
       <c r="F289">
-        <v>6628</v>
+        <v>4006</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="2">
-        <v>37376</v>
+        <v>37468</v>
       </c>
       <c r="B290">
-        <v>19214</v>
+        <v>25697</v>
       </c>
       <c r="C290">
-        <v>6429</v>
+        <v>5975</v>
       </c>
       <c r="D290">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="F290">
-        <v>6446</v>
+        <v>5986</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="2">
-        <v>37346</v>
+        <v>37437</v>
       </c>
       <c r="B291">
-        <v>23696</v>
+        <v>24282</v>
       </c>
       <c r="C291">
-        <v>6418</v>
+        <v>5562</v>
       </c>
       <c r="D291">
-        <v>505</v>
+        <v>445</v>
       </c>
       <c r="F291">
-        <v>6429</v>
+        <v>5572</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="2">
-        <v>37315</v>
+        <v>37407</v>
       </c>
       <c r="B292">
-        <v>20015</v>
+        <v>26218</v>
       </c>
       <c r="C292">
-        <v>7050</v>
+        <v>6618</v>
       </c>
       <c r="D292">
-        <v>501</v>
+        <v>448</v>
       </c>
       <c r="F292">
-        <v>7060</v>
+        <v>6628</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="2">
-        <v>37287</v>
+        <v>37376</v>
       </c>
       <c r="B293">
-        <v>19400</v>
+        <v>19214</v>
       </c>
       <c r="C293">
-        <v>9795</v>
+        <v>6429</v>
       </c>
       <c r="D293">
-        <v>716</v>
+        <v>472</v>
       </c>
       <c r="F293">
-        <v>9837</v>
+        <v>6446</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="2">
-        <v>37256</v>
+        <v>37346</v>
       </c>
       <c r="B294">
-        <v>17966</v>
+        <v>23696</v>
       </c>
       <c r="C294">
-        <v>11334</v>
+        <v>6418</v>
       </c>
       <c r="D294">
-        <v>372</v>
+        <v>505</v>
+      </c>
+      <c r="F294">
+        <v>6429</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="2">
-        <v>37225</v>
+        <v>37315</v>
       </c>
       <c r="B295">
-        <v>17825</v>
+        <v>20015</v>
       </c>
       <c r="C295">
-        <v>9504</v>
+        <v>7050</v>
       </c>
       <c r="D295">
-        <v>513</v>
+        <v>501</v>
+      </c>
+      <c r="F295">
+        <v>7060</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="2">
-        <v>37195</v>
+        <v>37287</v>
       </c>
       <c r="B296">
-        <v>17963</v>
+        <v>19400</v>
       </c>
       <c r="C296">
-        <v>9763</v>
+        <v>9795</v>
       </c>
       <c r="D296">
-        <v>530</v>
+        <v>716</v>
+      </c>
+      <c r="F296">
+        <v>9837</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="2">
-        <v>37164</v>
+        <v>37256</v>
       </c>
       <c r="B297">
-        <v>15538</v>
+        <v>17966</v>
       </c>
       <c r="C297">
-        <v>7147</v>
+        <v>11334</v>
       </c>
       <c r="D297">
-        <v>689</v>
+        <v>372</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="2">
-        <v>37134</v>
+        <v>37225</v>
       </c>
       <c r="B298">
-        <v>16202</v>
+        <v>17825</v>
       </c>
       <c r="C298">
-        <v>6359</v>
+        <v>9504</v>
       </c>
       <c r="D298">
-        <v>353</v>
+        <v>513</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="2">
-        <v>37103</v>
+        <v>37195</v>
       </c>
       <c r="B299">
-        <v>27162</v>
+        <v>17963</v>
       </c>
       <c r="C299">
-        <v>8791</v>
+        <v>9763</v>
       </c>
       <c r="D299">
-        <v>585</v>
+        <v>530</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="2">
-        <v>37072</v>
+        <v>37164</v>
       </c>
       <c r="B300">
-        <v>27963</v>
+        <v>15538</v>
       </c>
       <c r="C300">
-        <v>7996</v>
+        <v>7147</v>
       </c>
       <c r="D300">
-        <v>718</v>
+        <v>689</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="2">
-        <v>37042</v>
+        <v>37134</v>
       </c>
       <c r="B301">
-        <v>28007</v>
+        <v>16202</v>
       </c>
       <c r="C301">
-        <v>9341</v>
+        <v>6359</v>
       </c>
       <c r="D301">
-        <v>765</v>
+        <v>353</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="2">
-        <v>37011</v>
+        <v>37103</v>
       </c>
       <c r="B302">
-        <v>20173</v>
+        <v>27162</v>
       </c>
       <c r="C302">
-        <v>6578</v>
+        <v>8791</v>
       </c>
       <c r="D302">
-        <v>650</v>
+        <v>585</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="2">
-        <v>36981</v>
+        <v>37072</v>
       </c>
       <c r="B303">
-        <v>25704</v>
+        <v>27963</v>
       </c>
       <c r="C303">
-        <v>7115</v>
+        <v>7996</v>
       </c>
       <c r="D303">
-        <v>938</v>
+        <v>718</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="2">
-        <v>36950</v>
+        <v>37042</v>
       </c>
       <c r="B304">
-        <v>19067</v>
+        <v>28007</v>
       </c>
       <c r="C304">
-        <v>5295</v>
+        <v>9341</v>
       </c>
       <c r="D304">
-        <v>592</v>
+        <v>765</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="2">
-        <v>36922</v>
+        <v>37011</v>
       </c>
       <c r="B305">
-        <v>23385</v>
+        <v>20173</v>
       </c>
       <c r="C305">
-        <v>7716</v>
+        <v>6578</v>
       </c>
       <c r="D305">
-        <v>867</v>
+        <v>650</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="2">
-        <v>36891</v>
+        <v>36981</v>
       </c>
       <c r="B306">
-        <v>24229</v>
+        <v>25704</v>
       </c>
       <c r="C306">
-        <v>16632</v>
+        <v>7115</v>
       </c>
       <c r="D306">
-        <v>527</v>
+        <v>938</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="2">
-        <v>36860</v>
+        <v>36950</v>
       </c>
       <c r="B307">
-        <v>23134</v>
+        <v>19067</v>
       </c>
       <c r="C307">
-        <v>11076</v>
+        <v>5295</v>
       </c>
       <c r="D307">
-        <v>678</v>
+        <v>592</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="2">
-        <v>36830</v>
+        <v>36922</v>
       </c>
       <c r="B308">
-        <v>19770</v>
+        <v>23385</v>
       </c>
       <c r="C308">
-        <v>10358</v>
+        <v>7716</v>
       </c>
       <c r="D308">
-        <v>667</v>
+        <v>867</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="2">
-        <v>36799</v>
+        <v>36891</v>
       </c>
       <c r="B309">
-        <v>17107</v>
+        <v>24229</v>
       </c>
       <c r="C309">
-        <v>7927</v>
+        <v>16632</v>
       </c>
       <c r="D309">
-        <v>662</v>
+        <v>527</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="2">
-        <v>36769</v>
+        <v>36860</v>
       </c>
       <c r="B310">
-        <v>21484</v>
+        <v>23134</v>
       </c>
       <c r="C310">
-        <v>7601</v>
+        <v>11076</v>
       </c>
       <c r="D310">
-        <v>522</v>
+        <v>678</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="2">
-        <v>36738</v>
+        <v>36830</v>
       </c>
       <c r="B311">
-        <v>26038</v>
+        <v>19770</v>
       </c>
       <c r="C311">
-        <v>7995</v>
+        <v>10358</v>
       </c>
       <c r="D311">
-        <v>670</v>
+        <v>667</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="2">
-        <v>36707</v>
+        <v>36799</v>
       </c>
       <c r="B312">
-        <v>27500</v>
+        <v>17107</v>
       </c>
       <c r="C312">
-        <v>9788</v>
+        <v>7927</v>
       </c>
       <c r="D312">
-        <v>785</v>
+        <v>662</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="2">
-        <v>36677</v>
+        <v>36769</v>
       </c>
       <c r="B313">
-        <v>25790</v>
+        <v>21484</v>
       </c>
       <c r="C313">
-        <v>9434</v>
+        <v>7601</v>
       </c>
       <c r="D313">
-        <v>723</v>
+        <v>522</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="2">
-        <v>36646</v>
+        <v>36738</v>
       </c>
       <c r="B314">
-        <v>24336</v>
+        <v>26038</v>
       </c>
       <c r="C314">
-        <v>8266</v>
+        <v>7995</v>
       </c>
       <c r="D314">
-        <v>641</v>
+        <v>670</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="2">
-        <v>36616</v>
+        <v>36707</v>
       </c>
       <c r="B315">
-        <v>29765</v>
+        <v>27500</v>
       </c>
       <c r="C315">
-        <v>10003</v>
+        <v>9788</v>
       </c>
       <c r="D315">
-        <v>824</v>
+        <v>785</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="2">
-        <v>36585</v>
+        <v>36677</v>
       </c>
       <c r="B316">
-        <v>25232</v>
+        <v>25790</v>
       </c>
       <c r="C316">
-        <v>9515</v>
+        <v>9434</v>
       </c>
       <c r="D316">
-        <v>681</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="2">
-        <v>36556</v>
+        <v>36646</v>
       </c>
       <c r="B317">
-        <v>27703</v>
+        <v>24336</v>
       </c>
       <c r="C317">
-        <v>9847</v>
+        <v>8266</v>
       </c>
       <c r="D317">
-        <v>971</v>
+        <v>641</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="2">
-        <v>36525</v>
+        <v>36616</v>
+      </c>
+      <c r="B318">
+        <v>29765</v>
+      </c>
+      <c r="C318">
+        <v>10003</v>
       </c>
       <c r="D318">
-        <v>503</v>
+        <v>824</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="2">
-        <v>36494</v>
+        <v>36585</v>
+      </c>
+      <c r="B319">
+        <v>25232</v>
+      </c>
+      <c r="C319">
+        <v>9515</v>
       </c>
       <c r="D319">
-        <v>670</v>
+        <v>681</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="2">
-        <v>36464</v>
+        <v>36556</v>
+      </c>
+      <c r="B320">
+        <v>27703</v>
+      </c>
+      <c r="C320">
+        <v>9847</v>
       </c>
       <c r="D320">
-        <v>596</v>
+        <v>971</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="2">
-        <v>36433</v>
+        <v>36525</v>
       </c>
       <c r="D321">
-        <v>712</v>
+        <v>503</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="2">
-        <v>36403</v>
+        <v>36494</v>
       </c>
       <c r="D322">
-        <v>434</v>
+        <v>670</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="2">
-        <v>36372</v>
+        <v>36464</v>
       </c>
       <c r="D323">
-        <v>663</v>
+        <v>596</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="2">
-        <v>36341</v>
+        <v>36433</v>
       </c>
       <c r="D324">
         <v>712</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="2">
-        <v>36311</v>
+        <v>36403</v>
       </c>
       <c r="D325">
-        <v>644</v>
+        <v>434</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="2">
-        <v>36280</v>
+        <v>36372</v>
       </c>
       <c r="D326">
-        <v>709</v>
+        <v>663</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="2">
-        <v>36250</v>
+        <v>36341</v>
       </c>
       <c r="D327">
-        <v>719</v>
+        <v>712</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="2">
-        <v>36219</v>
+        <v>36311</v>
       </c>
       <c r="D328">
-        <v>609</v>
+        <v>644</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="2">
-        <v>36191</v>
+        <v>36280</v>
       </c>
       <c r="D329">
-        <v>752</v>
+        <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="2">
-        <v>36160</v>
+        <v>36250</v>
       </c>
       <c r="D330">
-        <v>564</v>
+        <v>719</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="2">
-        <v>36129</v>
+        <v>36219</v>
       </c>
       <c r="D331">
-        <v>588</v>
+        <v>609</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="2">
-        <v>36099</v>
+        <v>36191</v>
       </c>
       <c r="D332">
-        <v>556</v>
+        <v>752</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="2">
-        <v>36068</v>
+        <v>36160</v>
       </c>
       <c r="D333">
-        <v>469</v>
+        <v>564</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="2">
-        <v>36038</v>
+        <v>36129</v>
       </c>
       <c r="D334">
-        <v>327</v>
+        <v>588</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="2">
-        <v>36007</v>
+        <v>36099</v>
       </c>
       <c r="D335">
-        <v>554</v>
+        <v>556</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="2">
-        <v>35976</v>
+        <v>36068</v>
       </c>
       <c r="D336">
-        <v>486</v>
+        <v>469</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="2">
-        <v>35946</v>
+        <v>36038</v>
       </c>
       <c r="D337">
-        <v>502</v>
+        <v>327</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="2">
-        <v>35915</v>
+        <v>36007</v>
       </c>
       <c r="D338">
-        <v>539</v>
+        <v>554</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="2">
-        <v>35885</v>
+        <v>35976</v>
       </c>
       <c r="D339">
-        <v>735</v>
+        <v>486</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="2">
-        <v>35854</v>
+        <v>35946</v>
       </c>
       <c r="D340">
-        <v>408</v>
+        <v>502</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="2">
-        <v>35826</v>
+        <v>35915</v>
       </c>
       <c r="D341">
-        <v>733</v>
+        <v>539</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="2">
-        <v>35795</v>
+        <v>35885</v>
       </c>
       <c r="D342">
-        <v>628</v>
+        <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="2">
-        <v>35764</v>
+        <v>35854</v>
       </c>
       <c r="D343">
-        <v>564</v>
+        <v>408</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="2">
-        <v>35734</v>
+        <v>35826</v>
       </c>
       <c r="D344">
-        <v>494</v>
+        <v>733</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="2">
-        <v>35703</v>
+        <v>35795</v>
       </c>
       <c r="D345">
-        <v>431</v>
+        <v>628</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="2">
-        <v>35673</v>
+        <v>35764</v>
       </c>
       <c r="D346">
-        <v>376</v>
+        <v>564</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="2">
-        <v>35642</v>
+        <v>35734</v>
       </c>
       <c r="D347">
-        <v>491</v>
+        <v>494</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="2">
-        <v>35611</v>
+        <v>35703</v>
       </c>
       <c r="D348">
-        <v>536</v>
+        <v>431</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="2">
-        <v>35581</v>
+        <v>35673</v>
       </c>
       <c r="D349">
-        <v>482</v>
+        <v>376</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="2">
-        <v>35550</v>
+        <v>35642</v>
       </c>
       <c r="D350">
-        <v>479</v>
+        <v>491</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="2">
-        <v>35520</v>
+        <v>35611</v>
       </c>
       <c r="D351">
-        <v>443</v>
+        <v>536</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="2">
-        <v>35489</v>
+        <v>35581</v>
       </c>
       <c r="D352">
-        <v>364</v>
+        <v>482</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="2">
-        <v>35461</v>
+        <v>35550</v>
       </c>
       <c r="D353">
-        <v>350</v>
+        <v>479</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="2">
-        <v>35430</v>
+        <v>35520</v>
       </c>
       <c r="D354">
-        <v>522</v>
+        <v>443</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="2">
-        <v>35399</v>
+        <v>35489</v>
       </c>
       <c r="D355">
-        <v>409</v>
+        <v>364</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="2">
-        <v>35369</v>
+        <v>35461</v>
       </c>
       <c r="D356">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="2">
-        <v>35338</v>
+        <v>35430</v>
       </c>
       <c r="D357">
-        <v>297</v>
+        <v>522</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="2">
-        <v>35308</v>
+        <v>35399</v>
       </c>
       <c r="D358">
-        <v>283</v>
+        <v>409</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="2">
-        <v>35277</v>
+        <v>35369</v>
       </c>
       <c r="D359">
-        <v>346</v>
+        <v>349</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="2">
-        <v>35246</v>
+        <v>35338</v>
       </c>
       <c r="D360">
-        <v>327</v>
+        <v>297</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="2">
-        <v>35216</v>
+        <v>35308</v>
       </c>
       <c r="D361">
-        <v>371</v>
+        <v>283</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="2">
-        <v>35185</v>
+        <v>35277</v>
       </c>
       <c r="D362">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="2">
-        <v>35155</v>
+        <v>35246</v>
       </c>
       <c r="D363">
-        <v>336</v>
+        <v>327</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="2">
-        <v>35124</v>
+        <v>35216</v>
       </c>
       <c r="D364">
-        <v>329</v>
+        <v>371</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="2">
-        <v>35095</v>
+        <v>35185</v>
       </c>
       <c r="D365">
-        <v>312</v>
+        <v>345</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="2">
-        <v>35064</v>
+        <v>35155</v>
       </c>
       <c r="D366">
-        <v>542</v>
+        <v>336</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="2">
-        <v>35033</v>
+        <v>35124</v>
       </c>
       <c r="D367">
-        <v>365</v>
+        <v>329</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="2">
-        <v>35003</v>
+        <v>35095</v>
       </c>
       <c r="D368">
-        <v>296</v>
+        <v>312</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="2">
-        <v>34972</v>
+        <v>35064</v>
       </c>
       <c r="D369">
-        <v>305</v>
+        <v>542</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="2">
-        <v>34942</v>
+        <v>35033</v>
       </c>
       <c r="D370">
-        <v>258</v>
+        <v>365</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="2">
-        <v>34911</v>
+        <v>35003</v>
       </c>
       <c r="D371">
-        <v>291</v>
+        <v>296</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="2">
-        <v>34880</v>
+        <v>34972</v>
       </c>
       <c r="D372">
-        <v>388</v>
+        <v>305</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="2">
-        <v>34850</v>
+        <v>34942</v>
       </c>
       <c r="D373">
-        <v>391</v>
+        <v>258</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="2">
-        <v>34819</v>
+        <v>34911</v>
       </c>
       <c r="D374">
-        <v>294</v>
+        <v>291</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="2">
-        <v>34789</v>
+        <v>34880</v>
       </c>
       <c r="D375">
-        <v>325</v>
+        <v>388</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="2">
-        <v>34758</v>
+        <v>34850</v>
       </c>
       <c r="D376">
-        <v>264</v>
+        <v>391</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="2">
-        <v>34730</v>
+        <v>34819</v>
       </c>
       <c r="D377">
-        <v>329</v>
+        <v>294</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="2">
-        <v>34699</v>
+        <v>34789</v>
       </c>
       <c r="D378">
-        <v>403</v>
+        <v>325</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="2">
-        <v>34668</v>
+        <v>34758</v>
       </c>
       <c r="D379">
-        <v>320</v>
+        <v>264</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="2">
-        <v>34638</v>
+        <v>34730</v>
       </c>
       <c r="D380">
-        <v>308</v>
+        <v>329</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="2">
-        <v>34607</v>
+        <v>34699</v>
       </c>
       <c r="D381">
-        <v>294</v>
+        <v>403</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="2">
-        <v>34577</v>
+        <v>34668</v>
       </c>
       <c r="D382">
-        <v>262</v>
+        <v>320</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="2">
-        <v>34546</v>
+        <v>34638</v>
       </c>
       <c r="D383">
-        <v>273</v>
+        <v>308</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="2">
-        <v>34515</v>
+        <v>34607</v>
       </c>
       <c r="D384">
-        <v>290</v>
+        <v>294</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="2">
-        <v>34485</v>
+        <v>34577</v>
       </c>
       <c r="D385">
-        <v>378</v>
+        <v>262</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="2">
-        <v>34454</v>
+        <v>34546</v>
       </c>
       <c r="D386">
-        <v>374</v>
+        <v>273</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="2">
-        <v>34424</v>
+        <v>34515</v>
       </c>
       <c r="D387">
-        <v>350</v>
+        <v>290</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="2">
-        <v>34393</v>
+        <v>34485</v>
       </c>
       <c r="D388">
-        <v>266</v>
+        <v>378</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="2">
-        <v>34365</v>
+        <v>34454</v>
       </c>
       <c r="D389">
-        <v>292</v>
+        <v>374</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="2">
-        <v>34334</v>
+        <v>34424</v>
       </c>
       <c r="D390">
-        <v>387</v>
+        <v>350</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="2">
-        <v>34303</v>
+        <v>34393</v>
       </c>
       <c r="D391">
-        <v>377</v>
+        <v>266</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="2">
-        <v>34273</v>
+        <v>34365</v>
       </c>
       <c r="D392">
-        <v>398</v>
+        <v>292</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="2">
-        <v>34242</v>
+        <v>34334</v>
       </c>
       <c r="D393">
-        <v>342</v>
+        <v>387</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="2">
-        <v>34212</v>
+        <v>34303</v>
       </c>
       <c r="D394">
-        <v>301</v>
+        <v>377</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="2">
-        <v>34181</v>
+        <v>34273</v>
       </c>
       <c r="D395">
-        <v>427</v>
+        <v>398</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="2">
-        <v>34150</v>
+        <v>34242</v>
       </c>
       <c r="D396">
-        <v>433</v>
+        <v>342</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="2">
-        <v>34120</v>
+        <v>34212</v>
       </c>
       <c r="D397">
-        <v>486</v>
+        <v>301</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="2">
-        <v>34089</v>
+        <v>34181</v>
       </c>
       <c r="D398">
-        <v>483</v>
+        <v>427</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="2">
-        <v>34059</v>
+        <v>34150</v>
       </c>
       <c r="D399">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="2">
-        <v>34028</v>
+        <v>34120</v>
       </c>
       <c r="D400">
-        <v>388</v>
+        <v>486</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="2">
-        <v>34000</v>
+        <v>34089</v>
       </c>
       <c r="D401">
-        <v>454</v>
+        <v>483</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="2">
-        <v>33969</v>
+        <v>34059</v>
       </c>
       <c r="D402">
-        <v>617</v>
+        <v>432</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="2">
-        <v>33938</v>
+        <v>34028</v>
       </c>
       <c r="D403">
-        <v>583</v>
+        <v>388</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="2">
-        <v>33908</v>
+        <v>34000</v>
       </c>
       <c r="D404">
-        <v>554</v>
+        <v>454</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="2">
-        <v>33877</v>
+        <v>33969</v>
       </c>
       <c r="D405">
-        <v>508</v>
+        <v>617</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="2">
-        <v>33847</v>
+        <v>33938</v>
       </c>
       <c r="D406">
-        <v>446</v>
+        <v>583</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="2">
-        <v>33816</v>
+        <v>33908</v>
       </c>
       <c r="D407">
-        <v>608</v>
+        <v>554</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="2">
-        <v>33785</v>
+        <v>33877</v>
       </c>
       <c r="D408">
-        <v>538</v>
+        <v>508</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="2">
-        <v>33755</v>
+        <v>33847</v>
       </c>
       <c r="D409">
-        <v>602</v>
+        <v>446</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="2">
-        <v>33724</v>
+        <v>33816</v>
       </c>
       <c r="D410">
-        <v>588</v>
+        <v>608</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="2">
-        <v>33694</v>
+        <v>33785</v>
       </c>
       <c r="D411">
-        <v>599</v>
+        <v>538</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="2">
-        <v>33663</v>
+        <v>33755</v>
       </c>
       <c r="D412">
-        <v>563</v>
+        <v>602</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="2">
-        <v>33634</v>
+        <v>33724</v>
       </c>
       <c r="D413">
-        <v>616</v>
+        <v>588</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="2">
-        <v>33603</v>
+        <v>33694</v>
       </c>
       <c r="D414">
-        <v>752</v>
+        <v>599</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="2">
-        <v>33572</v>
+        <v>33663</v>
       </c>
       <c r="D415">
-        <v>647</v>
+        <v>563</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="2">
-        <v>33542</v>
+        <v>33634</v>
       </c>
       <c r="D416">
-        <v>590</v>
+        <v>616</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="2">
-        <v>33511</v>
+        <v>33603</v>
       </c>
       <c r="D417">
-        <v>498</v>
+        <v>752</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="2">
-        <v>33481</v>
+        <v>33572</v>
       </c>
       <c r="D418">
-        <v>519</v>
+        <v>647</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="2">
-        <v>33450</v>
+        <v>33542</v>
       </c>
       <c r="D419">
-        <v>645</v>
+        <v>590</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="2">
-        <v>33419</v>
+        <v>33511</v>
       </c>
       <c r="D420">
-        <v>638</v>
+        <v>498</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="2">
-        <v>33389</v>
+        <v>33481</v>
       </c>
       <c r="D421">
-        <v>622</v>
+        <v>519</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="2">
-        <v>33358</v>
+        <v>33450</v>
       </c>
       <c r="D422">
-        <v>600</v>
+        <v>645</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="2">
-        <v>33328</v>
+        <v>33419</v>
       </c>
       <c r="D423">
-        <v>606</v>
+        <v>638</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="2">
-        <v>33297</v>
+        <v>33389</v>
       </c>
       <c r="D424">
-        <v>536</v>
+        <v>622</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="2">
-        <v>33269</v>
+        <v>33358</v>
       </c>
       <c r="D425">
-        <v>531</v>
+        <v>600</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="2">
-        <v>33238</v>
+        <v>33328</v>
       </c>
       <c r="D426">
-        <v>776</v>
+        <v>606</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="2">
-        <v>33207</v>
+        <v>33297</v>
       </c>
       <c r="D427">
-        <v>588</v>
+        <v>536</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="2">
-        <v>33177</v>
+        <v>33269</v>
       </c>
       <c r="D428">
-        <v>597</v>
+        <v>531</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="2">
-        <v>33146</v>
+        <v>33238</v>
       </c>
       <c r="D429">
-        <v>469</v>
+        <v>776</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="2">
-        <v>33116</v>
+        <v>33207</v>
       </c>
       <c r="D430">
-        <v>532</v>
+        <v>588</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="2">
-        <v>33085</v>
+        <v>33177</v>
       </c>
       <c r="D431">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="2">
-        <v>33054</v>
+        <v>33146</v>
       </c>
       <c r="D432">
-        <v>673</v>
+        <v>469</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="2">
-        <v>33024</v>
+        <v>33116</v>
       </c>
       <c r="D433">
-        <v>922</v>
+        <v>532</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="2">
-        <v>32993</v>
+        <v>33085</v>
       </c>
       <c r="D434">
-        <v>786</v>
+        <v>606</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="2">
-        <v>32963</v>
+        <v>33054</v>
       </c>
       <c r="D435">
-        <v>765</v>
+        <v>673</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="2">
-        <v>32932</v>
+        <v>33024</v>
       </c>
       <c r="D436">
-        <v>647</v>
+        <v>922</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="2">
-        <v>32904</v>
+        <v>32993</v>
       </c>
       <c r="D437">
-        <v>549</v>
+        <v>786</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="2">
-        <v>32873</v>
+        <v>32963</v>
       </c>
       <c r="D438">
-        <v>1029</v>
+        <v>765</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="2">
-        <v>32842</v>
+        <v>32932</v>
       </c>
       <c r="D439">
-        <v>733</v>
+        <v>647</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="2">
-        <v>32812</v>
+        <v>32904</v>
       </c>
       <c r="D440">
-        <v>730</v>
+        <v>549</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="2">
-        <v>32781</v>
+        <v>32873</v>
       </c>
       <c r="D441">
-        <v>645</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="2">
-        <v>32751</v>
+        <v>32842</v>
       </c>
       <c r="D442">
-        <v>539</v>
+        <v>733</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="2">
-        <v>32720</v>
+        <v>32812</v>
       </c>
       <c r="D443">
-        <v>691</v>
+        <v>730</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="2">
-        <v>32689</v>
+        <v>32781</v>
       </c>
       <c r="D444">
-        <v>803</v>
+        <v>645</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="2">
-        <v>32659</v>
+        <v>32751</v>
       </c>
       <c r="D445">
-        <v>769</v>
+        <v>539</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="2">
-        <v>32628</v>
+        <v>32720</v>
       </c>
       <c r="D446">
-        <v>737</v>
+        <v>691</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="2">
-        <v>32598</v>
+        <v>32689</v>
       </c>
       <c r="D447">
-        <v>861</v>
+        <v>803</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="2">
-        <v>32567</v>
+        <v>32659</v>
       </c>
       <c r="D448">
-        <v>703</v>
+        <v>769</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="2">
-        <v>32539</v>
+        <v>32628</v>
       </c>
       <c r="D449">
-        <v>769</v>
+        <v>737</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="2">
-        <v>32508</v>
+        <v>32598</v>
       </c>
       <c r="D450">
-        <v>1080</v>
+        <v>861</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="2">
-        <v>32477</v>
+        <v>32567</v>
       </c>
       <c r="D451">
-        <v>805</v>
+        <v>703</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="2">
-        <v>32447</v>
+        <v>32539</v>
       </c>
       <c r="D452">
-        <v>751</v>
+        <v>769</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="2">
-        <v>32416</v>
+        <v>32508</v>
       </c>
       <c r="D453">
-        <v>694</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="2">
-        <v>32386</v>
+        <v>32477</v>
       </c>
       <c r="D454">
-        <v>687</v>
+        <v>805</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="2">
-        <v>32355</v>
+        <v>32447</v>
       </c>
       <c r="D455">
-        <v>848</v>
+        <v>751</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" s="2">
-        <v>32324</v>
+        <v>32416</v>
       </c>
       <c r="D456">
-        <v>791</v>
+        <v>694</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" s="2">
-        <v>32294</v>
+        <v>32386</v>
       </c>
       <c r="D457">
-        <v>910</v>
+        <v>687</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" s="2">
-        <v>32263</v>
+        <v>32355</v>
       </c>
       <c r="D458">
-        <v>793</v>
+        <v>848</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" s="2">
-        <v>32233</v>
+        <v>32324</v>
       </c>
       <c r="D459">
-        <v>793</v>
+        <v>791</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" s="2">
-        <v>32202</v>
+        <v>32294</v>
       </c>
       <c r="D460">
-        <v>544</v>
+        <v>910</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" s="2">
-        <v>32173</v>
+        <v>32263</v>
       </c>
       <c r="D461">
-        <v>535</v>
+        <v>793</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" s="2">
-        <v>32142</v>
+        <v>32233</v>
       </c>
       <c r="D462">
-        <v>1149</v>
+        <v>793</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" s="2">
-        <v>32111</v>
+        <v>32202</v>
       </c>
       <c r="D463">
-        <v>789</v>
+        <v>544</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" s="2">
-        <v>32081</v>
+        <v>32173</v>
       </c>
       <c r="D464">
-        <v>673</v>
+        <v>535</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" s="2">
-        <v>32050</v>
+        <v>32142</v>
       </c>
       <c r="D465">
-        <v>572</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" s="2">
-        <v>32020</v>
+        <v>32111</v>
       </c>
       <c r="D466">
-        <v>473</v>
+        <v>789</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" s="2">
-        <v>31989</v>
+        <v>32081</v>
       </c>
       <c r="D467">
-        <v>659</v>
+        <v>673</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468" s="2">
-        <v>31958</v>
+        <v>32050</v>
       </c>
       <c r="D468">
-        <v>707</v>
+        <v>572</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469" s="2">
-        <v>31928</v>
+        <v>32020</v>
       </c>
       <c r="D469">
-        <v>646</v>
+        <v>473</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" s="2">
-        <v>31897</v>
+        <v>31989</v>
       </c>
       <c r="D470">
-        <v>629</v>
+        <v>659</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" s="2">
-        <v>31867</v>
+        <v>31958</v>
       </c>
       <c r="D471">
-        <v>598</v>
+        <v>707</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" s="2">
-        <v>31836</v>
+        <v>31928</v>
       </c>
       <c r="D472">
-        <v>444</v>
+        <v>646</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" s="2">
-        <v>31808</v>
+        <v>31897</v>
       </c>
       <c r="D473">
-        <v>484</v>
+        <v>629</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" s="2">
-        <v>31777</v>
+        <v>31867</v>
       </c>
       <c r="D474">
-        <v>686</v>
+        <v>598</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" s="2">
-        <v>31746</v>
+        <v>31836</v>
       </c>
       <c r="D475">
-        <v>461</v>
+        <v>444</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476" s="2">
-        <v>31716</v>
+        <v>31808</v>
       </c>
       <c r="D476">
-        <v>503</v>
+        <v>484</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477" s="2">
-        <v>31685</v>
+        <v>31777</v>
       </c>
       <c r="D477">
-        <v>362</v>
+        <v>686</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478" s="2">
-        <v>31655</v>
+        <v>31746</v>
       </c>
       <c r="D478">
-        <v>304</v>
+        <v>461</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479" s="2">
-        <v>31624</v>
+        <v>31716</v>
       </c>
       <c r="D479">
-        <v>355</v>
+        <v>503</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" s="2">
-        <v>31593</v>
+        <v>31685</v>
       </c>
       <c r="D480">
-        <v>364</v>
+        <v>362</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" s="2">
-        <v>31563</v>
+        <v>31655</v>
       </c>
       <c r="D481">
-        <v>326</v>
+        <v>304</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" s="2">
-        <v>31532</v>
+        <v>31624</v>
       </c>
       <c r="D482">
-        <v>345</v>
+        <v>355</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" s="2">
-        <v>31502</v>
+        <v>31593</v>
       </c>
       <c r="D483">
-        <v>320</v>
+        <v>364</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484" s="2">
-        <v>31471</v>
+        <v>31563</v>
       </c>
       <c r="D484">
-        <v>266</v>
+        <v>326</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485" s="2">
-        <v>31443</v>
+        <v>31532</v>
       </c>
       <c r="D485">
-        <v>256</v>
+        <v>345</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486" s="2">
-        <v>31412</v>
+        <v>31502</v>
       </c>
       <c r="D486">
-        <v>456</v>
+        <v>320</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" s="2">
-        <v>31381</v>
+        <v>31471</v>
       </c>
       <c r="D487">
-        <v>328</v>
+        <v>266</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" s="2">
-        <v>31351</v>
+        <v>31443</v>
       </c>
       <c r="D488">
-        <v>344</v>
+        <v>256</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" s="2">
-        <v>31320</v>
+        <v>31412</v>
       </c>
       <c r="D489">
-        <v>226</v>
+        <v>456</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" s="2">
-        <v>31290</v>
+        <v>31381</v>
       </c>
       <c r="D490">
-        <v>231</v>
+        <v>328</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" s="2">
-        <v>31259</v>
+        <v>31351</v>
       </c>
       <c r="D491">
-        <v>299</v>
+        <v>344</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492" s="2">
-        <v>31228</v>
+        <v>31320</v>
       </c>
       <c r="D492">
-        <v>267</v>
+        <v>226</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493" s="2">
-        <v>31198</v>
+        <v>31290</v>
       </c>
       <c r="D493">
-        <v>339</v>
+        <v>231</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494" s="2">
-        <v>31167</v>
+        <v>31259</v>
       </c>
       <c r="D494">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495" s="2">
-        <v>31137</v>
+        <v>31228</v>
       </c>
       <c r="D495">
-        <v>256</v>
+        <v>267</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" s="2">
-        <v>31106</v>
+        <v>31198</v>
       </c>
       <c r="D496">
-        <v>212</v>
+        <v>339</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" s="2">
-        <v>31078</v>
+        <v>31167</v>
       </c>
       <c r="D497">
-        <v>320</v>
+        <v>296</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" s="2">
-        <v>31047</v>
+        <v>31137</v>
       </c>
       <c r="D498">
-        <v>481</v>
+        <v>256</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" s="2">
-        <v>31016</v>
+        <v>31106</v>
       </c>
       <c r="D499">
-        <v>557</v>
+        <v>212</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" s="2">
-        <v>30986</v>
+        <v>31078</v>
       </c>
       <c r="D500">
-        <v>338</v>
+        <v>320</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" s="2">
-        <v>30955</v>
+        <v>31047</v>
       </c>
       <c r="D501">
-        <v>285</v>
+        <v>481</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" s="2">
-        <v>30925</v>
+        <v>31016</v>
       </c>
       <c r="D502">
-        <v>225</v>
+        <v>557</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" s="2">
-        <v>30894</v>
+        <v>30986</v>
       </c>
       <c r="D503">
-        <v>298</v>
+        <v>338</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" s="2">
-        <v>30863</v>
+        <v>30955</v>
       </c>
       <c r="D504">
-        <v>257</v>
+        <v>285</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" s="2">
-        <v>30833</v>
+        <v>30925</v>
       </c>
       <c r="D505">
-        <v>321</v>
+        <v>225</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" s="2">
-        <v>30802</v>
+        <v>30894</v>
       </c>
       <c r="D506">
-        <v>324</v>
+        <v>298</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" s="2">
-        <v>30772</v>
+        <v>30863</v>
       </c>
       <c r="D507">
-        <v>360</v>
+        <v>257</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" s="2">
-        <v>30741</v>
+        <v>30833</v>
       </c>
       <c r="D508">
-        <v>430</v>
+        <v>321</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" s="2">
-        <v>30712</v>
+        <v>30802</v>
       </c>
       <c r="D509">
-        <v>328</v>
+        <v>324</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" s="2">
-        <v>30681</v>
+        <v>30772</v>
       </c>
       <c r="D510">
-        <v>445</v>
+        <v>360</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" s="2">
-        <v>30650</v>
+        <v>30741</v>
       </c>
       <c r="D511">
-        <v>374</v>
+        <v>430</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" s="2">
-        <v>30620</v>
+        <v>30712</v>
       </c>
       <c r="D512">
-        <v>410</v>
+        <v>328</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" s="2">
-        <v>30589</v>
+        <v>30681</v>
       </c>
       <c r="D513">
-        <v>343</v>
+        <v>445</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" s="2">
-        <v>30559</v>
+        <v>30650</v>
       </c>
       <c r="D514">
-        <v>307</v>
+        <v>374</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" s="2">
-        <v>30528</v>
+        <v>30620</v>
       </c>
       <c r="D515">
-        <v>543</v>
+        <v>410</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" s="2">
-        <v>30497</v>
+        <v>30589</v>
       </c>
       <c r="D516">
-        <v>490</v>
+        <v>343</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" s="2">
-        <v>30467</v>
+        <v>30559</v>
       </c>
       <c r="D517">
-        <v>567</v>
+        <v>307</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" s="2">
-        <v>30436</v>
+        <v>30528</v>
       </c>
       <c r="D518">
-        <v>571</v>
+        <v>543</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" s="2">
-        <v>30406</v>
+        <v>30497</v>
       </c>
       <c r="D519">
-        <v>853</v>
+        <v>490</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" s="2">
-        <v>30375</v>
+        <v>30467</v>
       </c>
       <c r="D520">
-        <v>630</v>
+        <v>567</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" s="2">
-        <v>30347</v>
+        <v>30436</v>
       </c>
       <c r="D521">
-        <v>587</v>
+        <v>571</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" s="2">
-        <v>30316</v>
+        <v>30406</v>
       </c>
       <c r="D522">
-        <v>820</v>
+        <v>853</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" s="2">
-        <v>30285</v>
+        <v>30375</v>
       </c>
       <c r="D523">
-        <v>569</v>
+        <v>630</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" s="2">
-        <v>30255</v>
+        <v>30347</v>
       </c>
       <c r="D524">
-        <v>634</v>
+        <v>587</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" s="2">
-        <v>30224</v>
+        <v>30316</v>
       </c>
       <c r="D525">
-        <v>793</v>
+        <v>820</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" s="2">
-        <v>30194</v>
+        <v>30285</v>
       </c>
       <c r="D526">
-        <v>498</v>
+        <v>569</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" s="2">
-        <v>30163</v>
+        <v>30255</v>
       </c>
       <c r="D527">
-        <v>957</v>
+        <v>634</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" s="2">
-        <v>30132</v>
+        <v>30224</v>
       </c>
       <c r="D528">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" s="2">
-        <v>30102</v>
+        <v>30194</v>
       </c>
       <c r="D529">
-        <v>835</v>
+        <v>498</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" s="2">
-        <v>30071</v>
+        <v>30163</v>
       </c>
       <c r="D530">
-        <v>765</v>
+        <v>957</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" s="2">
-        <v>30041</v>
+        <v>30132</v>
       </c>
       <c r="D531">
-        <v>913</v>
+        <v>796</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" s="2">
-        <v>30010</v>
+        <v>30102</v>
       </c>
       <c r="D532">
-        <v>765</v>
+        <v>835</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" s="2">
+        <v>30071</v>
+      </c>
+      <c r="D533">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="534" spans="1:4">
+      <c r="A534" s="2">
+        <v>30041</v>
+      </c>
+      <c r="D534">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4">
+      <c r="A535" s="2">
+        <v>30010</v>
+      </c>
+      <c r="D535">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4">
+      <c r="A536" s="2">
         <v>29982</v>
       </c>
-      <c r="D533">
+      <c r="D536">
         <v>694</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId1"/>
     <hyperlink ref="C1" r:id="rId2"/>
     <hyperlink ref="D1" r:id="rId3"/>
     <hyperlink ref="E1" r:id="rId4"/>
     <hyperlink ref="F1" r:id="rId5"/>
     <hyperlink ref="G1" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:12">