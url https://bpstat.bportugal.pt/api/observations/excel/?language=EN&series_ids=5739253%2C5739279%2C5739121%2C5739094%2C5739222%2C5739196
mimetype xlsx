--- v0 (2026-04-04)
+++ v1 (2026-05-20)
@@ -478,51 +478,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/5739121" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/5739094" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/5739222" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bpstat.bportugal.pt/serie/5739196" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E366"/>
+  <dimension ref="A1:E368"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
@@ -548,6055 +548,6080 @@
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="2">
-        <v>46081</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>46142</v>
       </c>
       <c r="D5">
-        <v>2.1</v>
-[...2 lines deleted...]
-        <v>2.1</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2">
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="B6">
-        <v>1.7</v>
+        <v>2.6</v>
       </c>
       <c r="C6">
         <v>2.1</v>
       </c>
       <c r="D6">
-        <v>1.9</v>
+        <v>2.7</v>
       </c>
       <c r="E6">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="2">
-        <v>46022</v>
+        <v>46081</v>
       </c>
       <c r="B7">
+        <v>1.9</v>
+      </c>
+      <c r="C7">
         <v>2</v>
       </c>
-      <c r="C7">
-[...1 lines deleted...]
-      </c>
       <c r="D7">
-        <v>2.4</v>
+        <v>2.1</v>
       </c>
       <c r="E7">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="2">
-        <v>45991</v>
+        <v>46053</v>
       </c>
       <c r="B8">
-        <v>2.1</v>
+        <v>1.7</v>
       </c>
       <c r="C8">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
       <c r="D8">
-        <v>2.1</v>
+        <v>1.9</v>
       </c>
       <c r="E8">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="2">
-        <v>45961</v>
+        <v>46022</v>
       </c>
       <c r="B9">
-        <v>2.1</v>
+        <v>2</v>
       </c>
       <c r="C9">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
       <c r="D9">
-        <v>2</v>
+        <v>2.4</v>
       </c>
       <c r="E9">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="2">
-        <v>45930</v>
+        <v>45991</v>
       </c>
       <c r="B10">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
       <c r="C10">
         <v>2.2</v>
       </c>
       <c r="D10">
-        <v>1.9</v>
+        <v>2.1</v>
       </c>
       <c r="E10">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="2">
-        <v>45900</v>
+        <v>45961</v>
       </c>
       <c r="B11">
+        <v>2.1</v>
+      </c>
+      <c r="C11">
+        <v>2.2</v>
+      </c>
+      <c r="D11">
         <v>2</v>
       </c>
-      <c r="C11">
-[...4 lines deleted...]
-      </c>
       <c r="E11">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="2">
-        <v>45869</v>
+        <v>45930</v>
       </c>
       <c r="B12">
-        <v>2</v>
+        <v>2.2</v>
       </c>
       <c r="C12">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
       <c r="D12">
-        <v>2.5</v>
+        <v>1.9</v>
       </c>
       <c r="E12">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="2">
-        <v>45838</v>
+        <v>45900</v>
       </c>
       <c r="B13">
         <v>2</v>
       </c>
       <c r="C13">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
       <c r="D13">
-        <v>2.1</v>
+        <v>2.5</v>
       </c>
       <c r="E13">
         <v>2.4</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="2">
-        <v>45808</v>
+        <v>45869</v>
       </c>
       <c r="B14">
-        <v>1.9</v>
+        <v>2</v>
       </c>
       <c r="C14">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
       <c r="D14">
-        <v>1.7</v>
+        <v>2.5</v>
       </c>
       <c r="E14">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="2">
-        <v>45777</v>
+        <v>45838</v>
       </c>
       <c r="B15">
-        <v>2.2</v>
+        <v>2</v>
       </c>
       <c r="C15">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
       <c r="D15">
         <v>2.1</v>
       </c>
       <c r="E15">
-        <v>2.6</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="2">
-        <v>45747</v>
+        <v>45808</v>
       </c>
       <c r="B16">
-        <v>2.2</v>
+        <v>1.9</v>
       </c>
       <c r="C16">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
       <c r="D16">
-        <v>1.9</v>
+        <v>1.7</v>
       </c>
       <c r="E16">
-        <v>2.6</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="2">
-        <v>45716</v>
+        <v>45777</v>
       </c>
       <c r="B17">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
       <c r="C17">
         <v>2.3</v>
       </c>
       <c r="D17">
-        <v>2.5</v>
+        <v>2.1</v>
       </c>
       <c r="E17">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="2">
-        <v>45688</v>
+        <v>45747</v>
       </c>
       <c r="B18">
-        <v>2.5</v>
+        <v>2.2</v>
       </c>
       <c r="C18">
         <v>2.3</v>
       </c>
       <c r="D18">
-        <v>2.7</v>
+        <v>1.9</v>
       </c>
       <c r="E18">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="2">
-        <v>45657</v>
+        <v>45716</v>
       </c>
       <c r="B19">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
       <c r="C19">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
       <c r="D19">
-        <v>3.1</v>
+        <v>2.5</v>
       </c>
       <c r="E19">
         <v>2.7</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="2">
-        <v>45626</v>
+        <v>45688</v>
       </c>
       <c r="B20">
-        <v>2.2</v>
+        <v>2.5</v>
       </c>
       <c r="C20">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
       <c r="D20">
         <v>2.7</v>
       </c>
       <c r="E20">
-        <v>2.6</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="2">
-        <v>45596</v>
+        <v>45657</v>
       </c>
       <c r="B21">
-        <v>2</v>
+        <v>2.4</v>
       </c>
       <c r="C21">
         <v>2.4</v>
       </c>
       <c r="D21">
-        <v>2.6</v>
+        <v>3.1</v>
       </c>
       <c r="E21">
-        <v>2.5</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="2">
-        <v>45565</v>
+        <v>45626</v>
       </c>
       <c r="B22">
-        <v>1.7</v>
+        <v>2.2</v>
       </c>
       <c r="C22">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
       <c r="D22">
-        <v>2.6</v>
+        <v>2.7</v>
       </c>
       <c r="E22">
         <v>2.6</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="2">
-        <v>45535</v>
+        <v>45596</v>
       </c>
       <c r="B23">
-        <v>2.2</v>
+        <v>2</v>
       </c>
       <c r="C23">
-        <v>2.7</v>
+        <v>2.4</v>
       </c>
       <c r="D23">
-        <v>1.8</v>
+        <v>2.6</v>
       </c>
       <c r="E23">
-        <v>2.8</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="2">
-        <v>45504</v>
+        <v>45565</v>
       </c>
       <c r="B24">
+        <v>1.7</v>
+      </c>
+      <c r="C24">
+        <v>2.5</v>
+      </c>
+      <c r="D24">
         <v>2.6</v>
       </c>
-      <c r="C24">
-[...4 lines deleted...]
-      </c>
       <c r="E24">
-        <v>3.1</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="2">
-        <v>45473</v>
+        <v>45535</v>
       </c>
       <c r="B25">
-        <v>2.5</v>
+        <v>2.2</v>
       </c>
       <c r="C25">
-        <v>3.2</v>
+        <v>2.7</v>
       </c>
       <c r="D25">
-        <v>3.1</v>
+        <v>1.8</v>
       </c>
       <c r="E25">
-        <v>3.2</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="2">
-        <v>45443</v>
+        <v>45504</v>
       </c>
       <c r="B26">
         <v>2.6</v>
       </c>
       <c r="C26">
-        <v>3.4</v>
+        <v>3</v>
       </c>
       <c r="D26">
-        <v>3.8</v>
+        <v>2.7</v>
       </c>
       <c r="E26">
-        <v>3.3</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="2">
-        <v>45412</v>
+        <v>45473</v>
       </c>
       <c r="B27">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="C27">
-        <v>3.7</v>
+        <v>3.2</v>
       </c>
       <c r="D27">
-        <v>2.3</v>
+        <v>3.1</v>
       </c>
       <c r="E27">
-        <v>3.5</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="2">
-        <v>45382</v>
+        <v>45443</v>
       </c>
       <c r="B28">
-        <v>2.4</v>
+        <v>2.6</v>
       </c>
       <c r="C28">
-        <v>4.1</v>
+        <v>3.4</v>
       </c>
       <c r="D28">
-        <v>2.6</v>
+        <v>3.8</v>
       </c>
       <c r="E28">
-        <v>3.8</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="2">
-        <v>45351</v>
+        <v>45412</v>
       </c>
       <c r="B29">
-        <v>2.6</v>
+        <v>2.4</v>
       </c>
       <c r="C29">
-        <v>4.5</v>
+        <v>3.7</v>
       </c>
       <c r="D29">
         <v>2.3</v>
       </c>
       <c r="E29">
-        <v>4.3</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="2">
-        <v>45322</v>
+        <v>45382</v>
       </c>
       <c r="B30">
-        <v>2.8</v>
+        <v>2.4</v>
       </c>
       <c r="C30">
-        <v>4.9</v>
+        <v>4.1</v>
       </c>
       <c r="D30">
-        <v>2.5</v>
+        <v>2.6</v>
       </c>
       <c r="E30">
-        <v>4.8</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="2">
-        <v>45291</v>
+        <v>45351</v>
       </c>
       <c r="B31">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="C31">
-        <v>5.4</v>
+        <v>4.5</v>
       </c>
       <c r="D31">
-        <v>1.9</v>
+        <v>2.3</v>
       </c>
       <c r="E31">
-        <v>5.3</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="2">
-        <v>45260</v>
+        <v>45322</v>
       </c>
       <c r="B32">
-        <v>2.4</v>
+        <v>2.8</v>
       </c>
       <c r="C32">
-        <v>5.9</v>
+        <v>4.9</v>
       </c>
       <c r="D32">
-        <v>2.2</v>
+        <v>2.5</v>
       </c>
       <c r="E32">
-        <v>5.9</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="2">
-        <v>45230</v>
+        <v>45291</v>
       </c>
       <c r="B33">
         <v>2.9</v>
       </c>
       <c r="C33">
-        <v>6.6</v>
+        <v>5.4</v>
       </c>
       <c r="D33">
-        <v>3.2</v>
+        <v>1.9</v>
       </c>
       <c r="E33">
-        <v>6.6</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="2">
-        <v>45199</v>
+        <v>45260</v>
       </c>
       <c r="B34">
-        <v>4.3</v>
+        <v>2.4</v>
       </c>
       <c r="C34">
-        <v>7.2</v>
+        <v>5.9</v>
       </c>
       <c r="D34">
-        <v>4.8</v>
+        <v>2.2</v>
       </c>
       <c r="E34">
-        <v>7.2</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="2">
-        <v>45169</v>
+        <v>45230</v>
       </c>
       <c r="B35">
-        <v>5.2</v>
+        <v>2.9</v>
       </c>
       <c r="C35">
-        <v>7.7</v>
+        <v>6.6</v>
       </c>
       <c r="D35">
-        <v>5.3</v>
+        <v>3.2</v>
       </c>
       <c r="E35">
-        <v>7.6</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="2">
-        <v>45138</v>
+        <v>45199</v>
       </c>
       <c r="B36">
-        <v>5.3</v>
+        <v>4.3</v>
       </c>
       <c r="C36">
-        <v>8</v>
+        <v>7.2</v>
       </c>
       <c r="D36">
-        <v>4.3</v>
+        <v>4.8</v>
       </c>
       <c r="E36">
-        <v>8</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="2">
-        <v>45107</v>
+        <v>45169</v>
       </c>
       <c r="B37">
-        <v>5.5</v>
+        <v>5.2</v>
       </c>
       <c r="C37">
-        <v>8.300000000000001</v>
+        <v>7.7</v>
       </c>
       <c r="D37">
-        <v>4.7</v>
+        <v>5.3</v>
       </c>
       <c r="E37">
-        <v>8.4</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="2">
-        <v>45077</v>
+        <v>45138</v>
       </c>
       <c r="B38">
-        <v>6.1</v>
+        <v>5.3</v>
       </c>
       <c r="C38">
-        <v>8.6</v>
+        <v>8</v>
       </c>
       <c r="D38">
-        <v>5.4</v>
+        <v>4.3</v>
       </c>
       <c r="E38">
-        <v>8.800000000000001</v>
+        <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="2">
-        <v>45046</v>
+        <v>45107</v>
       </c>
       <c r="B39">
-        <v>6.9</v>
+        <v>5.5</v>
       </c>
       <c r="C39">
-        <v>8.800000000000001</v>
+        <v>8.300000000000001</v>
       </c>
       <c r="D39">
-        <v>6.9</v>
+        <v>4.7</v>
       </c>
       <c r="E39">
-        <v>9</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="2">
-        <v>45016</v>
+        <v>45077</v>
       </c>
       <c r="B40">
-        <v>6.9</v>
+        <v>6.1</v>
       </c>
       <c r="C40">
+        <v>8.6</v>
+      </c>
+      <c r="D40">
+        <v>5.4</v>
+      </c>
+      <c r="E40">
         <v>8.800000000000001</v>
-      </c>
-[...4 lines deleted...]
-        <v>9.1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="2">
-        <v>44985</v>
+        <v>45046</v>
       </c>
       <c r="B41">
-        <v>8.5</v>
+        <v>6.9</v>
       </c>
       <c r="C41">
-        <v>8.9</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="D41">
-        <v>8.6</v>
+        <v>6.9</v>
       </c>
       <c r="E41">
-        <v>8.9</v>
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="2">
-        <v>44957</v>
+        <v>45016</v>
       </c>
       <c r="B42">
-        <v>8.6</v>
+        <v>6.9</v>
       </c>
       <c r="C42">
-        <v>8.699999999999999</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="D42">
-        <v>8.699999999999999</v>
+        <v>8</v>
       </c>
       <c r="E42">
-        <v>8.5</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="2">
-        <v>44926</v>
+        <v>44985</v>
       </c>
       <c r="B43">
-        <v>9.199999999999999</v>
+        <v>8.5</v>
       </c>
       <c r="C43">
-        <v>8.4</v>
+        <v>8.9</v>
       </c>
       <c r="D43">
-        <v>9.800000000000001</v>
+        <v>8.6</v>
       </c>
       <c r="E43">
-        <v>8.1</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="2">
-        <v>44895</v>
+        <v>44957</v>
       </c>
       <c r="B44">
-        <v>10.1</v>
+        <v>8.6</v>
       </c>
       <c r="C44">
-        <v>8</v>
+        <v>8.699999999999999</v>
       </c>
       <c r="D44">
-        <v>10.2</v>
+        <v>8.699999999999999</v>
       </c>
       <c r="E44">
-        <v>7.5</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="2">
-        <v>44865</v>
+        <v>44926</v>
       </c>
       <c r="B45">
-        <v>10.6</v>
+        <v>9.199999999999999</v>
       </c>
       <c r="C45">
-        <v>7.6</v>
+        <v>8.4</v>
       </c>
       <c r="D45">
-        <v>10.6</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="E45">
-        <v>6.9</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="2">
-        <v>44834</v>
+        <v>44895</v>
       </c>
       <c r="B46">
-        <v>9.9</v>
+        <v>10.1</v>
       </c>
       <c r="C46">
-        <v>7.1</v>
+        <v>8</v>
       </c>
       <c r="D46">
-        <v>9.800000000000001</v>
+        <v>10.2</v>
       </c>
       <c r="E46">
-        <v>6.2</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="2">
-        <v>44804</v>
+        <v>44865</v>
       </c>
       <c r="B47">
-        <v>9.1</v>
+        <v>10.6</v>
       </c>
       <c r="C47">
-        <v>6.5</v>
+        <v>7.6</v>
       </c>
       <c r="D47">
-        <v>9.300000000000001</v>
+        <v>10.6</v>
       </c>
       <c r="E47">
-        <v>5.4</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="2">
-        <v>44773</v>
+        <v>44834</v>
       </c>
       <c r="B48">
-        <v>8.9</v>
+        <v>9.9</v>
       </c>
       <c r="C48">
-        <v>6</v>
+        <v>7.1</v>
       </c>
       <c r="D48">
-        <v>9.4</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="E48">
-        <v>4.8</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="2">
-        <v>44742</v>
+        <v>44804</v>
       </c>
       <c r="B49">
-        <v>8.6</v>
+        <v>9.1</v>
       </c>
       <c r="C49">
+        <v>6.5</v>
+      </c>
+      <c r="D49">
+        <v>9.300000000000001</v>
+      </c>
+      <c r="E49">
         <v>5.4</v>
-      </c>
-[...4 lines deleted...]
-        <v>4.1</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="2">
-        <v>44712</v>
+        <v>44773</v>
       </c>
       <c r="B50">
-        <v>8.1</v>
+        <v>8.9</v>
       </c>
       <c r="C50">
-        <v>4.9</v>
+        <v>6</v>
       </c>
       <c r="D50">
-        <v>8.1</v>
+        <v>9.4</v>
       </c>
       <c r="E50">
-        <v>3.3</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="2">
-        <v>44681</v>
+        <v>44742</v>
       </c>
       <c r="B51">
-        <v>7.5</v>
+        <v>8.6</v>
       </c>
       <c r="C51">
-        <v>4.4</v>
+        <v>5.4</v>
       </c>
       <c r="D51">
-        <v>7.4</v>
+        <v>9</v>
       </c>
       <c r="E51">
-        <v>2.6</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="2">
-        <v>44651</v>
+        <v>44712</v>
       </c>
       <c r="B52">
-        <v>7.4</v>
+        <v>8.1</v>
       </c>
       <c r="C52">
-        <v>3.9</v>
+        <v>4.9</v>
       </c>
       <c r="D52">
-        <v>5.5</v>
+        <v>8.1</v>
       </c>
       <c r="E52">
-        <v>2</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="2">
-        <v>44620</v>
+        <v>44681</v>
       </c>
       <c r="B53">
-        <v>5.9</v>
+        <v>7.5</v>
       </c>
       <c r="C53">
-        <v>3.3</v>
+        <v>4.4</v>
       </c>
       <c r="D53">
-        <v>4.4</v>
+        <v>7.4</v>
       </c>
       <c r="E53">
-        <v>1.5</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="2">
-        <v>44592</v>
+        <v>44651</v>
       </c>
       <c r="B54">
-        <v>5.1</v>
+        <v>7.4</v>
       </c>
       <c r="C54">
-        <v>2.9</v>
+        <v>3.9</v>
       </c>
       <c r="D54">
-        <v>3.4</v>
+        <v>5.5</v>
       </c>
       <c r="E54">
-        <v>1.2</v>
+        <v>2</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="2">
-        <v>44561</v>
+        <v>44620</v>
       </c>
       <c r="B55">
-        <v>5</v>
+        <v>5.9</v>
       </c>
       <c r="C55">
-        <v>2.6</v>
+        <v>3.3</v>
       </c>
       <c r="D55">
-        <v>2.8</v>
+        <v>4.4</v>
       </c>
       <c r="E55">
-        <v>0.9</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="2">
-        <v>44530</v>
+        <v>44592</v>
       </c>
       <c r="B56">
-        <v>4.9</v>
+        <v>5.1</v>
       </c>
       <c r="C56">
-        <v>2.2</v>
+        <v>2.9</v>
       </c>
       <c r="D56">
-        <v>2.6</v>
+        <v>3.4</v>
       </c>
       <c r="E56">
-        <v>0.7</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="2">
-        <v>44500</v>
+        <v>44561</v>
       </c>
       <c r="B57">
-        <v>4.1</v>
+        <v>5</v>
       </c>
       <c r="C57">
-        <v>1.7</v>
+        <v>2.6</v>
       </c>
       <c r="D57">
-        <v>1.8</v>
+        <v>2.8</v>
       </c>
       <c r="E57">
-        <v>0.4</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="2">
-        <v>44469</v>
+        <v>44530</v>
       </c>
       <c r="B58">
-        <v>3.4</v>
+        <v>4.9</v>
       </c>
       <c r="C58">
-        <v>1.4</v>
+        <v>2.2</v>
       </c>
       <c r="D58">
-        <v>1.3</v>
+        <v>2.6</v>
       </c>
       <c r="E58">
-        <v>0.2</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="2">
-        <v>44439</v>
+        <v>44500</v>
       </c>
       <c r="B59">
-        <v>3</v>
+        <v>4.1</v>
       </c>
       <c r="C59">
-        <v>1.1</v>
+        <v>1.7</v>
       </c>
       <c r="D59">
-        <v>1.2</v>
+        <v>1.8</v>
       </c>
       <c r="E59">
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="2">
-        <v>44408</v>
+        <v>44469</v>
       </c>
       <c r="B60">
-        <v>2.2</v>
+        <v>3.4</v>
       </c>
       <c r="C60">
-        <v>0.8</v>
+        <v>1.4</v>
       </c>
       <c r="D60">
-        <v>1.1</v>
+        <v>1.3</v>
       </c>
       <c r="E60">
-        <v>-0.1</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="2">
-        <v>44377</v>
+        <v>44439</v>
       </c>
       <c r="B61">
-        <v>1.9</v>
+        <v>3</v>
       </c>
       <c r="C61">
-        <v>0.6</v>
+        <v>1.1</v>
       </c>
       <c r="D61">
-        <v>-0.6</v>
+        <v>1.2</v>
       </c>
       <c r="E61">
-        <v>-0.2</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="2">
-        <v>44347</v>
+        <v>44408</v>
       </c>
       <c r="B62">
-        <v>2</v>
+        <v>2.2</v>
       </c>
       <c r="C62">
-        <v>0.5</v>
+        <v>0.8</v>
       </c>
       <c r="D62">
-        <v>0.5</v>
+        <v>1.1</v>
       </c>
       <c r="E62">
         <v>-0.1</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="2">
-        <v>44316</v>
+        <v>44377</v>
       </c>
       <c r="B63">
-        <v>1.6</v>
+        <v>1.9</v>
       </c>
       <c r="C63">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
       <c r="D63">
-        <v>-0.1</v>
+        <v>-0.6</v>
       </c>
       <c r="E63">
         <v>-0.2</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="2">
-        <v>44286</v>
+        <v>44347</v>
       </c>
       <c r="B64">
-        <v>1.3</v>
+        <v>2</v>
       </c>
       <c r="C64">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="D64">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="E64">
-        <v>-0.2</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="2">
-        <v>44255</v>
+        <v>44316</v>
       </c>
       <c r="B65">
-        <v>0.9</v>
+        <v>1.6</v>
       </c>
       <c r="C65">
-        <v>0.2</v>
+        <v>0.4</v>
       </c>
       <c r="D65">
-        <v>0.3</v>
+        <v>-0.1</v>
       </c>
       <c r="E65">
         <v>-0.2</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="2">
-        <v>44227</v>
+        <v>44286</v>
       </c>
       <c r="B66">
-        <v>0.9</v>
+        <v>1.3</v>
       </c>
       <c r="C66">
         <v>0.2</v>
       </c>
       <c r="D66">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="E66">
         <v>-0.2</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="2">
-        <v>44196</v>
+        <v>44255</v>
       </c>
       <c r="B67">
-        <v>-0.3</v>
+        <v>0.9</v>
       </c>
       <c r="C67">
+        <v>0.2</v>
+      </c>
+      <c r="D67">
         <v>0.3</v>
       </c>
-      <c r="D67">
-[...1 lines deleted...]
-      </c>
       <c r="E67">
-        <v>-0.1</v>
+        <v>-0.2</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="2">
-        <v>44165</v>
+        <v>44227</v>
       </c>
       <c r="B68">
-        <v>-0.3</v>
+        <v>0.9</v>
       </c>
       <c r="C68">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="D68">
-        <v>-0.4</v>
+        <v>0.2</v>
       </c>
       <c r="E68">
-        <v>-0.1</v>
+        <v>-0.2</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="2">
-        <v>44135</v>
+        <v>44196</v>
       </c>
       <c r="B69">
         <v>-0.3</v>
       </c>
       <c r="C69">
-        <v>0.5</v>
+        <v>0.3</v>
       </c>
       <c r="D69">
-        <v>-0.6</v>
+        <v>-0.3</v>
       </c>
       <c r="E69">
-        <v>0</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="2">
-        <v>44104</v>
+        <v>44165</v>
       </c>
       <c r="B70">
         <v>-0.3</v>
       </c>
       <c r="C70">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
       <c r="D70">
-        <v>-0.8</v>
+        <v>-0.4</v>
       </c>
       <c r="E70">
-        <v>0</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="2">
-        <v>44074</v>
+        <v>44135</v>
       </c>
       <c r="B71">
-        <v>-0.2</v>
+        <v>-0.3</v>
       </c>
       <c r="C71">
-        <v>0.7</v>
+        <v>0.5</v>
       </c>
       <c r="D71">
-        <v>-0.2</v>
+        <v>-0.6</v>
       </c>
       <c r="E71">
-        <v>0.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="2">
-        <v>44043</v>
+        <v>44104</v>
       </c>
       <c r="B72">
-        <v>0.4</v>
+        <v>-0.3</v>
       </c>
       <c r="C72">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="D72">
-        <v>-0.1</v>
+        <v>-0.8</v>
       </c>
       <c r="E72">
-        <v>0.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="2">
-        <v>44012</v>
+        <v>44074</v>
       </c>
       <c r="B73">
-        <v>0.3</v>
+        <v>-0.2</v>
       </c>
       <c r="C73">
-        <v>0.8</v>
+        <v>0.7</v>
       </c>
       <c r="D73">
-        <v>0.2</v>
+        <v>-0.2</v>
       </c>
       <c r="E73">
-        <v>0</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="2">
-        <v>43982</v>
+        <v>44043</v>
       </c>
       <c r="B74">
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
       <c r="C74">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="D74">
-        <v>-0.6</v>
+        <v>-0.1</v>
       </c>
       <c r="E74">
         <v>0.1</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="2">
-        <v>43951</v>
+        <v>44012</v>
       </c>
       <c r="B75">
         <v>0.3</v>
       </c>
       <c r="C75">
-        <v>1</v>
+        <v>0.8</v>
       </c>
       <c r="D75">
-        <v>-0.1</v>
+        <v>0.2</v>
       </c>
       <c r="E75">
-        <v>0.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="2">
-        <v>43921</v>
+        <v>43982</v>
       </c>
       <c r="B76">
-        <v>0.7</v>
+        <v>0.1</v>
       </c>
       <c r="C76">
-        <v>1.1</v>
+        <v>0.9</v>
       </c>
       <c r="D76">
+        <v>-0.6</v>
+      </c>
+      <c r="E76">
         <v>0.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.2</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="2">
-        <v>43890</v>
+        <v>43951</v>
       </c>
       <c r="B77">
-        <v>1.2</v>
+        <v>0.3</v>
       </c>
       <c r="C77">
-        <v>1.2</v>
+        <v>1</v>
       </c>
       <c r="D77">
-        <v>0.5</v>
+        <v>-0.1</v>
       </c>
       <c r="E77">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="2">
-        <v>43861</v>
+        <v>43921</v>
       </c>
       <c r="B78">
-        <v>1.4</v>
+        <v>0.7</v>
       </c>
       <c r="C78">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="D78">
-        <v>0.8</v>
+        <v>0.1</v>
       </c>
       <c r="E78">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="2">
-        <v>43830</v>
+        <v>43890</v>
       </c>
       <c r="B79">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
       <c r="C79">
         <v>1.2</v>
       </c>
       <c r="D79">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="E79">
         <v>0.3</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="2">
-        <v>43799</v>
+        <v>43861</v>
       </c>
       <c r="B80">
-        <v>1</v>
+        <v>1.4</v>
       </c>
       <c r="C80">
         <v>1.2</v>
       </c>
       <c r="D80">
-        <v>0.2</v>
+        <v>0.8</v>
       </c>
       <c r="E80">
         <v>0.3</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="2">
-        <v>43769</v>
+        <v>43830</v>
       </c>
       <c r="B81">
-        <v>0.7</v>
+        <v>1.3</v>
       </c>
       <c r="C81">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
       <c r="D81">
-        <v>-0.1</v>
+        <v>0.4</v>
       </c>
       <c r="E81">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="2">
-        <v>43738</v>
+        <v>43799</v>
       </c>
       <c r="B82">
-        <v>0.8</v>
+        <v>1</v>
       </c>
       <c r="C82">
-        <v>1.4</v>
+        <v>1.2</v>
       </c>
       <c r="D82">
-        <v>-0.3</v>
+        <v>0.2</v>
       </c>
       <c r="E82">
-        <v>0.5</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="2">
-        <v>43708</v>
+        <v>43769</v>
       </c>
       <c r="B83">
-        <v>1</v>
+        <v>0.7</v>
       </c>
       <c r="C83">
-        <v>1.5</v>
+        <v>1.3</v>
       </c>
       <c r="D83">
         <v>-0.1</v>
       </c>
       <c r="E83">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="2">
-        <v>43677</v>
+        <v>43738</v>
       </c>
       <c r="B84">
-        <v>1</v>
+        <v>0.8</v>
       </c>
       <c r="C84">
-        <v>1.6</v>
+        <v>1.4</v>
       </c>
       <c r="D84">
-        <v>-0.7</v>
+        <v>-0.3</v>
       </c>
       <c r="E84">
-        <v>0.7</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="2">
-        <v>43646</v>
+        <v>43708</v>
       </c>
       <c r="B85">
-        <v>1.3</v>
+        <v>1</v>
       </c>
       <c r="C85">
-        <v>1.7</v>
+        <v>1.5</v>
       </c>
       <c r="D85">
-        <v>0.7</v>
+        <v>-0.1</v>
       </c>
       <c r="E85">
-        <v>1</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="2">
-        <v>43616</v>
+        <v>43677</v>
       </c>
       <c r="B86">
-        <v>1.2</v>
+        <v>1</v>
       </c>
       <c r="C86">
-        <v>1.8</v>
+        <v>1.6</v>
       </c>
       <c r="D86">
-        <v>0.3</v>
+        <v>-0.7</v>
       </c>
       <c r="E86">
-        <v>1.1</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="2">
-        <v>43585</v>
+        <v>43646</v>
       </c>
       <c r="B87">
+        <v>1.3</v>
+      </c>
+      <c r="C87">
         <v>1.7</v>
       </c>
-      <c r="C87">
-[...1 lines deleted...]
-      </c>
       <c r="D87">
-        <v>0.9</v>
+        <v>0.7</v>
       </c>
       <c r="E87">
-        <v>1.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="2">
-        <v>43555</v>
+        <v>43616</v>
       </c>
       <c r="B88">
-        <v>1.4</v>
+        <v>1.2</v>
       </c>
       <c r="C88">
         <v>1.8</v>
       </c>
       <c r="D88">
-        <v>0.8</v>
+        <v>0.3</v>
       </c>
       <c r="E88">
         <v>1.1</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="2">
-        <v>43524</v>
+        <v>43585</v>
       </c>
       <c r="B89">
-        <v>1.5</v>
+        <v>1.7</v>
       </c>
       <c r="C89">
         <v>1.8</v>
       </c>
       <c r="D89">
         <v>0.9</v>
       </c>
       <c r="E89">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="2">
-        <v>43496</v>
+        <v>43555</v>
       </c>
       <c r="B90">
         <v>1.4</v>
       </c>
       <c r="C90">
         <v>1.8</v>
       </c>
       <c r="D90">
-        <v>0.6</v>
+        <v>0.8</v>
       </c>
       <c r="E90">
         <v>1.1</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="2">
-        <v>43465</v>
+        <v>43524</v>
       </c>
       <c r="B91">
         <v>1.5</v>
       </c>
       <c r="C91">
         <v>1.8</v>
       </c>
       <c r="D91">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
       <c r="E91">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="2">
-        <v>43434</v>
+        <v>43496</v>
       </c>
       <c r="B92">
-        <v>1.9</v>
+        <v>1.4</v>
       </c>
       <c r="C92">
-        <v>1.7</v>
+        <v>1.8</v>
       </c>
       <c r="D92">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
       <c r="E92">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="2">
-        <v>43404</v>
+        <v>43465</v>
       </c>
       <c r="B93">
-        <v>2.3</v>
+        <v>1.5</v>
       </c>
       <c r="C93">
-        <v>1.7</v>
+        <v>1.8</v>
       </c>
       <c r="D93">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="E93">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="2">
-        <v>43373</v>
+        <v>43434</v>
       </c>
       <c r="B94">
-        <v>2.1</v>
+        <v>1.9</v>
       </c>
       <c r="C94">
-        <v>1.6</v>
+        <v>1.7</v>
       </c>
       <c r="D94">
-        <v>1.8</v>
+        <v>0.9</v>
       </c>
       <c r="E94">
-        <v>1.4</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="2">
-        <v>43343</v>
+        <v>43404</v>
       </c>
       <c r="B95">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
       <c r="C95">
-        <v>1.6</v>
+        <v>1.7</v>
       </c>
       <c r="D95">
+        <v>0.8</v>
+      </c>
+      <c r="E95">
         <v>1.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.4</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="2">
-        <v>43312</v>
+        <v>43373</v>
       </c>
       <c r="B96">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
       <c r="C96">
-        <v>1.5</v>
+        <v>1.6</v>
       </c>
       <c r="D96">
-        <v>2.2</v>
+        <v>1.8</v>
       </c>
       <c r="E96">
         <v>1.4</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="2">
-        <v>43281</v>
+        <v>43343</v>
       </c>
       <c r="B97">
-        <v>2</v>
+        <v>2.1</v>
       </c>
       <c r="C97">
-        <v>1.5</v>
+        <v>1.6</v>
       </c>
       <c r="D97">
-        <v>2</v>
+        <v>1.3</v>
       </c>
       <c r="E97">
-        <v>1.3</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="2">
-        <v>43251</v>
+        <v>43312</v>
       </c>
       <c r="B98">
-        <v>2</v>
+        <v>2.2</v>
       </c>
       <c r="C98">
+        <v>1.5</v>
+      </c>
+      <c r="D98">
+        <v>2.2</v>
+      </c>
+      <c r="E98">
         <v>1.4</v>
-      </c>
-[...4 lines deleted...]
-        <v>1.2</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="2">
-        <v>43220</v>
+        <v>43281</v>
       </c>
       <c r="B99">
-        <v>1.2</v>
+        <v>2</v>
       </c>
       <c r="C99">
-        <v>1.4</v>
+        <v>1.5</v>
       </c>
       <c r="D99">
-        <v>0.3</v>
+        <v>2</v>
       </c>
       <c r="E99">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="2">
-        <v>43190</v>
+        <v>43251</v>
       </c>
       <c r="B100">
-        <v>1.4</v>
+        <v>2</v>
       </c>
       <c r="C100">
         <v>1.4</v>
       </c>
       <c r="D100">
-        <v>0.8</v>
+        <v>1.4</v>
       </c>
       <c r="E100">
-        <v>1.4</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="2">
-        <v>43159</v>
+        <v>43220</v>
       </c>
       <c r="B101">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="C101">
         <v>1.4</v>
       </c>
       <c r="D101">
-        <v>0.7</v>
+        <v>0.3</v>
       </c>
       <c r="E101">
-        <v>1.5</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="2">
-        <v>43131</v>
+        <v>43190</v>
       </c>
       <c r="B102">
-        <v>1.3</v>
+        <v>1.4</v>
       </c>
       <c r="C102">
-        <v>1.5</v>
+        <v>1.4</v>
       </c>
       <c r="D102">
-        <v>1.1</v>
+        <v>0.8</v>
       </c>
       <c r="E102">
-        <v>1.5</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="2">
-        <v>43100</v>
+        <v>43159</v>
       </c>
       <c r="B103">
-        <v>1.3</v>
+        <v>1.1</v>
       </c>
       <c r="C103">
+        <v>1.4</v>
+      </c>
+      <c r="D103">
+        <v>0.7</v>
+      </c>
+      <c r="E103">
         <v>1.5</v>
-      </c>
-[...4 lines deleted...]
-        <v>1.6</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="2">
-        <v>43069</v>
+        <v>43131</v>
       </c>
       <c r="B104">
-        <v>1.5</v>
+        <v>1.3</v>
       </c>
       <c r="C104">
         <v>1.5</v>
       </c>
       <c r="D104">
-        <v>1.8</v>
+        <v>1.1</v>
       </c>
       <c r="E104">
         <v>1.5</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="2">
-        <v>43039</v>
+        <v>43100</v>
       </c>
       <c r="B105">
-        <v>1.4</v>
+        <v>1.3</v>
       </c>
       <c r="C105">
-        <v>1.4</v>
+        <v>1.5</v>
       </c>
       <c r="D105">
-        <v>1.9</v>
+        <v>1.6</v>
       </c>
       <c r="E105">
-        <v>1.4</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="2">
-        <v>43008</v>
+        <v>43069</v>
       </c>
       <c r="B106">
-        <v>1.6</v>
+        <v>1.5</v>
       </c>
       <c r="C106">
-        <v>1.4</v>
+        <v>1.5</v>
       </c>
       <c r="D106">
-        <v>1.6</v>
+        <v>1.8</v>
       </c>
       <c r="E106">
-        <v>1.3</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="2">
-        <v>42978</v>
+        <v>43039</v>
       </c>
       <c r="B107">
-        <v>1.5</v>
+        <v>1.4</v>
       </c>
       <c r="C107">
-        <v>1.3</v>
+        <v>1.4</v>
       </c>
       <c r="D107">
-        <v>1.3</v>
+        <v>1.9</v>
       </c>
       <c r="E107">
-        <v>1.2</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="2">
-        <v>42947</v>
+        <v>43008</v>
       </c>
       <c r="B108">
+        <v>1.6</v>
+      </c>
+      <c r="C108">
+        <v>1.4</v>
+      </c>
+      <c r="D108">
+        <v>1.6</v>
+      </c>
+      <c r="E108">
         <v>1.3</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.2</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="2">
-        <v>42916</v>
+        <v>42978</v>
       </c>
       <c r="B109">
+        <v>1.5</v>
+      </c>
+      <c r="C109">
         <v>1.3</v>
       </c>
-      <c r="C109">
-[...1 lines deleted...]
-      </c>
       <c r="D109">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="E109">
         <v>1.2</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="2">
-        <v>42886</v>
+        <v>42947</v>
       </c>
       <c r="B110">
-        <v>1.4</v>
+        <v>1.3</v>
       </c>
       <c r="C110">
+        <v>1.2</v>
+      </c>
+      <c r="D110">
         <v>1</v>
       </c>
-      <c r="D110">
-[...1 lines deleted...]
-      </c>
       <c r="E110">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="2">
-        <v>42855</v>
+        <v>42916</v>
       </c>
       <c r="B111">
-        <v>1.9</v>
+        <v>1.3</v>
       </c>
       <c r="C111">
-        <v>0.8</v>
+        <v>1.1</v>
       </c>
       <c r="D111">
-        <v>2.4</v>
+        <v>1</v>
       </c>
       <c r="E111">
-        <v>1</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="2">
-        <v>42825</v>
+        <v>42886</v>
       </c>
       <c r="B112">
-        <v>1.5</v>
+        <v>1.4</v>
       </c>
       <c r="C112">
-        <v>0.7</v>
+        <v>1</v>
       </c>
       <c r="D112">
-        <v>1.4</v>
+        <v>1.7</v>
       </c>
       <c r="E112">
-        <v>0.9</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="2">
-        <v>42794</v>
+        <v>42855</v>
       </c>
       <c r="B113">
-        <v>2</v>
+        <v>1.9</v>
       </c>
       <c r="C113">
-        <v>0.5</v>
+        <v>0.8</v>
       </c>
       <c r="D113">
-        <v>1.6</v>
+        <v>2.4</v>
       </c>
       <c r="E113">
-        <v>0.8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="2">
-        <v>42766</v>
+        <v>42825</v>
       </c>
       <c r="B114">
-        <v>1.7</v>
+        <v>1.5</v>
       </c>
       <c r="C114">
-        <v>0.3</v>
+        <v>0.7</v>
       </c>
       <c r="D114">
-        <v>1.3</v>
+        <v>1.4</v>
       </c>
       <c r="E114">
-        <v>0.7</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="2">
-        <v>42735</v>
+        <v>42794</v>
       </c>
       <c r="B115">
-        <v>1.1</v>
+        <v>2</v>
       </c>
       <c r="C115">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="D115">
-        <v>0.9</v>
+        <v>1.6</v>
       </c>
       <c r="E115">
-        <v>0.6</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="2">
-        <v>42704</v>
+        <v>42766</v>
       </c>
       <c r="B116">
-        <v>0.6</v>
+        <v>1.7</v>
       </c>
       <c r="C116">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="D116">
-        <v>0.5</v>
+        <v>1.3</v>
       </c>
       <c r="E116">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="2">
-        <v>42674</v>
+        <v>42735</v>
       </c>
       <c r="B117">
-        <v>0.5</v>
+        <v>1.1</v>
       </c>
       <c r="C117">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="D117">
-        <v>1.1</v>
+        <v>0.9</v>
       </c>
       <c r="E117">
         <v>0.6</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="2">
-        <v>42643</v>
+        <v>42704</v>
       </c>
       <c r="B118">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
       <c r="C118">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="D118">
-        <v>0.7</v>
+        <v>0.5</v>
       </c>
       <c r="E118">
         <v>0.6</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="2">
-        <v>42613</v>
+        <v>42674</v>
       </c>
       <c r="B119">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="C119">
         <v>0.1</v>
       </c>
       <c r="D119">
-        <v>0.8</v>
+        <v>1.1</v>
       </c>
       <c r="E119">
         <v>0.6</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="2">
-        <v>42582</v>
+        <v>42643</v>
       </c>
       <c r="B120">
-        <v>0.2</v>
+        <v>0.4</v>
       </c>
       <c r="C120">
         <v>0.1</v>
       </c>
       <c r="D120">
         <v>0.7</v>
       </c>
       <c r="E120">
         <v>0.6</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="2">
-        <v>42551</v>
+        <v>42613</v>
       </c>
       <c r="B121">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="C121">
         <v>0.1</v>
       </c>
       <c r="D121">
-        <v>0.7</v>
+        <v>0.8</v>
       </c>
       <c r="E121">
         <v>0.6</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="2">
-        <v>42521</v>
+        <v>42582</v>
       </c>
       <c r="B122">
-        <v>-0.1</v>
+        <v>0.2</v>
       </c>
       <c r="C122">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="D122">
-        <v>0.4</v>
+        <v>0.7</v>
       </c>
       <c r="E122">
         <v>0.6</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="2">
-        <v>42490</v>
+        <v>42551</v>
       </c>
       <c r="B123">
-        <v>-0.3</v>
+        <v>0.1</v>
       </c>
       <c r="C123">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="D123">
-        <v>0.5</v>
+        <v>0.7</v>
       </c>
       <c r="E123">
         <v>0.6</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="2">
-        <v>42460</v>
+        <v>42521</v>
       </c>
       <c r="B124">
-        <v>0</v>
+        <v>-0.1</v>
       </c>
       <c r="C124">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="D124">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="E124">
         <v>0.6</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="2">
-        <v>42429</v>
+        <v>42490</v>
       </c>
       <c r="B125">
-        <v>-0.1</v>
+        <v>-0.3</v>
       </c>
       <c r="C125">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="D125">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="E125">
         <v>0.6</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="2">
-        <v>42400</v>
+        <v>42460</v>
       </c>
       <c r="B126">
-        <v>0.3</v>
+        <v>0</v>
       </c>
       <c r="C126">
         <v>0.3</v>
       </c>
       <c r="D126">
-        <v>0.7</v>
+        <v>0.5</v>
       </c>
       <c r="E126">
         <v>0.6</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="2">
-        <v>42369</v>
+        <v>42429</v>
       </c>
       <c r="B127">
+        <v>-0.1</v>
+      </c>
+      <c r="C127">
+        <v>0.3</v>
+      </c>
+      <c r="D127">
         <v>0.2</v>
       </c>
-      <c r="C127">
-[...4 lines deleted...]
-      </c>
       <c r="E127">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="2">
-        <v>42338</v>
+        <v>42400</v>
       </c>
       <c r="B128">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="C128">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="D128">
+        <v>0.7</v>
+      </c>
+      <c r="E128">
         <v>0.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.5</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="2">
-        <v>42308</v>
+        <v>42369</v>
       </c>
       <c r="B129">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="C129">
         <v>0.2</v>
       </c>
       <c r="D129">
-        <v>0.7</v>
+        <v>0.3</v>
       </c>
       <c r="E129">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="2">
-        <v>42277</v>
+        <v>42338</v>
       </c>
       <c r="B130">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="C130">
         <v>0.2</v>
       </c>
       <c r="D130">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
       <c r="E130">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="2">
-        <v>42247</v>
+        <v>42308</v>
       </c>
       <c r="B131">
         <v>0.4</v>
       </c>
       <c r="C131">
         <v>0.2</v>
       </c>
       <c r="D131">
         <v>0.7</v>
       </c>
       <c r="E131">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="2">
-        <v>42216</v>
+        <v>42277</v>
       </c>
       <c r="B132">
-        <v>0.6</v>
+        <v>0.2</v>
       </c>
       <c r="C132">
         <v>0.2</v>
       </c>
       <c r="D132">
-        <v>0.7</v>
+        <v>0.9</v>
       </c>
       <c r="E132">
-        <v>0.2</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="2">
-        <v>42185</v>
+        <v>42247</v>
       </c>
       <c r="B133">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="C133">
         <v>0.2</v>
       </c>
       <c r="D133">
-        <v>0.8</v>
+        <v>0.7</v>
       </c>
       <c r="E133">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="2">
-        <v>42155</v>
+        <v>42216</v>
       </c>
       <c r="B134">
         <v>0.6</v>
       </c>
       <c r="C134">
         <v>0.2</v>
       </c>
       <c r="D134">
-        <v>0.9</v>
+        <v>0.7</v>
       </c>
       <c r="E134">
-        <v>0</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="2">
-        <v>42124</v>
+        <v>42185</v>
       </c>
       <c r="B135">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="C135">
         <v>0.2</v>
       </c>
       <c r="D135">
-        <v>0.5</v>
+        <v>0.8</v>
       </c>
       <c r="E135">
-        <v>-0.1</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="2">
-        <v>42094</v>
+        <v>42155</v>
       </c>
       <c r="B136">
-        <v>-0.1</v>
+        <v>0.6</v>
       </c>
       <c r="C136">
         <v>0.2</v>
       </c>
       <c r="D136">
-        <v>0.4</v>
+        <v>0.9</v>
       </c>
       <c r="E136">
-        <v>-0.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="2">
-        <v>42063</v>
+        <v>42124</v>
       </c>
       <c r="B137">
-        <v>-0.3</v>
+        <v>0.2</v>
       </c>
       <c r="C137">
         <v>0.2</v>
       </c>
       <c r="D137">
+        <v>0.5</v>
+      </c>
+      <c r="E137">
         <v>-0.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>-0.2</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="2">
-        <v>42035</v>
+        <v>42094</v>
       </c>
       <c r="B138">
-        <v>-0.6</v>
+        <v>-0.1</v>
       </c>
       <c r="C138">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="D138">
-        <v>-0.4</v>
+        <v>0.4</v>
       </c>
       <c r="E138">
-        <v>-0.2</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="2">
-        <v>42004</v>
+        <v>42063</v>
       </c>
       <c r="B139">
-        <v>-0.2</v>
+        <v>-0.3</v>
       </c>
       <c r="C139">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="D139">
-        <v>-0.3</v>
+        <v>-0.1</v>
       </c>
       <c r="E139">
         <v>-0.2</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="2">
-        <v>41973</v>
+        <v>42035</v>
       </c>
       <c r="B140">
+        <v>-0.6</v>
+      </c>
+      <c r="C140">
         <v>0.3</v>
       </c>
-      <c r="C140">
-[...1 lines deleted...]
-      </c>
       <c r="D140">
-        <v>0.1</v>
+        <v>-0.4</v>
       </c>
       <c r="E140">
-        <v>-0.1</v>
+        <v>-0.2</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="2">
-        <v>41943</v>
+        <v>42004</v>
       </c>
       <c r="B141">
+        <v>-0.2</v>
+      </c>
+      <c r="C141">
         <v>0.4</v>
       </c>
-      <c r="C141">
-[...1 lines deleted...]
-      </c>
       <c r="D141">
-        <v>0.1</v>
+        <v>-0.3</v>
       </c>
       <c r="E141">
-        <v>-0.1</v>
+        <v>-0.2</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="2">
-        <v>41912</v>
+        <v>41973</v>
       </c>
       <c r="B142">
         <v>0.3</v>
       </c>
       <c r="C142">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
       <c r="D142">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="E142">
         <v>-0.1</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="2">
-        <v>41882</v>
+        <v>41943</v>
       </c>
       <c r="B143">
         <v>0.4</v>
       </c>
       <c r="C143">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
       <c r="D143">
-        <v>-0.1</v>
+        <v>0.1</v>
       </c>
       <c r="E143">
         <v>-0.1</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="2">
-        <v>41851</v>
+        <v>41912</v>
       </c>
       <c r="B144">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="C144">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
       <c r="D144">
-        <v>-0.7</v>
+        <v>0</v>
       </c>
       <c r="E144">
         <v>-0.1</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="2">
-        <v>41820</v>
+        <v>41882</v>
       </c>
       <c r="B145">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="C145">
-        <v>0.8</v>
+        <v>0.7</v>
       </c>
       <c r="D145">
-        <v>-0.2</v>
+        <v>-0.1</v>
       </c>
       <c r="E145">
-        <v>0</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="2">
-        <v>41790</v>
+        <v>41851</v>
       </c>
       <c r="B146">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="C146">
-        <v>0.9</v>
+        <v>0.7</v>
       </c>
       <c r="D146">
-        <v>-0.3</v>
+        <v>-0.7</v>
       </c>
       <c r="E146">
-        <v>0.2</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="2">
-        <v>41759</v>
+        <v>41820</v>
       </c>
       <c r="B147">
-        <v>0.7</v>
+        <v>0.5</v>
       </c>
       <c r="C147">
-        <v>1</v>
+        <v>0.8</v>
       </c>
       <c r="D147">
-        <v>-0.1</v>
+        <v>-0.2</v>
       </c>
       <c r="E147">
-        <v>0.3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="2">
-        <v>41729</v>
+        <v>41790</v>
       </c>
       <c r="B148">
         <v>0.5</v>
       </c>
       <c r="C148">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="D148">
-        <v>-0.4</v>
+        <v>-0.3</v>
       </c>
       <c r="E148">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="2">
-        <v>41698</v>
+        <v>41759</v>
       </c>
       <c r="B149">
         <v>0.7</v>
       </c>
       <c r="C149">
-        <v>1.2</v>
+        <v>1</v>
       </c>
       <c r="D149">
         <v>-0.1</v>
       </c>
       <c r="E149">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="2">
-        <v>41670</v>
+        <v>41729</v>
       </c>
       <c r="B150">
-        <v>0.8</v>
+        <v>0.5</v>
       </c>
       <c r="C150">
-        <v>1.2</v>
+        <v>1</v>
       </c>
       <c r="D150">
-        <v>0.1</v>
+        <v>-0.4</v>
       </c>
       <c r="E150">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="2">
-        <v>41639</v>
+        <v>41698</v>
       </c>
       <c r="B151">
-        <v>0.8</v>
+        <v>0.7</v>
       </c>
       <c r="C151">
-        <v>1.4</v>
+        <v>1.2</v>
       </c>
       <c r="D151">
-        <v>0.2</v>
+        <v>-0.1</v>
       </c>
       <c r="E151">
         <v>0.4</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="2">
-        <v>41608</v>
+        <v>41670</v>
       </c>
       <c r="B152">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="C152">
-        <v>1.5</v>
+        <v>1.2</v>
       </c>
       <c r="D152">
         <v>0.1</v>
       </c>
       <c r="E152">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="2">
-        <v>41578</v>
+        <v>41639</v>
       </c>
       <c r="B153">
-        <v>0.7</v>
+        <v>0.8</v>
       </c>
       <c r="C153">
-        <v>1.6</v>
+        <v>1.4</v>
       </c>
       <c r="D153">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="E153">
-        <v>0.7</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="2">
-        <v>41547</v>
+        <v>41608</v>
       </c>
       <c r="B154">
-        <v>1.1</v>
+        <v>0.9</v>
       </c>
       <c r="C154">
-        <v>1.7</v>
+        <v>1.5</v>
       </c>
       <c r="D154">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="E154">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="2">
-        <v>41517</v>
+        <v>41578</v>
       </c>
       <c r="B155">
-        <v>1.3</v>
+        <v>0.7</v>
       </c>
       <c r="C155">
-        <v>1.8</v>
+        <v>1.6</v>
       </c>
       <c r="D155">
-        <v>0.2</v>
+        <v>0</v>
       </c>
       <c r="E155">
-        <v>1.1</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="2">
-        <v>41486</v>
+        <v>41547</v>
       </c>
       <c r="B156">
-        <v>1.6</v>
+        <v>1.1</v>
       </c>
       <c r="C156">
-        <v>2</v>
+        <v>1.7</v>
       </c>
       <c r="D156">
-        <v>0.8</v>
+        <v>0.3</v>
       </c>
       <c r="E156">
-        <v>1.4</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="2">
-        <v>41455</v>
+        <v>41517</v>
       </c>
       <c r="B157">
-        <v>1.6</v>
+        <v>1.3</v>
       </c>
       <c r="C157">
-        <v>2</v>
+        <v>1.8</v>
       </c>
       <c r="D157">
-        <v>1.2</v>
+        <v>0.2</v>
       </c>
       <c r="E157">
-        <v>1.6</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="2">
-        <v>41425</v>
+        <v>41486</v>
       </c>
       <c r="B158">
+        <v>1.6</v>
+      </c>
+      <c r="C158">
+        <v>2</v>
+      </c>
+      <c r="D158">
+        <v>0.8</v>
+      </c>
+      <c r="E158">
         <v>1.4</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.7</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="2">
-        <v>41394</v>
+        <v>41455</v>
       </c>
       <c r="B159">
+        <v>1.6</v>
+      </c>
+      <c r="C159">
+        <v>2</v>
+      </c>
+      <c r="D159">
         <v>1.2</v>
       </c>
-      <c r="C159">
-[...4 lines deleted...]
-      </c>
       <c r="E159">
-        <v>1.8</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="2">
-        <v>41364</v>
+        <v>41425</v>
       </c>
       <c r="B160">
+        <v>1.4</v>
+      </c>
+      <c r="C160">
+        <v>2.1</v>
+      </c>
+      <c r="D160">
+        <v>0.9</v>
+      </c>
+      <c r="E160">
         <v>1.7</v>
-      </c>
-[...7 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="2">
-        <v>41333</v>
+        <v>41394</v>
       </c>
       <c r="B161">
-        <v>1.9</v>
+        <v>1.2</v>
       </c>
       <c r="C161">
-        <v>2.4</v>
+        <v>2.2</v>
       </c>
       <c r="D161">
-        <v>0.2</v>
+        <v>0.4</v>
       </c>
       <c r="E161">
-        <v>2.3</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="2">
-        <v>41305</v>
+        <v>41364</v>
       </c>
       <c r="B162">
+        <v>1.7</v>
+      </c>
+      <c r="C162">
+        <v>2.3</v>
+      </c>
+      <c r="D162">
+        <v>0.7</v>
+      </c>
+      <c r="E162">
         <v>2</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.5</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="2">
-        <v>41274</v>
+        <v>41333</v>
       </c>
       <c r="B163">
-        <v>2.2</v>
+        <v>1.9</v>
       </c>
       <c r="C163">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
       <c r="D163">
-        <v>2.1</v>
+        <v>0.2</v>
       </c>
       <c r="E163">
-        <v>2.8</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="2">
-        <v>41243</v>
+        <v>41305</v>
       </c>
       <c r="B164">
-        <v>2.2</v>
+        <v>2</v>
       </c>
       <c r="C164">
+        <v>2.4</v>
+      </c>
+      <c r="D164">
+        <v>0.4</v>
+      </c>
+      <c r="E164">
         <v>2.5</v>
-      </c>
-[...4 lines deleted...]
-        <v>2.9</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="2">
-        <v>41213</v>
+        <v>41274</v>
       </c>
       <c r="B165">
+        <v>2.2</v>
+      </c>
+      <c r="C165">
         <v>2.5</v>
       </c>
-      <c r="C165">
-[...1 lines deleted...]
-      </c>
       <c r="D165">
         <v>2.1</v>
       </c>
       <c r="E165">
-        <v>3.1</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="2">
-        <v>41182</v>
+        <v>41243</v>
       </c>
       <c r="B166">
-        <v>2.6</v>
+        <v>2.2</v>
       </c>
       <c r="C166">
-        <v>2.7</v>
+        <v>2.5</v>
       </c>
       <c r="D166">
+        <v>1.9</v>
+      </c>
+      <c r="E166">
         <v>2.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.2</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="2">
-        <v>41152</v>
+        <v>41213</v>
       </c>
       <c r="B167">
+        <v>2.5</v>
+      </c>
+      <c r="C167">
         <v>2.6</v>
       </c>
-      <c r="C167">
-[...1 lines deleted...]
-      </c>
       <c r="D167">
+        <v>2.1</v>
+      </c>
+      <c r="E167">
         <v>3.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.3</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="2">
-        <v>41121</v>
+        <v>41182</v>
       </c>
       <c r="B168">
-        <v>2.4</v>
+        <v>2.6</v>
       </c>
       <c r="C168">
         <v>2.7</v>
       </c>
       <c r="D168">
-        <v>2.8</v>
+        <v>2.9</v>
       </c>
       <c r="E168">
         <v>3.2</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="2">
-        <v>41090</v>
+        <v>41152</v>
       </c>
       <c r="B169">
-        <v>2.4</v>
+        <v>2.6</v>
       </c>
       <c r="C169">
         <v>2.7</v>
       </c>
       <c r="D169">
-        <v>2.7</v>
+        <v>3.1</v>
       </c>
       <c r="E169">
-        <v>3.2</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="2">
-        <v>41060</v>
+        <v>41121</v>
       </c>
       <c r="B170">
         <v>2.4</v>
       </c>
       <c r="C170">
         <v>2.7</v>
       </c>
       <c r="D170">
-        <v>2.7</v>
+        <v>2.8</v>
       </c>
       <c r="E170">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="2">
-        <v>41029</v>
+        <v>41090</v>
       </c>
       <c r="B171">
-        <v>2.6</v>
+        <v>2.4</v>
       </c>
       <c r="C171">
         <v>2.7</v>
       </c>
       <c r="D171">
-        <v>2.9</v>
+        <v>2.7</v>
       </c>
       <c r="E171">
-        <v>3.4</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="2">
-        <v>40999</v>
+        <v>41060</v>
       </c>
       <c r="B172">
+        <v>2.4</v>
+      </c>
+      <c r="C172">
         <v>2.7</v>
       </c>
-      <c r="C172">
-[...1 lines deleted...]
-      </c>
       <c r="D172">
-        <v>3.1</v>
+        <v>2.7</v>
       </c>
       <c r="E172">
-        <v>3.5</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="2">
-        <v>40968</v>
+        <v>41029</v>
       </c>
       <c r="B173">
+        <v>2.6</v>
+      </c>
+      <c r="C173">
         <v>2.7</v>
       </c>
-      <c r="C173">
-[...1 lines deleted...]
-      </c>
       <c r="D173">
-        <v>3.5</v>
+        <v>2.9</v>
       </c>
       <c r="E173">
-        <v>3.5</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="2">
-        <v>40939</v>
+        <v>40999</v>
       </c>
       <c r="B174">
         <v>2.7</v>
       </c>
       <c r="C174">
-        <v>2.7</v>
+        <v>2.8</v>
       </c>
       <c r="D174">
-        <v>3.3</v>
+        <v>3.1</v>
       </c>
       <c r="E174">
         <v>3.5</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="2">
-        <v>40908</v>
+        <v>40968</v>
       </c>
       <c r="B175">
+        <v>2.7</v>
+      </c>
+      <c r="C175">
         <v>2.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.7</v>
       </c>
       <c r="D175">
         <v>3.5</v>
       </c>
       <c r="E175">
-        <v>3.6</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="2">
-        <v>40877</v>
+        <v>40939</v>
       </c>
       <c r="B176">
-        <v>3</v>
+        <v>2.7</v>
       </c>
       <c r="C176">
         <v>2.7</v>
       </c>
       <c r="D176">
-        <v>3.8</v>
+        <v>3.3</v>
       </c>
       <c r="E176">
         <v>3.5</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="2">
-        <v>40847</v>
+        <v>40908</v>
       </c>
       <c r="B177">
-        <v>3</v>
+        <v>2.8</v>
       </c>
       <c r="C177">
-        <v>2.6</v>
+        <v>2.7</v>
       </c>
       <c r="D177">
-        <v>4</v>
+        <v>3.5</v>
       </c>
       <c r="E177">
-        <v>3.3</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="2">
-        <v>40816</v>
+        <v>40877</v>
       </c>
       <c r="B178">
         <v>3</v>
       </c>
       <c r="C178">
-        <v>2.5</v>
+        <v>2.7</v>
       </c>
       <c r="D178">
+        <v>3.8</v>
+      </c>
+      <c r="E178">
         <v>3.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.2</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="2">
-        <v>40786</v>
+        <v>40847</v>
       </c>
       <c r="B179">
-        <v>2.5</v>
+        <v>3</v>
       </c>
       <c r="C179">
-        <v>2.4</v>
+        <v>2.6</v>
       </c>
       <c r="D179">
-        <v>2.8</v>
+        <v>4</v>
       </c>
       <c r="E179">
-        <v>3.1</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="2">
-        <v>40755</v>
+        <v>40816</v>
       </c>
       <c r="B180">
+        <v>3</v>
+      </c>
+      <c r="C180">
         <v>2.5</v>
       </c>
-      <c r="C180">
-[...1 lines deleted...]
-      </c>
       <c r="D180">
-        <v>3</v>
+        <v>3.5</v>
       </c>
       <c r="E180">
-        <v>3</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="2">
-        <v>40724</v>
+        <v>40786</v>
       </c>
       <c r="B181">
-        <v>2.7</v>
+        <v>2.5</v>
       </c>
       <c r="C181">
-        <v>2.2</v>
+        <v>2.4</v>
       </c>
       <c r="D181">
-        <v>3.3</v>
+        <v>2.8</v>
       </c>
       <c r="E181">
-        <v>2.9</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="2">
-        <v>40694</v>
+        <v>40755</v>
       </c>
       <c r="B182">
-        <v>2.7</v>
+        <v>2.5</v>
       </c>
       <c r="C182">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
       <c r="D182">
-        <v>3.7</v>
+        <v>3</v>
       </c>
       <c r="E182">
-        <v>2.7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="2">
-        <v>40663</v>
+        <v>40724</v>
       </c>
       <c r="B183">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
       <c r="C183">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
       <c r="D183">
-        <v>4</v>
+        <v>3.3</v>
       </c>
       <c r="E183">
-        <v>2.5</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="2">
-        <v>40633</v>
+        <v>40694</v>
       </c>
       <c r="B184">
         <v>2.7</v>
       </c>
       <c r="C184">
-        <v>2</v>
+        <v>2.1</v>
       </c>
       <c r="D184">
-        <v>3.9</v>
+        <v>3.7</v>
       </c>
       <c r="E184">
-        <v>2.2</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="2">
-        <v>40602</v>
+        <v>40663</v>
       </c>
       <c r="B185">
-        <v>2.4</v>
+        <v>2.8</v>
       </c>
       <c r="C185">
-        <v>1.9</v>
+        <v>2.1</v>
       </c>
       <c r="D185">
-        <v>3.5</v>
+        <v>4</v>
       </c>
       <c r="E185">
-        <v>2</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="2">
-        <v>40574</v>
+        <v>40633</v>
       </c>
       <c r="B186">
-        <v>2.3</v>
+        <v>2.7</v>
       </c>
       <c r="C186">
-        <v>1.7</v>
+        <v>2</v>
       </c>
       <c r="D186">
-        <v>3.6</v>
+        <v>3.9</v>
       </c>
       <c r="E186">
-        <v>1.7</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="2">
-        <v>40543</v>
+        <v>40602</v>
       </c>
       <c r="B187">
-        <v>2.2</v>
+        <v>2.4</v>
       </c>
       <c r="C187">
-        <v>1.6</v>
+        <v>1.9</v>
       </c>
       <c r="D187">
-        <v>2.4</v>
+        <v>3.5</v>
       </c>
       <c r="E187">
-        <v>1.4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="2">
-        <v>40512</v>
+        <v>40574</v>
       </c>
       <c r="B188">
-        <v>1.9</v>
+        <v>2.3</v>
       </c>
       <c r="C188">
-        <v>1.5</v>
+        <v>1.7</v>
       </c>
       <c r="D188">
-        <v>2.2</v>
+        <v>3.6</v>
       </c>
       <c r="E188">
-        <v>1.2</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="2">
-        <v>40482</v>
+        <v>40543</v>
       </c>
       <c r="B189">
-        <v>1.9</v>
+        <v>2.2</v>
       </c>
       <c r="C189">
+        <v>1.6</v>
+      </c>
+      <c r="D189">
+        <v>2.4</v>
+      </c>
+      <c r="E189">
         <v>1.4</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.9</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="2">
-        <v>40451</v>
+        <v>40512</v>
       </c>
       <c r="B190">
         <v>1.9</v>
       </c>
       <c r="C190">
+        <v>1.5</v>
+      </c>
+      <c r="D190">
+        <v>2.2</v>
+      </c>
+      <c r="E190">
         <v>1.2</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.6</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="2">
-        <v>40421</v>
+        <v>40482</v>
       </c>
       <c r="B191">
-        <v>1.6</v>
+        <v>1.9</v>
       </c>
       <c r="C191">
-        <v>1</v>
+        <v>1.4</v>
       </c>
       <c r="D191">
-        <v>2</v>
+        <v>2.3</v>
       </c>
       <c r="E191">
-        <v>0.3</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="2">
-        <v>40390</v>
+        <v>40451</v>
       </c>
       <c r="B192">
-        <v>1.7</v>
+        <v>1.9</v>
       </c>
       <c r="C192">
-        <v>0.9</v>
+        <v>1.2</v>
       </c>
       <c r="D192">
-        <v>1.9</v>
+        <v>2</v>
       </c>
       <c r="E192">
-        <v>0</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="2">
-        <v>40359</v>
+        <v>40421</v>
       </c>
       <c r="B193">
-        <v>1.5</v>
+        <v>1.6</v>
       </c>
       <c r="C193">
-        <v>0.7</v>
+        <v>1</v>
       </c>
       <c r="D193">
-        <v>1.1</v>
+        <v>2</v>
       </c>
       <c r="E193">
-        <v>-0.3</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="2">
-        <v>40329</v>
+        <v>40390</v>
       </c>
       <c r="B194">
         <v>1.7</v>
       </c>
       <c r="C194">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
       <c r="D194">
-        <v>1.1</v>
+        <v>1.9</v>
       </c>
       <c r="E194">
-        <v>-0.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="2">
-        <v>40298</v>
+        <v>40359</v>
       </c>
       <c r="B195">
-        <v>1.6</v>
+        <v>1.5</v>
       </c>
       <c r="C195">
-        <v>0.4</v>
+        <v>0.7</v>
       </c>
       <c r="D195">
-        <v>0.7</v>
+        <v>1.1</v>
       </c>
       <c r="E195">
-        <v>-0.7</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="2">
-        <v>40268</v>
+        <v>40329</v>
       </c>
       <c r="B196">
-        <v>1.6</v>
+        <v>1.7</v>
       </c>
       <c r="C196">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
       <c r="D196">
-        <v>0.6</v>
+        <v>1.1</v>
       </c>
       <c r="E196">
-        <v>-0.8</v>
+        <v>-0.5</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="2">
-        <v>40237</v>
+        <v>40298</v>
       </c>
       <c r="B197">
-        <v>0.8</v>
+        <v>1.6</v>
       </c>
       <c r="C197">
-        <v>0.2</v>
+        <v>0.4</v>
       </c>
       <c r="D197">
-        <v>0.2</v>
+        <v>0.7</v>
       </c>
       <c r="E197">
-        <v>-0.9</v>
+        <v>-0.7</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="2">
-        <v>40209</v>
+        <v>40268</v>
       </c>
       <c r="B198">
-        <v>1</v>
+        <v>1.6</v>
       </c>
       <c r="C198">
         <v>0.3</v>
       </c>
       <c r="D198">
-        <v>0.1</v>
+        <v>0.6</v>
       </c>
       <c r="E198">
-        <v>-0.9</v>
+        <v>-0.8</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="2">
-        <v>40178</v>
+        <v>40237</v>
       </c>
       <c r="B199">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="C199">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="D199">
-        <v>-0.1</v>
+        <v>0.2</v>
       </c>
       <c r="E199">
         <v>-0.9</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="2">
-        <v>40147</v>
+        <v>40209</v>
       </c>
       <c r="B200">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="C200">
         <v>0.3</v>
       </c>
       <c r="D200">
-        <v>-0.8</v>
+        <v>0.1</v>
       </c>
       <c r="E200">
-        <v>-0.8</v>
+        <v>-0.9</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="2">
-        <v>40117</v>
+        <v>40178</v>
       </c>
       <c r="B201">
+        <v>0.9</v>
+      </c>
+      <c r="C201">
+        <v>0.3</v>
+      </c>
+      <c r="D201">
         <v>-0.1</v>
       </c>
-      <c r="C201">
-[...4 lines deleted...]
-      </c>
       <c r="E201">
-        <v>-0.6</v>
+        <v>-0.9</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="2">
-        <v>40086</v>
+        <v>40147</v>
       </c>
       <c r="B202">
-        <v>-0.3</v>
+        <v>0.5</v>
       </c>
       <c r="C202">
-        <v>0.7</v>
+        <v>0.3</v>
       </c>
       <c r="D202">
-        <v>-1.8</v>
+        <v>-0.8</v>
       </c>
       <c r="E202">
-        <v>-0.3</v>
+        <v>-0.8</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="2">
-        <v>40056</v>
+        <v>40117</v>
       </c>
       <c r="B203">
-        <v>-0.2</v>
+        <v>-0.1</v>
       </c>
       <c r="C203">
-        <v>1.1</v>
+        <v>0.5</v>
       </c>
       <c r="D203">
-        <v>-1.2</v>
+        <v>-1.6</v>
       </c>
       <c r="E203">
-        <v>0.1</v>
+        <v>-0.6</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="2">
-        <v>40025</v>
+        <v>40086</v>
       </c>
       <c r="B204">
-        <v>-0.7</v>
+        <v>-0.3</v>
       </c>
       <c r="C204">
-        <v>1.4</v>
+        <v>0.7</v>
       </c>
       <c r="D204">
-        <v>-1.5</v>
+        <v>-1.8</v>
       </c>
       <c r="E204">
-        <v>0.5</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="2">
-        <v>39994</v>
+        <v>40056</v>
       </c>
       <c r="B205">
-        <v>-0.1</v>
+        <v>-0.2</v>
       </c>
       <c r="C205">
-        <v>1.8</v>
+        <v>1.1</v>
       </c>
       <c r="D205">
-        <v>-1.6</v>
+        <v>-1.2</v>
       </c>
       <c r="E205">
-        <v>0.8</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="2">
-        <v>39964</v>
+        <v>40025</v>
       </c>
       <c r="B206">
-        <v>0</v>
+        <v>-0.7</v>
       </c>
       <c r="C206">
-        <v>2.1</v>
+        <v>1.4</v>
       </c>
       <c r="D206">
-        <v>-1.3</v>
+        <v>-1.5</v>
       </c>
       <c r="E206">
-        <v>1.3</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="2">
-        <v>39933</v>
+        <v>39994</v>
       </c>
       <c r="B207">
-        <v>0.6</v>
+        <v>-0.1</v>
       </c>
       <c r="C207">
-        <v>2.4</v>
+        <v>1.8</v>
       </c>
       <c r="D207">
-        <v>-0.6</v>
+        <v>-1.6</v>
       </c>
       <c r="E207">
-        <v>1.6</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="2">
-        <v>39903</v>
+        <v>39964</v>
       </c>
       <c r="B208">
-        <v>0.6</v>
+        <v>0</v>
       </c>
       <c r="C208">
-        <v>2.7</v>
+        <v>2.1</v>
       </c>
       <c r="D208">
-        <v>-0.6</v>
+        <v>-1.3</v>
       </c>
       <c r="E208">
-        <v>1.9</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="2">
-        <v>39872</v>
+        <v>39933</v>
       </c>
       <c r="B209">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
       <c r="C209">
-        <v>2.9</v>
+        <v>2.4</v>
       </c>
       <c r="D209">
-        <v>0.1</v>
+        <v>-0.6</v>
       </c>
       <c r="E209">
-        <v>2.2</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="2">
-        <v>39844</v>
+        <v>39903</v>
       </c>
       <c r="B210">
-        <v>1.1</v>
+        <v>0.6</v>
       </c>
       <c r="C210">
-        <v>3.1</v>
+        <v>2.7</v>
       </c>
       <c r="D210">
-        <v>0.1</v>
+        <v>-0.6</v>
       </c>
       <c r="E210">
-        <v>2.4</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="2">
-        <v>39813</v>
+        <v>39872</v>
       </c>
       <c r="B211">
-        <v>1.6</v>
+        <v>1.2</v>
       </c>
       <c r="C211">
-        <v>3.3</v>
+        <v>2.9</v>
       </c>
       <c r="D211">
-        <v>0.8</v>
+        <v>0.1</v>
       </c>
       <c r="E211">
-        <v>2.6</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="2">
-        <v>39782</v>
+        <v>39844</v>
       </c>
       <c r="B212">
-        <v>2.1</v>
+        <v>1.1</v>
       </c>
       <c r="C212">
-        <v>3.4</v>
+        <v>3.1</v>
       </c>
       <c r="D212">
-        <v>1.4</v>
+        <v>0.1</v>
       </c>
       <c r="E212">
-        <v>2.8</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="2">
-        <v>39752</v>
+        <v>39813</v>
       </c>
       <c r="B213">
-        <v>3.2</v>
+        <v>1.6</v>
       </c>
       <c r="C213">
-        <v>3.5</v>
+        <v>3.3</v>
       </c>
       <c r="D213">
-        <v>2.5</v>
+        <v>0.8</v>
       </c>
       <c r="E213">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="2">
-        <v>39721</v>
+        <v>39782</v>
       </c>
       <c r="B214">
-        <v>3.7</v>
+        <v>2.1</v>
       </c>
       <c r="C214">
         <v>3.4</v>
       </c>
       <c r="D214">
-        <v>3.2</v>
+        <v>1.4</v>
       </c>
       <c r="E214">
-        <v>2.9</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="2">
-        <v>39691</v>
+        <v>39752</v>
       </c>
       <c r="B215">
-        <v>3.8</v>
+        <v>3.2</v>
       </c>
       <c r="C215">
-        <v>3.3</v>
+        <v>3.5</v>
       </c>
       <c r="D215">
-        <v>3.1</v>
+        <v>2.5</v>
       </c>
       <c r="E215">
-        <v>2.8</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="2">
-        <v>39660</v>
+        <v>39721</v>
       </c>
       <c r="B216">
-        <v>4.1</v>
+        <v>3.7</v>
       </c>
       <c r="C216">
-        <v>3.1</v>
+        <v>3.4</v>
       </c>
       <c r="D216">
-        <v>3.1</v>
+        <v>3.2</v>
       </c>
       <c r="E216">
-        <v>2.7</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="2">
-        <v>39629</v>
+        <v>39691</v>
       </c>
       <c r="B217">
-        <v>4</v>
+        <v>3.8</v>
       </c>
       <c r="C217">
-        <v>2.9</v>
+        <v>3.3</v>
       </c>
       <c r="D217">
-        <v>3.4</v>
+        <v>3.1</v>
       </c>
       <c r="E217">
-        <v>2.7</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="2">
-        <v>39599</v>
+        <v>39660</v>
       </c>
       <c r="B218">
-        <v>3.7</v>
+        <v>4.1</v>
       </c>
       <c r="C218">
-        <v>2.8</v>
+        <v>3.1</v>
       </c>
       <c r="D218">
-        <v>2.8</v>
+        <v>3.1</v>
       </c>
       <c r="E218">
-        <v>2.6</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="2">
-        <v>39568</v>
+        <v>39629</v>
       </c>
       <c r="B219">
-        <v>3.3</v>
+        <v>4</v>
       </c>
       <c r="C219">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="D219">
-        <v>2.5</v>
+        <v>3.4</v>
       </c>
       <c r="E219">
-        <v>2.5</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="2">
-        <v>39538</v>
+        <v>39599</v>
       </c>
       <c r="B220">
-        <v>3.6</v>
+        <v>3.7</v>
       </c>
       <c r="C220">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="D220">
-        <v>3.2</v>
+        <v>2.8</v>
       </c>
       <c r="E220">
         <v>2.6</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="2">
-        <v>39507</v>
+        <v>39568</v>
       </c>
       <c r="B221">
         <v>3.3</v>
       </c>
       <c r="C221">
-        <v>2.4</v>
+        <v>2.6</v>
       </c>
       <c r="D221">
-        <v>2.9</v>
+        <v>2.5</v>
       </c>
       <c r="E221">
         <v>2.5</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="2">
-        <v>39478</v>
+        <v>39538</v>
       </c>
       <c r="B222">
+        <v>3.6</v>
+      </c>
+      <c r="C222">
+        <v>2.5</v>
+      </c>
+      <c r="D222">
         <v>3.2</v>
       </c>
-      <c r="C222">
-[...4 lines deleted...]
-      </c>
       <c r="E222">
-        <v>2.4</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="2">
-        <v>39447</v>
+        <v>39507</v>
       </c>
       <c r="B223">
-        <v>3.1</v>
+        <v>3.3</v>
       </c>
       <c r="C223">
-        <v>2.1</v>
+        <v>2.4</v>
       </c>
       <c r="D223">
-        <v>2.7</v>
+        <v>2.9</v>
       </c>
       <c r="E223">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="2">
-        <v>39416</v>
+        <v>39478</v>
       </c>
       <c r="B224">
-        <v>3</v>
+        <v>3.2</v>
       </c>
       <c r="C224">
-        <v>2</v>
+        <v>2.2</v>
       </c>
       <c r="D224">
-        <v>2.8</v>
+        <v>2.9</v>
       </c>
       <c r="E224">
         <v>2.4</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="2">
-        <v>39386</v>
+        <v>39447</v>
       </c>
       <c r="B225">
-        <v>2.5</v>
+        <v>3.1</v>
       </c>
       <c r="C225">
-        <v>1.9</v>
+        <v>2.1</v>
       </c>
       <c r="D225">
-        <v>2.5</v>
+        <v>2.7</v>
       </c>
       <c r="E225">
         <v>2.4</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="2">
-        <v>39355</v>
+        <v>39416</v>
       </c>
       <c r="B226">
-        <v>2.1</v>
+        <v>3</v>
       </c>
       <c r="C226">
-        <v>1.9</v>
+        <v>2</v>
       </c>
       <c r="D226">
-        <v>2</v>
+        <v>2.8</v>
       </c>
       <c r="E226">
         <v>2.4</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="2">
-        <v>39325</v>
+        <v>39386</v>
       </c>
       <c r="B227">
-        <v>1.7</v>
+        <v>2.5</v>
       </c>
       <c r="C227">
-        <v>1.8</v>
+        <v>1.9</v>
       </c>
       <c r="D227">
-        <v>1.9</v>
+        <v>2.5</v>
       </c>
       <c r="E227">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="2">
-        <v>39294</v>
+        <v>39355</v>
       </c>
       <c r="B228">
-        <v>1.8</v>
+        <v>2.1</v>
       </c>
       <c r="C228">
         <v>1.9</v>
       </c>
       <c r="D228">
-        <v>2.3</v>
+        <v>2</v>
       </c>
       <c r="E228">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="2">
-        <v>39263</v>
+        <v>39325</v>
       </c>
       <c r="B229">
+        <v>1.7</v>
+      </c>
+      <c r="C229">
+        <v>1.8</v>
+      </c>
+      <c r="D229">
         <v>1.9</v>
       </c>
-      <c r="C229">
-[...4 lines deleted...]
-      </c>
       <c r="E229">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="2">
-        <v>39233</v>
+        <v>39294</v>
       </c>
       <c r="B230">
+        <v>1.8</v>
+      </c>
+      <c r="C230">
         <v>1.9</v>
       </c>
-      <c r="C230">
-[...1 lines deleted...]
-      </c>
       <c r="D230">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
       <c r="E230">
-        <v>2.7</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="2">
-        <v>39202</v>
+        <v>39263</v>
       </c>
       <c r="B231">
         <v>1.9</v>
       </c>
       <c r="C231">
-        <v>2</v>
+        <v>1.9</v>
       </c>
       <c r="D231">
-        <v>2.8</v>
+        <v>2.4</v>
       </c>
       <c r="E231">
-        <v>2.8</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="2">
-        <v>39172</v>
+        <v>39233</v>
       </c>
       <c r="B232">
         <v>1.9</v>
       </c>
       <c r="C232">
-        <v>2.1</v>
+        <v>2</v>
       </c>
       <c r="D232">
         <v>2.4</v>
       </c>
       <c r="E232">
-        <v>2.9</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="2">
-        <v>39141</v>
+        <v>39202</v>
       </c>
       <c r="B233">
         <v>1.9</v>
       </c>
       <c r="C233">
-        <v>2.1</v>
+        <v>2</v>
       </c>
       <c r="D233">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="E233">
-        <v>3</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="2">
-        <v>39113</v>
+        <v>39172</v>
       </c>
       <c r="B234">
-        <v>1.8</v>
+        <v>1.9</v>
       </c>
       <c r="C234">
         <v>2.1</v>
       </c>
       <c r="D234">
-        <v>2.6</v>
+        <v>2.4</v>
       </c>
       <c r="E234">
-        <v>3</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="2">
-        <v>39082</v>
+        <v>39141</v>
       </c>
       <c r="B235">
         <v>1.9</v>
       </c>
       <c r="C235">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
       <c r="D235">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="E235">
         <v>3</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="2">
-        <v>39051</v>
+        <v>39113</v>
       </c>
       <c r="B236">
-        <v>1.9</v>
+        <v>1.8</v>
       </c>
       <c r="C236">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
       <c r="D236">
-        <v>2.4</v>
+        <v>2.6</v>
       </c>
       <c r="E236">
         <v>3</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="2">
-        <v>39021</v>
+        <v>39082</v>
       </c>
       <c r="B237">
-        <v>1.6</v>
+        <v>1.9</v>
       </c>
       <c r="C237">
         <v>2.2</v>
       </c>
       <c r="D237">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="E237">
-        <v>3.1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="2">
-        <v>38990</v>
+        <v>39051</v>
       </c>
       <c r="B238">
-        <v>1.8</v>
+        <v>1.9</v>
       </c>
       <c r="C238">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
       <c r="D238">
+        <v>2.4</v>
+      </c>
+      <c r="E238">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>3.1</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="2">
-        <v>38960</v>
+        <v>39021</v>
       </c>
       <c r="B239">
-        <v>2.3</v>
+        <v>1.6</v>
       </c>
       <c r="C239">
-        <v>2.4</v>
+        <v>2.2</v>
       </c>
       <c r="D239">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
       <c r="E239">
-        <v>3</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="2">
-        <v>38929</v>
+        <v>38990</v>
       </c>
       <c r="B240">
-        <v>2.4</v>
+        <v>1.8</v>
       </c>
       <c r="C240">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
       <c r="D240">
         <v>3</v>
       </c>
       <c r="E240">
-        <v>3</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="2">
-        <v>38898</v>
+        <v>38960</v>
       </c>
       <c r="B241">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="C241">
         <v>2.4</v>
       </c>
       <c r="D241">
-        <v>3.5</v>
+        <v>2.7</v>
       </c>
       <c r="E241">
-        <v>2.9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="2">
-        <v>38868</v>
+        <v>38929</v>
       </c>
       <c r="B242">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
       <c r="C242">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
       <c r="D242">
-        <v>3.6</v>
+        <v>3</v>
       </c>
       <c r="E242">
-        <v>2.7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="2">
-        <v>38837</v>
+        <v>38898</v>
       </c>
       <c r="B243">
+        <v>2.5</v>
+      </c>
+      <c r="C243">
         <v>2.4</v>
       </c>
-      <c r="C243">
-[...1 lines deleted...]
-      </c>
       <c r="D243">
-        <v>3.7</v>
+        <v>3.5</v>
       </c>
       <c r="E243">
-        <v>2.5</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="2">
-        <v>38807</v>
+        <v>38868</v>
       </c>
       <c r="B244">
-        <v>2.2</v>
+        <v>2.5</v>
       </c>
       <c r="C244">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
       <c r="D244">
-        <v>3.8</v>
+        <v>3.6</v>
       </c>
       <c r="E244">
-        <v>2.4</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="2">
-        <v>38776</v>
+        <v>38837</v>
       </c>
       <c r="B245">
         <v>2.4</v>
       </c>
       <c r="C245">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
       <c r="D245">
-        <v>3</v>
+        <v>3.7</v>
       </c>
       <c r="E245">
-        <v>2.3</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="2">
-        <v>38748</v>
+        <v>38807</v>
       </c>
       <c r="B246">
+        <v>2.2</v>
+      </c>
+      <c r="C246">
+        <v>2.2</v>
+      </c>
+      <c r="D246">
+        <v>3.8</v>
+      </c>
+      <c r="E246">
         <v>2.4</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.2</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="2">
-        <v>38717</v>
+        <v>38776</v>
       </c>
       <c r="B247">
-        <v>2.2</v>
+        <v>2.4</v>
       </c>
       <c r="C247">
         <v>2.2</v>
       </c>
       <c r="D247">
-        <v>2.5</v>
+        <v>3</v>
       </c>
       <c r="E247">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="2">
-        <v>38686</v>
+        <v>38748</v>
       </c>
       <c r="B248">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
       <c r="C248">
         <v>2.2</v>
       </c>
       <c r="D248">
-        <v>2.5</v>
+        <v>2.7</v>
       </c>
       <c r="E248">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="2">
-        <v>38656</v>
+        <v>38717</v>
       </c>
       <c r="B249">
-        <v>2.4</v>
+        <v>2.2</v>
       </c>
       <c r="C249">
         <v>2.2</v>
       </c>
       <c r="D249">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="E249">
         <v>2.1</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="2">
-        <v>38625</v>
+        <v>38686</v>
       </c>
       <c r="B250">
-        <v>2.6</v>
+        <v>2.3</v>
       </c>
       <c r="C250">
         <v>2.2</v>
       </c>
       <c r="D250">
-        <v>2.7</v>
+        <v>2.5</v>
       </c>
       <c r="E250">
         <v>2.1</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="2">
-        <v>38595</v>
+        <v>38656</v>
       </c>
       <c r="B251">
-        <v>2.2</v>
+        <v>2.4</v>
       </c>
       <c r="C251">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
       <c r="D251">
-        <v>2.5</v>
+        <v>2.6</v>
       </c>
       <c r="E251">
         <v>2.1</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="2">
-        <v>38564</v>
+        <v>38625</v>
       </c>
       <c r="B252">
-        <v>2.1</v>
+        <v>2.6</v>
       </c>
       <c r="C252">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
       <c r="D252">
-        <v>1.9</v>
+        <v>2.7</v>
       </c>
       <c r="E252">
         <v>2.1</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="2">
-        <v>38533</v>
+        <v>38595</v>
       </c>
       <c r="B253">
-        <v>2</v>
+        <v>2.2</v>
       </c>
       <c r="C253">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
       <c r="D253">
-        <v>0.7</v>
+        <v>2.5</v>
       </c>
       <c r="E253">
         <v>2.1</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="2">
-        <v>38503</v>
+        <v>38564</v>
       </c>
       <c r="B254">
-        <v>2</v>
+        <v>2.1</v>
       </c>
       <c r="C254">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
       <c r="D254">
-        <v>1.8</v>
+        <v>1.9</v>
       </c>
       <c r="E254">
-        <v>2.4</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="2">
-        <v>38472</v>
+        <v>38533</v>
       </c>
       <c r="B255">
-        <v>2.1</v>
+        <v>2</v>
       </c>
       <c r="C255">
         <v>2.2</v>
       </c>
       <c r="D255">
-        <v>2</v>
+        <v>0.7</v>
       </c>
       <c r="E255">
-        <v>2.5</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="2">
-        <v>38442</v>
+        <v>38503</v>
       </c>
       <c r="B256">
-        <v>2.2</v>
+        <v>2</v>
       </c>
       <c r="C256">
         <v>2.2</v>
       </c>
       <c r="D256">
-        <v>2.2</v>
+        <v>1.8</v>
       </c>
       <c r="E256">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="2">
-        <v>38411</v>
+        <v>38472</v>
       </c>
       <c r="B257">
         <v>2.1</v>
       </c>
       <c r="C257">
         <v>2.2</v>
       </c>
       <c r="D257">
-        <v>2.1</v>
+        <v>2</v>
       </c>
       <c r="E257">
         <v>2.5</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="2">
-        <v>38383</v>
+        <v>38442</v>
       </c>
       <c r="B258">
-        <v>1.9</v>
+        <v>2.2</v>
       </c>
       <c r="C258">
         <v>2.2</v>
       </c>
       <c r="D258">
-        <v>2</v>
+        <v>2.2</v>
       </c>
       <c r="E258">
         <v>2.5</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="2">
-        <v>38352</v>
+        <v>38411</v>
       </c>
       <c r="B259">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
       <c r="C259">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
       <c r="D259">
-        <v>2.6</v>
+        <v>2.1</v>
       </c>
       <c r="E259">
         <v>2.5</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="2">
-        <v>38321</v>
+        <v>38383</v>
       </c>
       <c r="B260">
-        <v>2.3</v>
+        <v>1.9</v>
       </c>
       <c r="C260">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
       <c r="D260">
-        <v>2.6</v>
+        <v>2</v>
       </c>
       <c r="E260">
         <v>2.5</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="2">
-        <v>38291</v>
+        <v>38352</v>
       </c>
       <c r="B261">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
       <c r="C261">
         <v>2.1</v>
       </c>
       <c r="D261">
-        <v>2.3</v>
+        <v>2.6</v>
       </c>
       <c r="E261">
         <v>2.5</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="2">
-        <v>38260</v>
+        <v>38321</v>
       </c>
       <c r="B262">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
       <c r="C262">
         <v>2.1</v>
       </c>
       <c r="D262">
-        <v>2.1</v>
+        <v>2.6</v>
       </c>
       <c r="E262">
         <v>2.5</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="2">
-        <v>38230</v>
+        <v>38291</v>
       </c>
       <c r="B263">
         <v>2.4</v>
       </c>
       <c r="C263">
         <v>2.1</v>
       </c>
       <c r="D263">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
       <c r="E263">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="2">
-        <v>38199</v>
+        <v>38260</v>
       </c>
       <c r="B264">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
       <c r="C264">
         <v>2.1</v>
       </c>
       <c r="D264">
-        <v>3</v>
+        <v>2.1</v>
       </c>
       <c r="E264">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="2">
-        <v>38168</v>
+        <v>38230</v>
       </c>
       <c r="B265">
         <v>2.4</v>
       </c>
       <c r="C265">
-        <v>2</v>
+        <v>2.1</v>
       </c>
       <c r="D265">
-        <v>3.6</v>
+        <v>2.4</v>
       </c>
       <c r="E265">
         <v>2.6</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="2">
-        <v>38138</v>
+        <v>38199</v>
       </c>
       <c r="B266">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
       <c r="C266">
-        <v>2</v>
+        <v>2.1</v>
       </c>
       <c r="D266">
-        <v>2.5</v>
+        <v>3</v>
       </c>
       <c r="E266">
         <v>2.6</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="2">
-        <v>38107</v>
+        <v>38168</v>
       </c>
       <c r="B267">
-        <v>2.1</v>
+        <v>2.4</v>
       </c>
       <c r="C267">
-        <v>1.9</v>
+        <v>2</v>
       </c>
       <c r="D267">
-        <v>2.4</v>
+        <v>3.6</v>
       </c>
       <c r="E267">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="2">
-        <v>38077</v>
+        <v>38138</v>
       </c>
       <c r="B268">
-        <v>1.7</v>
+        <v>2.4</v>
       </c>
       <c r="C268">
-        <v>1.9</v>
+        <v>2</v>
       </c>
       <c r="D268">
-        <v>2.3</v>
+        <v>2.5</v>
       </c>
       <c r="E268">
-        <v>2.8</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="2">
-        <v>38046</v>
+        <v>38107</v>
       </c>
       <c r="B269">
-        <v>1.6</v>
+        <v>2.1</v>
       </c>
       <c r="C269">
-        <v>2</v>
+        <v>1.9</v>
       </c>
       <c r="D269">
-        <v>2.1</v>
+        <v>2.4</v>
       </c>
       <c r="E269">
-        <v>2.9</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="2">
-        <v>38017</v>
+        <v>38077</v>
       </c>
       <c r="B270">
-        <v>1.8</v>
+        <v>1.7</v>
       </c>
       <c r="C270">
-        <v>2.1</v>
+        <v>1.9</v>
       </c>
       <c r="D270">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
       <c r="E270">
-        <v>3.1</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="2">
-        <v>37986</v>
+        <v>38046</v>
       </c>
       <c r="B271">
+        <v>1.6</v>
+      </c>
+      <c r="C271">
         <v>2</v>
       </c>
-      <c r="C271">
-[...1 lines deleted...]
-      </c>
       <c r="D271">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
       <c r="E271">
-        <v>3.2</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="2">
-        <v>37955</v>
+        <v>38017</v>
       </c>
       <c r="B272">
-        <v>2.2</v>
+        <v>1.8</v>
       </c>
       <c r="C272">
         <v>2.1</v>
       </c>
       <c r="D272">
-        <v>2.4</v>
+        <v>2.2</v>
       </c>
       <c r="E272">
-        <v>3.4</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="2">
-        <v>37925</v>
+        <v>37986</v>
       </c>
       <c r="B273">
         <v>2</v>
       </c>
       <c r="C273">
         <v>2.1</v>
       </c>
       <c r="D273">
-        <v>2.8</v>
+        <v>2.3</v>
       </c>
       <c r="E273">
-        <v>3.5</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="2">
-        <v>37894</v>
+        <v>37955</v>
       </c>
       <c r="B274">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
       <c r="C274">
         <v>2.1</v>
       </c>
       <c r="D274">
-        <v>3.1</v>
+        <v>2.4</v>
       </c>
       <c r="E274">
-        <v>3.6</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="2">
-        <v>37864</v>
+        <v>37925</v>
       </c>
       <c r="B275">
         <v>2</v>
       </c>
       <c r="C275">
         <v>2.1</v>
       </c>
       <c r="D275">
-        <v>2.9</v>
+        <v>2.8</v>
       </c>
       <c r="E275">
-        <v>3.7</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="2">
-        <v>37833</v>
+        <v>37894</v>
       </c>
       <c r="B276">
-        <v>1.9</v>
+        <v>2.1</v>
       </c>
       <c r="C276">
         <v>2.1</v>
       </c>
       <c r="D276">
-        <v>2.9</v>
+        <v>3.1</v>
       </c>
       <c r="E276">
-        <v>3.8</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="2">
-        <v>37802</v>
+        <v>37864</v>
       </c>
       <c r="B277">
         <v>2</v>
       </c>
       <c r="C277">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
       <c r="D277">
-        <v>3.3</v>
+        <v>2.9</v>
       </c>
       <c r="E277">
-        <v>3.8</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="2">
-        <v>37772</v>
+        <v>37833</v>
       </c>
       <c r="B278">
-        <v>1.8</v>
+        <v>1.9</v>
       </c>
       <c r="C278">
         <v>2.1</v>
       </c>
       <c r="D278">
-        <v>3.6</v>
+        <v>2.9</v>
       </c>
       <c r="E278">
         <v>3.8</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="2">
-        <v>37741</v>
+        <v>37802</v>
       </c>
       <c r="B279">
-        <v>2.1</v>
+        <v>2</v>
       </c>
       <c r="C279">
         <v>2.2</v>
       </c>
       <c r="D279">
-        <v>3.7</v>
+        <v>3.3</v>
       </c>
       <c r="E279">
         <v>3.8</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="2">
-        <v>37711</v>
+        <v>37772</v>
       </c>
       <c r="B280">
-        <v>2.4</v>
+        <v>1.8</v>
       </c>
       <c r="C280">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
       <c r="D280">
-        <v>3.7</v>
+        <v>3.6</v>
       </c>
       <c r="E280">
         <v>3.8</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="2">
-        <v>37680</v>
+        <v>37741</v>
       </c>
       <c r="B281">
-        <v>2.4</v>
+        <v>2.1</v>
       </c>
       <c r="C281">
         <v>2.2</v>
       </c>
       <c r="D281">
-        <v>4.1</v>
+        <v>3.7</v>
       </c>
       <c r="E281">
         <v>3.8</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="2">
-        <v>37652</v>
+        <v>37711</v>
       </c>
       <c r="B282">
-        <v>2.1</v>
+        <v>2.4</v>
       </c>
       <c r="C282">
         <v>2.2</v>
       </c>
       <c r="D282">
-        <v>4</v>
+        <v>3.7</v>
       </c>
       <c r="E282">
-        <v>3.7</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="2">
-        <v>37621</v>
+        <v>37680</v>
       </c>
       <c r="B283">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
       <c r="C283">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
       <c r="D283">
-        <v>4</v>
+        <v>4.1</v>
       </c>
       <c r="E283">
-        <v>3.7</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="2">
-        <v>37590</v>
+        <v>37652</v>
       </c>
       <c r="B284">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
       <c r="C284">
         <v>2.2</v>
       </c>
       <c r="D284">
-        <v>4.1</v>
+        <v>4</v>
       </c>
       <c r="E284">
         <v>3.7</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="2">
-        <v>37560</v>
+        <v>37621</v>
       </c>
       <c r="B285">
         <v>2.3</v>
       </c>
       <c r="C285">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
       <c r="D285">
-        <v>4.1</v>
+        <v>4</v>
       </c>
       <c r="E285">
         <v>3.7</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="2">
-        <v>37529</v>
+        <v>37590</v>
       </c>
       <c r="B286">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
       <c r="C286">
         <v>2.2</v>
       </c>
       <c r="D286">
-        <v>3.9</v>
+        <v>4.1</v>
       </c>
       <c r="E286">
         <v>3.7</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="2">
-        <v>37499</v>
+        <v>37560</v>
       </c>
       <c r="B287">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
       <c r="C287">
         <v>2.2</v>
       </c>
       <c r="D287">
-        <v>3.9</v>
+        <v>4.1</v>
       </c>
       <c r="E287">
         <v>3.7</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="2">
-        <v>37468</v>
+        <v>37529</v>
       </c>
       <c r="B288">
-        <v>2</v>
+        <v>2.1</v>
       </c>
       <c r="C288">
         <v>2.2</v>
       </c>
       <c r="D288">
-        <v>3.5</v>
+        <v>3.9</v>
       </c>
       <c r="E288">
         <v>3.7</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="2">
-        <v>37437</v>
+        <v>37499</v>
       </c>
       <c r="B289">
-        <v>1.9</v>
+        <v>2.1</v>
       </c>
       <c r="C289">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
       <c r="D289">
-        <v>3.5</v>
+        <v>3.9</v>
       </c>
       <c r="E289">
-        <v>3.8</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="2">
-        <v>37407</v>
+        <v>37468</v>
       </c>
       <c r="B290">
-        <v>2.1</v>
+        <v>2</v>
       </c>
       <c r="C290">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
       <c r="D290">
-        <v>3.4</v>
+        <v>3.5</v>
       </c>
       <c r="E290">
-        <v>3.9</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="2">
-        <v>37376</v>
+        <v>37437</v>
       </c>
       <c r="B291">
-        <v>2.4</v>
+        <v>1.9</v>
       </c>
       <c r="C291">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
       <c r="D291">
-        <v>3.6</v>
+        <v>3.5</v>
       </c>
       <c r="E291">
-        <v>4</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="2">
-        <v>37346</v>
+        <v>37407</v>
       </c>
       <c r="B292">
-        <v>2.5</v>
+        <v>2.1</v>
       </c>
       <c r="C292">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="D292">
         <v>3.4</v>
       </c>
       <c r="E292">
-        <v>4.1</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="2">
-        <v>37315</v>
+        <v>37376</v>
       </c>
       <c r="B293">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
       <c r="C293">
         <v>2.4</v>
       </c>
       <c r="D293">
-        <v>3.3</v>
+        <v>3.6</v>
       </c>
       <c r="E293">
-        <v>4.2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="2">
-        <v>37287</v>
+        <v>37346</v>
       </c>
       <c r="B294">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="C294">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="D294">
-        <v>3.7</v>
+        <v>3.4</v>
       </c>
       <c r="E294">
-        <v>4.3</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="2">
-        <v>37256</v>
+        <v>37315</v>
       </c>
       <c r="B295">
-        <v>2</v>
+        <v>2.5</v>
       </c>
       <c r="C295">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
       <c r="D295">
-        <v>3.9</v>
+        <v>3.3</v>
       </c>
       <c r="E295">
-        <v>4.4</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="2">
-        <v>37225</v>
+        <v>37287</v>
       </c>
       <c r="B296">
-        <v>2</v>
+        <v>2.6</v>
       </c>
       <c r="C296">
         <v>2.4</v>
       </c>
       <c r="D296">
-        <v>4.1</v>
+        <v>3.7</v>
       </c>
       <c r="E296">
-        <v>4.4</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="2">
-        <v>37195</v>
+        <v>37256</v>
       </c>
       <c r="B297">
-        <v>2.2</v>
+        <v>2</v>
       </c>
       <c r="C297">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
       <c r="D297">
-        <v>4.2</v>
+        <v>3.9</v>
       </c>
       <c r="E297">
         <v>4.4</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="2">
-        <v>37164</v>
+        <v>37225</v>
       </c>
       <c r="B298">
-        <v>2.2</v>
+        <v>2</v>
       </c>
       <c r="C298">
         <v>2.4</v>
       </c>
       <c r="D298">
         <v>4.1</v>
       </c>
       <c r="E298">
-        <v>4.3</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="2">
-        <v>37134</v>
+        <v>37195</v>
       </c>
       <c r="B299">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
       <c r="C299">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
       <c r="D299">
-        <v>4</v>
+        <v>4.2</v>
       </c>
       <c r="E299">
-        <v>4.3</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="2">
-        <v>37103</v>
+        <v>37164</v>
       </c>
       <c r="B300">
-        <v>2.5</v>
+        <v>2.2</v>
       </c>
       <c r="C300">
         <v>2.4</v>
       </c>
       <c r="D300">
+        <v>4.1</v>
+      </c>
+      <c r="E300">
         <v>4.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>4.2</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="2">
-        <v>37072</v>
+        <v>37134</v>
       </c>
       <c r="B301">
-        <v>2.9</v>
+        <v>2.3</v>
       </c>
       <c r="C301">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="D301">
-        <v>4.6</v>
+        <v>4</v>
       </c>
       <c r="E301">
-        <v>4.2</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="2">
-        <v>37042</v>
+        <v>37103</v>
       </c>
       <c r="B302">
-        <v>3.1</v>
+        <v>2.5</v>
       </c>
       <c r="C302">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
       <c r="D302">
-        <v>4.9</v>
+        <v>4.3</v>
       </c>
       <c r="E302">
-        <v>4</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="2">
-        <v>37011</v>
+        <v>37072</v>
       </c>
       <c r="B303">
-        <v>2.7</v>
+        <v>2.9</v>
       </c>
       <c r="C303">
-        <v>2.2</v>
+        <v>2.4</v>
       </c>
       <c r="D303">
         <v>4.6</v>
       </c>
       <c r="E303">
-        <v>3.8</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="2">
-        <v>36981</v>
+        <v>37042</v>
       </c>
       <c r="B304">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="C304">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
       <c r="D304">
-        <v>5.1</v>
+        <v>4.9</v>
       </c>
       <c r="E304">
-        <v>3.6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="2">
-        <v>36950</v>
+        <v>37011</v>
       </c>
       <c r="B305">
-        <v>2</v>
+        <v>2.7</v>
       </c>
       <c r="C305">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
       <c r="D305">
-        <v>4.8</v>
+        <v>4.6</v>
       </c>
       <c r="E305">
-        <v>3.3</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="2">
-        <v>36922</v>
+        <v>36981</v>
       </c>
       <c r="B306">
-        <v>2</v>
+        <v>2.2</v>
       </c>
       <c r="C306">
         <v>2.1</v>
       </c>
       <c r="D306">
-        <v>4.4</v>
+        <v>5.1</v>
       </c>
       <c r="E306">
-        <v>3</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="2">
-        <v>36891</v>
+        <v>36950</v>
       </c>
       <c r="B307">
-        <v>2.5</v>
+        <v>2</v>
       </c>
       <c r="C307">
         <v>2.1</v>
       </c>
       <c r="D307">
-        <v>3.8</v>
+        <v>4.8</v>
       </c>
       <c r="E307">
-        <v>2.8</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="2">
-        <v>36860</v>
+        <v>36922</v>
       </c>
       <c r="B308">
-        <v>2.4</v>
+        <v>2</v>
       </c>
       <c r="C308">
-        <v>2</v>
+        <v>2.1</v>
       </c>
       <c r="D308">
-        <v>3.6</v>
+        <v>4.4</v>
       </c>
       <c r="E308">
-        <v>2.6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="2">
-        <v>36830</v>
+        <v>36891</v>
       </c>
       <c r="B309">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="C309">
-        <v>2</v>
+        <v>2.1</v>
       </c>
       <c r="D309">
-        <v>3.7</v>
+        <v>3.8</v>
       </c>
       <c r="E309">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="2">
-        <v>36799</v>
+        <v>36860</v>
       </c>
       <c r="B310">
         <v>2.4</v>
       </c>
       <c r="C310">
-        <v>1.9</v>
+        <v>2</v>
       </c>
       <c r="D310">
         <v>3.6</v>
       </c>
       <c r="E310">
-        <v>2.3</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="2">
-        <v>36769</v>
+        <v>36830</v>
       </c>
       <c r="B311">
-        <v>2.1</v>
+        <v>2.4</v>
       </c>
       <c r="C311">
-        <v>1.8</v>
+        <v>2</v>
       </c>
       <c r="D311">
-        <v>3.6</v>
+        <v>3.7</v>
       </c>
       <c r="E311">
-        <v>2.2</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="2">
-        <v>36738</v>
+        <v>36799</v>
       </c>
       <c r="B312">
-        <v>2.1</v>
+        <v>2.4</v>
       </c>
       <c r="C312">
-        <v>1.7</v>
+        <v>1.9</v>
       </c>
       <c r="D312">
-        <v>3.3</v>
+        <v>3.6</v>
       </c>
       <c r="E312">
-        <v>2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="2">
-        <v>36707</v>
+        <v>36769</v>
       </c>
       <c r="B313">
         <v>2.1</v>
       </c>
       <c r="C313">
-        <v>1.6</v>
+        <v>1.8</v>
       </c>
       <c r="D313">
-        <v>2.8</v>
+        <v>3.6</v>
       </c>
       <c r="E313">
-        <v>1.9</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="2">
-        <v>36677</v>
+        <v>36738</v>
       </c>
       <c r="B314">
+        <v>2.1</v>
+      </c>
+      <c r="C314">
         <v>1.7</v>
       </c>
-      <c r="C314">
-[...1 lines deleted...]
-      </c>
       <c r="D314">
-        <v>2.5</v>
+        <v>3.3</v>
       </c>
       <c r="E314">
-        <v>1.9</v>
+        <v>2</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="2">
-        <v>36646</v>
+        <v>36707</v>
       </c>
       <c r="B315">
-        <v>1.7</v>
+        <v>2.1</v>
       </c>
       <c r="C315">
-        <v>1.4</v>
+        <v>1.6</v>
       </c>
       <c r="D315">
+        <v>2.8</v>
+      </c>
+      <c r="E315">
         <v>1.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.8</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="2">
-        <v>36616</v>
+        <v>36677</v>
       </c>
       <c r="B316">
-        <v>2</v>
+        <v>1.7</v>
       </c>
       <c r="C316">
-        <v>1.4</v>
+        <v>1.5</v>
       </c>
       <c r="D316">
-        <v>1.4</v>
+        <v>2.5</v>
       </c>
       <c r="E316">
         <v>1.9</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="2">
-        <v>36585</v>
+        <v>36646</v>
       </c>
       <c r="B317">
+        <v>1.7</v>
+      </c>
+      <c r="C317">
+        <v>1.4</v>
+      </c>
+      <c r="D317">
         <v>1.9</v>
       </c>
-      <c r="C317">
-[...4 lines deleted...]
-      </c>
       <c r="E317">
-        <v>2</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" s="2">
-        <v>36556</v>
+        <v>36616</v>
       </c>
       <c r="B318">
+        <v>2</v>
+      </c>
+      <c r="C318">
+        <v>1.4</v>
+      </c>
+      <c r="D318">
+        <v>1.4</v>
+      </c>
+      <c r="E318">
         <v>1.9</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.1</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="2">
-        <v>36525</v>
+        <v>36585</v>
       </c>
       <c r="B319">
-        <v>1.7</v>
+        <v>1.9</v>
       </c>
       <c r="C319">
-        <v>1.1</v>
+        <v>1.3</v>
       </c>
       <c r="D319">
-        <v>1.7</v>
+        <v>1.6</v>
       </c>
       <c r="E319">
-        <v>2.2</v>
+        <v>2</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="2">
-        <v>36494</v>
+        <v>36556</v>
       </c>
       <c r="B320">
-        <v>1.4</v>
+        <v>1.9</v>
       </c>
       <c r="C320">
-        <v>1</v>
+        <v>1.2</v>
       </c>
       <c r="D320">
         <v>1.9</v>
       </c>
       <c r="E320">
-        <v>2.3</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="2">
-        <v>36464</v>
+        <v>36525</v>
       </c>
       <c r="B321">
-        <v>1.3</v>
+        <v>1.7</v>
       </c>
       <c r="C321">
-        <v>1</v>
+        <v>1.1</v>
       </c>
       <c r="D321">
-        <v>1.8</v>
+        <v>1.7</v>
       </c>
       <c r="E321">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="2">
-        <v>36433</v>
+        <v>36494</v>
       </c>
       <c r="B322">
-        <v>1.2</v>
+        <v>1.4</v>
       </c>
       <c r="C322">
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="D322">
         <v>1.9</v>
       </c>
       <c r="E322">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="2">
-        <v>36403</v>
+        <v>36464</v>
       </c>
       <c r="B323">
-        <v>1.1</v>
+        <v>1.3</v>
       </c>
       <c r="C323">
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="D323">
         <v>1.8</v>
       </c>
       <c r="E323">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="2">
-        <v>36372</v>
+        <v>36433</v>
       </c>
       <c r="B324">
-        <v>1</v>
+        <v>1.2</v>
       </c>
       <c r="C324">
         <v>0.9</v>
       </c>
       <c r="D324">
         <v>1.9</v>
       </c>
       <c r="E324">
         <v>2.4</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="2">
-        <v>36341</v>
+        <v>36403</v>
       </c>
       <c r="B325">
-        <v>0.9</v>
+        <v>1.1</v>
       </c>
       <c r="C325">
         <v>0.9</v>
       </c>
       <c r="D325">
-        <v>2.1</v>
+        <v>1.8</v>
       </c>
       <c r="E325">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="2">
-        <v>36311</v>
+        <v>36372</v>
       </c>
       <c r="B326">
+        <v>1</v>
+      </c>
+      <c r="C326">
         <v>0.9</v>
       </c>
-      <c r="C326">
-[...1 lines deleted...]
-      </c>
       <c r="D326">
-        <v>2.1</v>
+        <v>1.9</v>
       </c>
       <c r="E326">
-        <v>2.6</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="2">
-        <v>36280</v>
+        <v>36341</v>
       </c>
       <c r="B327">
-        <v>1.1</v>
+        <v>0.9</v>
       </c>
       <c r="C327">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="D327">
-        <v>2.7</v>
+        <v>2.1</v>
       </c>
       <c r="E327">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="2">
-        <v>36250</v>
+        <v>36311</v>
       </c>
       <c r="B328">
         <v>0.9</v>
       </c>
       <c r="C328">
         <v>1</v>
       </c>
       <c r="D328">
-        <v>2.8</v>
+        <v>2.1</v>
       </c>
       <c r="E328">
-        <v>2.5</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="2">
-        <v>36219</v>
+        <v>36280</v>
       </c>
       <c r="B329">
-        <v>0.7</v>
+        <v>1.1</v>
       </c>
       <c r="C329">
         <v>1</v>
       </c>
       <c r="D329">
         <v>2.7</v>
       </c>
       <c r="E329">
-        <v>2.4</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="2">
-        <v>36191</v>
+        <v>36250</v>
       </c>
       <c r="B330">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="C330">
-        <v>1.1</v>
+        <v>1</v>
       </c>
       <c r="D330">
+        <v>2.8</v>
+      </c>
+      <c r="E330">
         <v>2.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.3</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="2">
-        <v>36160</v>
+        <v>36219</v>
       </c>
       <c r="B331">
-        <v>0.8</v>
+        <v>0.7</v>
       </c>
       <c r="C331">
-        <v>1.1</v>
+        <v>1</v>
       </c>
       <c r="D331">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
       <c r="E331">
-        <v>2.2</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="2">
-        <v>36129</v>
+        <v>36191</v>
       </c>
       <c r="B332">
         <v>0.8</v>
       </c>
       <c r="C332">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="D332">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="E332">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="2">
-        <v>36099</v>
+        <v>36160</v>
       </c>
       <c r="B333">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="C333">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="D333">
-        <v>2.6</v>
+        <v>2.8</v>
       </c>
       <c r="E333">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="2">
-        <v>36068</v>
+        <v>36129</v>
       </c>
       <c r="B334">
-        <v>1</v>
+        <v>0.8</v>
       </c>
       <c r="C334">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
       <c r="D334">
-        <v>2.2</v>
+        <v>2.6</v>
       </c>
       <c r="E334">
-        <v>2</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="2">
-        <v>36038</v>
+        <v>36099</v>
       </c>
       <c r="B335">
-        <v>1.1</v>
+        <v>0.9</v>
       </c>
       <c r="C335">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
       <c r="D335">
-        <v>2.2</v>
+        <v>2.6</v>
       </c>
       <c r="E335">
-        <v>2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="2">
-        <v>36007</v>
+        <v>36068</v>
       </c>
       <c r="B336">
+        <v>1</v>
+      </c>
+      <c r="C336">
         <v>1.3</v>
       </c>
-      <c r="C336">
-[...1 lines deleted...]
-      </c>
       <c r="D336">
-        <v>2.9</v>
+        <v>2.2</v>
       </c>
       <c r="E336">
-        <v>1.9</v>
+        <v>2</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="2">
-        <v>35976</v>
+        <v>36038</v>
       </c>
       <c r="B337">
+        <v>1.1</v>
+      </c>
+      <c r="C337">
         <v>1.3</v>
       </c>
-      <c r="C337">
-[...1 lines deleted...]
-      </c>
       <c r="D337">
-        <v>2.7</v>
+        <v>2.2</v>
       </c>
       <c r="E337">
-        <v>1.8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="2">
-        <v>35946</v>
+        <v>36007</v>
       </c>
       <c r="B338">
         <v>1.3</v>
       </c>
       <c r="C338">
         <v>1.4</v>
       </c>
       <c r="D338">
-        <v>2.2</v>
+        <v>2.9</v>
       </c>
       <c r="E338">
-        <v>1.7</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="2">
-        <v>35915</v>
+        <v>35976</v>
       </c>
       <c r="B339">
-        <v>1.4</v>
+        <v>1.3</v>
       </c>
       <c r="C339">
         <v>1.4</v>
       </c>
       <c r="D339">
-        <v>2.2</v>
+        <v>2.7</v>
       </c>
       <c r="E339">
-        <v>1.7</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="2">
-        <v>35885</v>
+        <v>35946</v>
       </c>
       <c r="B340">
-        <v>1.1</v>
+        <v>1.3</v>
       </c>
       <c r="C340">
         <v>1.4</v>
       </c>
       <c r="D340">
-        <v>1.5</v>
+        <v>2.2</v>
       </c>
       <c r="E340">
-        <v>1.6</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="2">
-        <v>35854</v>
+        <v>35915</v>
       </c>
       <c r="B341">
-        <v>1.1</v>
+        <v>1.4</v>
       </c>
       <c r="C341">
         <v>1.4</v>
       </c>
       <c r="D341">
-        <v>1.3</v>
+        <v>2.2</v>
       </c>
       <c r="E341">
         <v>1.7</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="2">
-        <v>35826</v>
+        <v>35885</v>
       </c>
       <c r="B342">
         <v>1.1</v>
       </c>
       <c r="C342">
+        <v>1.4</v>
+      </c>
+      <c r="D342">
         <v>1.5</v>
       </c>
-      <c r="D342">
+      <c r="E342">
         <v>1.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.8</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="2">
-        <v>35795</v>
+        <v>35854</v>
       </c>
       <c r="B343">
-        <v>1.5</v>
+        <v>1.1</v>
       </c>
       <c r="C343">
-        <v>1.6</v>
+        <v>1.4</v>
       </c>
       <c r="D343">
-        <v>2.1</v>
+        <v>1.3</v>
       </c>
       <c r="E343">
-        <v>1.9</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="2">
-        <v>35764</v>
+        <v>35826</v>
       </c>
       <c r="B344">
-        <v>1.6</v>
+        <v>1.1</v>
       </c>
       <c r="C344">
         <v>1.5</v>
       </c>
       <c r="D344">
-        <v>1.9</v>
+        <v>1.6</v>
+      </c>
+      <c r="E344">
+        <v>1.8</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="2">
-        <v>35734</v>
+        <v>35795</v>
       </c>
       <c r="B345">
         <v>1.5</v>
       </c>
       <c r="C345">
-        <v>3.02</v>
+        <v>1.6</v>
       </c>
       <c r="D345">
-        <v>1.6</v>
+        <v>2.1</v>
+      </c>
+      <c r="E345">
+        <v>1.9</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="2">
-        <v>35703</v>
+        <v>35764</v>
       </c>
       <c r="B346">
         <v>1.6</v>
       </c>
       <c r="C346">
-        <v>-1.77</v>
+        <v>1.5</v>
       </c>
       <c r="D346">
-        <v>1.5</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="2">
-        <v>35673</v>
+        <v>35734</v>
       </c>
       <c r="B347">
-        <v>1.7</v>
+        <v>1.5</v>
       </c>
       <c r="C347">
-        <v>5.86</v>
+        <v>3.02</v>
       </c>
       <c r="D347">
         <v>1.6</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="2">
-        <v>35642</v>
+        <v>35703</v>
       </c>
       <c r="B348">
+        <v>1.6</v>
+      </c>
+      <c r="C348">
+        <v>-1.77</v>
+      </c>
+      <c r="D348">
         <v>1.5</v>
-      </c>
-[...4 lines deleted...]
-        <v>1.4</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" s="2">
-        <v>35611</v>
+        <v>35673</v>
       </c>
       <c r="B349">
-        <v>1.4</v>
+        <v>1.7</v>
       </c>
       <c r="C349">
-        <v>8.31</v>
+        <v>5.86</v>
       </c>
       <c r="D349">
         <v>1.6</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="2">
-        <v>35581</v>
+        <v>35642</v>
       </c>
       <c r="B350">
+        <v>1.5</v>
+      </c>
+      <c r="C350">
+        <v>6.6</v>
+      </c>
+      <c r="D350">
         <v>1.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.9</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" s="2">
-        <v>35550</v>
+        <v>35611</v>
       </c>
       <c r="B351">
-        <v>1.3</v>
+        <v>1.4</v>
       </c>
       <c r="C351">
-        <v>15.37</v>
+        <v>8.31</v>
       </c>
       <c r="D351">
         <v>1.6</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="2">
-        <v>35520</v>
+        <v>35581</v>
       </c>
       <c r="B352">
-        <v>1.5</v>
-[...2 lines deleted...]
-        <v>16.92</v>
+        <v>1.4</v>
       </c>
       <c r="D352">
-        <v>2.3</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="2">
-        <v>35489</v>
+        <v>35550</v>
       </c>
       <c r="B353">
-        <v>1.8</v>
+        <v>1.3</v>
       </c>
       <c r="C353">
-        <v>20.86</v>
+        <v>15.37</v>
       </c>
       <c r="D353">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="2">
-        <v>35461</v>
+        <v>35520</v>
       </c>
       <c r="B354">
-        <v>2.1</v>
+        <v>1.5</v>
       </c>
       <c r="C354">
-        <v>6.74</v>
+        <v>16.92</v>
       </c>
       <c r="D354">
-        <v>2.8</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="2">
-        <v>35430</v>
+        <v>35489</v>
+      </c>
+      <c r="B355">
+        <v>1.8</v>
       </c>
       <c r="C355">
-        <v>3.51</v>
+        <v>20.86</v>
+      </c>
+      <c r="D355">
+        <v>2.4</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="2">
-        <v>35399</v>
+        <v>35461</v>
+      </c>
+      <c r="B356">
+        <v>2.1</v>
       </c>
       <c r="C356">
-        <v>27.04</v>
+        <v>6.74</v>
+      </c>
+      <c r="D356">
+        <v>2.8</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="2">
-        <v>35369</v>
+        <v>35430</v>
       </c>
       <c r="C357">
-        <v>6.83</v>
+        <v>3.51</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="2">
-        <v>35338</v>
+        <v>35399</v>
       </c>
       <c r="C358">
-        <v>8.789999999999999</v>
+        <v>27.04</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="2">
-        <v>35308</v>
+        <v>35369</v>
       </c>
       <c r="C359">
-        <v>13.38</v>
+        <v>6.83</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="2">
-        <v>35277</v>
+        <v>35338</v>
       </c>
       <c r="C360">
-        <v>20.73</v>
+        <v>8.789999999999999</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="2">
-        <v>35246</v>
+        <v>35308</v>
       </c>
       <c r="C361">
-        <v>18.89</v>
+        <v>13.38</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="2">
-        <v>35216</v>
+        <v>35277</v>
       </c>
       <c r="C362">
-        <v>26.71</v>
+        <v>20.73</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="2">
-        <v>35185</v>
+        <v>35246</v>
       </c>
       <c r="C363">
-        <v>25.51</v>
+        <v>18.89</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="2">
-        <v>35155</v>
+        <v>35216</v>
       </c>
       <c r="C364">
-        <v>11.92</v>
+        <v>26.71</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="2">
-        <v>35124</v>
+        <v>35185</v>
       </c>
       <c r="C365">
-        <v>6.19</v>
+        <v>25.51</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="2">
+        <v>35155</v>
+      </c>
+      <c r="C366">
+        <v>11.92</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="A367" s="2">
+        <v>35124</v>
+      </c>
+      <c r="C367">
+        <v>6.19</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="A368" s="2">
         <v>35095</v>
       </c>
-      <c r="C366">
+      <c r="C368">
         <v>24.93</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId1"/>
     <hyperlink ref="C1" r:id="rId2"/>
     <hyperlink ref="D1" r:id="rId3"/>
     <hyperlink ref="E1" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:K5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>13</v>